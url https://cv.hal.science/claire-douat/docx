--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -347,265 +347,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04602560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold Plasmas And Life Applications: New Scientific Advances</w:t>
+                <w:t xml:space="preserve">The role of the number of filaments in the dissociation of CO 2 in dielectric barrier discharges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Douat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Dufour</w:t>
+                <w:t xml:space="preserve">Srinath Ponduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João Santos Sousa</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. Boumans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guaitella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Welzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflets de la Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/refdp/202375024⟩</w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/acceca⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04123419v1</w:t>
+                <w:t xml:space="preserve">hal-04076679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of the number of filaments in the dissociation of CO 2 in dielectric barrier discharges</w:t>
+                <w:t xml:space="preserve">Cold Plasmas And Life Applications: New Scientific Advances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Douat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Guaitella</w:t>
+                <w:t xml:space="preserve">Thierry Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Welzel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">João Santos Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Reflets de la Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 75, pp.24-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6595/acceca⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/refdp/202375024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04076679v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04123419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of CO production and Escherichia coli inactivation by a kHz and a MHz plasma jet</w:t>
               </w:r>
@@ -1117,295 +1117,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02448072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in Oxygen Level Upon Cold Plasma Treatments: Consequences for RONS Production</w:t>
+                <w:t xml:space="preserve">Atomic Rare Gas Metastable Monitoring through Nitrogen Emission in Atmospheric Pressure Plasma Jets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Busco</w:t>
+                <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Fasani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dozias</w:t>
+                <w:t xml:space="preserve">Thibault Darny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loick Ridou</w:t>
+                <w:t xml:space="preserve">Vincent Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Douat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Radiation and Plasma Medical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2 (2), pp.147 - 152. </w:t>
+              <w:t xml:space="preserve">Plasma Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.83 - 92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TRPMS.2017.2775705⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1615/PlasmaMed.2018024077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01803848v1</w:t>
+                <w:t xml:space="preserve">hal-01802492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Rare Gas Metastable Monitoring through Nitrogen Emission in Atmospheric Pressure Plasma Jets</w:t>
+                <w:t xml:space="preserve">Changes in Oxygen Level Upon Cold Plasma Treatments: Consequences for RONS Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
+                <w:t xml:space="preserve">Giovanni Busco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Darny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Maho</w:t>
+                <w:t xml:space="preserve">Fabienne Fasani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dozias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Puech</w:t>
+                <w:t xml:space="preserve">Loick Ridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Douat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (1), pp.83 - 92. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Radiation and Plasma Medical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (2), pp.147 - 152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1615/PlasmaMed.2018024077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TRPMS.2017.2775705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01802492v1</w:t>
+                <w:t xml:space="preserve">hal-01803848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon Monoxide in Plasma Medicine and Agriculture: Just a Foe or a Potential Friend?</w:t>
               </w:r>
@@ -1482,77 +1482,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of conductive target influence in plasma jet experiments through helium metastable and electric field measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Darny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Douat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1893,51 +1893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Douat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Sadeghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2036,51 +2036,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laroussi Mounir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 21, pp.034010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2165,51 +2165,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Laroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 39 (11), pp.2298 - 2299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2484,312 +2484,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03721278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of plasma generated carbon monoxide (CO) with mouse blood hemoglobin</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dozias</w:t>
+                <w:t xml:space="preserve">Unaccounted bias in plasma in vitro experiments and the translation to in vivo: key issues and challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Stancampiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Eric</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T-H Chung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyriakos Sklias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azadeh Valinattaj Omran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Tampieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Plasma Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Incheon (on line), South Korea</w:t>
+              <w:t xml:space="preserve">8th International Conference on Plasma Medicine (ICPM8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of Plasma Medicine, Kwangwoon University, Aug 2021, Incheon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03364149v1</w:t>
+                <w:t xml:space="preserve">hal-03351810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un jet plasma comme source de monoxyde de carbone (CO) en vue d'applications biomédicales</w:t>
+                <w:t xml:space="preserve">Interaction of plasma generated carbon monoxide (CO) with mouse blood hemoglobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Douat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Escot Bocanegra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dozias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Motterlini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR HAPPYBIO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">8th International Conference on Plasma Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Incheon (on line), South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03528044v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLASMA-TREATED SUBSTRATES USING ATMOSPHERIC JET AND MULTI-JETS FOR AGRICULTURAL PURPOSE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audoin Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Stancampiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2821,432 +2825,428 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWOPA 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Leibniz Institute for Plasma Science and Technology, Mar 2021, Greifswald, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03356602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticancerous plasma-electro-chemotherapy: first in-vivo studies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kyriakos Sklias</w:t>
+                <w:t xml:space="preserve">Plasma jets above or inside liquids: basic but tricky and promising setups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Eric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audoin Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Douat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Stancampiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thibault Darny</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dozias Sébastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapeutic ROS and Immunity in Cancer—The TRIC-21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ZIK plasmatis; ONKOTHER-H, Jul 2021, Greifswald, Germany. pp.16</w:t>
+              <w:t xml:space="preserve">8th ICMAP International Conference on Microelectronics and Plasma Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Korea Inst. of Fusion Energy, Korea; Sungkyunkwan Univ., Korea, Jan 2021, Hwaseong, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03364441v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma jets above or inside liquids: basic but tricky and promising setups</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Un jet plasma comme source de monoxyde de carbone (CO) en vue d'applications biomédicales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Douat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Escot Bocanegra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dozias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Motterlini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th ICMAP International Conference on Microelectronics and Plasma Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Korea Inst. of Fusion Energy, Korea; Sungkyunkwan Univ., Korea, Jan 2021, Hwaseong, South Korea</w:t>
+              <w:t xml:space="preserve">GDR HAPPYBIO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03356683v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unaccounted bias in plasma in vitro experiments and the translation to in vivo: key issues and challenges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anticancerous plasma-electro-chemotherapy: first in-vivo studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thai-Hoa Chung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyriakos Sklias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Stancampiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Tampieri</w:t>
+                <w:t xml:space="preserve">Kristaq Gazeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Darny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Plasma Medicine (ICPM8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society of Plasma Medicine, Kwangwoon University, Aug 2021, Incheon, South Korea</w:t>
+              <w:t xml:space="preserve">Therapeutic ROS and Immunity in Cancer—The TRIC-21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ZIK plasmatis; ONKOTHER-H, Jul 2021, Greifswald, Germany. pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03351810v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma jet as a source of carbon monoxide (CO) for biomedical applications</w:t>
               </w:r>
@@ -3472,773 +3472,773 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03351861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct and indirect atmospheric pressure plasma jet treatments for agriculture: evaluation of plasma component effects and RONS production</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non thermal plasmas: newly-developed, multifaceted and complementary tool for cell permeabilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audoin Hamon</w:t>
+                <w:t xml:space="preserve">Robert Eric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinodini Vijayarangan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Stancampiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dozias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Douat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIMAE2019/1st CISAPTIF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, China Agricultural University, Apr 2019, Pékin, China</w:t>
+              <w:t xml:space="preserve">3rd Congress on Electroporation and Pulsed Electric Fields in Biology, Medicine, Food and Environmental Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISEBTT International Society for Electroporation-Based Technologies and Treatments, Sep 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02959229v1</w:t>
+                <w:t xml:space="preserve">hal-02960424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold Atmospheric Plasma for safe and tolerable tissue treatment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct and indirect atmospheric pressure plasma jet treatments for agriculture: evaluation of plasma component effects and RONS production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Busco</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dozias Sébastien</w:t>
+                <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audoin Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Douat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dozias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Eric</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMPCS1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Studium Loire Valley Institute for Advanced Studies • Région Centre-Val de Loire • FR, Nov 2019, Orléans, France</w:t>
+              <w:t xml:space="preserve">CIMAE2019/1st CISAPTIF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, China Agricultural University, Apr 2019, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03064683v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02959229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell Electropermeabilization Enhancement by Non-Thermal Plasma-Treated Liquid</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franck André</w:t>
+                <w:t xml:space="preserve">Cold Atmospheric Plasma for safe and tolerable tissue treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azadeh Valinatajomran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Busco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïck Ridou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dozias Sébastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Douat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GDR HAPPYBio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR HAPPYBio, Nov 2019, Nouan Le Fuzelier, France</w:t>
+              <w:t xml:space="preserve">IMPCS1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Studium Loire Valley Institute for Advanced Studies • Région Centre-Val de Loire • FR, Nov 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02413786v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03064683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non thermal plasmas: newly-developed, multifaceted and complementary tool for cell permeabilization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vinodini Vijayarangan</w:t>
+                <w:t xml:space="preserve">Cell Electropermeabilization Enhancement by Non-Thermal Plasma-Treated Liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thai-Hoa Chung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Stancampiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claire Douat</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krystaq Gazeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyriakos Sklias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Congress on Electroporation and Pulsed Electric Fields in Biology, Medicine, Food and Environmental Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISEBTT International Society for Electroporation-Based Technologies and Treatments, Sep 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées du GDR HAPPYBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR HAPPYBio, Nov 2019, Nouan Le Fuzelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02960424v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02413786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma/target interactions in biomedical applications of cold atmospheric pressure plasmas: Implications for “dose” regulation in treatments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Plasma/target interactions in non-thermal atmospheric plasma biomedical applications: a challenge and key issue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Stancampiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azadeh Valinataj-Omran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Damany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audoin Hamon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Augusto Stancampiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TERMIS AP 2019 tissue engineering, regenerative medicine, biomaterials, technology development and clinical translation.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, TERMIS Asia Pacific Continental Council and Committees, Oct 2019, Brisbane, Australia</w:t>
+              <w:t xml:space="preserve">ISPlasma2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nagoya University, Mar 2019, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03063886v1</w:t>
+                <w:t xml:space="preserve">hal-02935888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma/target interactions in non-thermal atmospheric plasma biomedical applications: a challenge and key issue</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Plasma/target interactions in biomedical applications of cold atmospheric pressure plasmas: Implications for “dose” regulation in treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audoin Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Damany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azadeh Valinatajomran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Stancampiano</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Audoin Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPlasma2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nagoya University, Mar 2019, Nagoya, Japan</w:t>
+              <w:t xml:space="preserve">TERMIS AP 2019 tissue engineering, regenerative medicine, biomaterials, technology development and clinical translation.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TERMIS Asia Pacific Continental Council and Committees, Oct 2019, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935888v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric pressure plasma as CO source for biomedical applications</w:t>
               </w:r>
@@ -4343,359 +4343,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma/target interactions in biomedical applications of cold atmospheric pressure plasmas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Characterization of Atmospheric Pressure Multijet Plasma Source Effects on Mouse Skin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thai-Hoa Chung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Douat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristaq Gazeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Damany</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Giacomo Marcelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSE 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EJC/PISE, Sep 2018, Garmisch-Partenkirchen, Germany</w:t>
+              <w:t xml:space="preserve">ICPM7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISPM, Jun 2018, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01945432v1</w:t>
+                <w:t xml:space="preserve">hal-01942998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Atmospheric Pressure Multijet Plasma Source Effects on Mouse Skin</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Plasma/target interactions in biomedical applications of cold atmospheric pressure plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Damany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audoin Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azadeh Valinattajomran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Marcelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPM7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISPM, Jun 2018, Philadelphia, United States</w:t>
+              <w:t xml:space="preserve">PSE 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EJC/PISE, Sep 2018, Garmisch-Partenkirchen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942998v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From single plasma jets to large atmospheric plasma sources for biological applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Damany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audoin Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azadeh Valinattajomran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Marcelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICMAP/ISPB 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, KVS, Jul 2018, Incheon, South Korea</w:t>
@@ -4724,103 +4724,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHARACTERIZATION OF PLASMA GENERATION IN BUBBLES WITH A PLASMA GUN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audoin Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Douat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dozias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Conference on Gas Discharges and Their Applications GD2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Inst. Phys. Belgrade; SASA; Univ. Belgrade, Sep 2018, Novi Sad, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4964,557 +4964,557 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas flow modification by an atmospheric plasma jet</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">He (23S) helium metastable monitoring through N2+ (B-X) emission in atmospheric pressure plasma jets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Darny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Douat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Dozias</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Microplasmas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Garmisch-Partenkirchen, Germany</w:t>
+              <w:t xml:space="preserve">23rd International Symposium on Plasma Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IPCS, Jul 2017, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01610917v1</w:t>
+                <w:t xml:space="preserve">hal-01941197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">He (23S) helium metastable monitoring through N2+ (B-X) emission in atmospheric pressure plasma jets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Plasma jets and electric fields delivery on targets relevant for biomedical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Darny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thibault Darny</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Douat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Dozias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Symposium on Plasma Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IPCS, Jul 2017, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">GEC 70</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Amercian Phisical Society, Nov 2017, Pittsburg, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01941197v1</w:t>
+                <w:t xml:space="preserve">hal-01945141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma jets and electric fields delivery on targets relevant for biomedical applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Douat</w:t>
+                <w:t xml:space="preserve">Plasmas treatments of pathogenic bacteria found in chronic wounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Goard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Demasure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hocqueloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Binois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GEC 70</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Amercian Phisical Society, Nov 2017, Pittsburg, United States</w:t>
+              <w:t xml:space="preserve">BIOADH2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BIOMAT, Nov 2017, Bouray sur Juine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01945141v1</w:t>
+                <w:t xml:space="preserve">hal-01944450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmas treatments of pathogenic bacteria found in chronic wounds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R Binois</w:t>
+                <w:t xml:space="preserve">Gas flow modification by an atmospheric plasma jet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Damany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Darny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Douat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Dozias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIOADH2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BIOMAT, Nov 2017, Bouray sur Juine, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Microplasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Garmisch-Partenkirchen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944450v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01610917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INVESTIGATION OF CELL MEMBRANE PERMEABILIZATION INDUCED BY PLASMA TREATMENT FOR DRUG DELIVERY APPLICATIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinodini Vijayarangan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5522,51 +5522,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Douat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dozias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWPCT4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
@@ -5589,277 +5589,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STUDY OF PLASMA COMPONENT EFFECT ON CELL MEMBRANE PERMEABILIZATION FOR DRUG DELIVERY APPLICATIONS</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">COMPARISON OF PLASMA AND ELECTRIC PULSE TREATMENTS ON CELL MEMBRANE PERMEABILIZATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Douat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dozias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Santos Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Symposium on Plasma Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01610921v1</w:t>
+                <w:t xml:space="preserve">hal-01610923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMPARISON OF PLASMA AND ELECTRIC PULSE TREATMENTS ON CELL MEMBRANE PERMEABILIZATION</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">STUDY OF PLASMA COMPONENT EFFECT ON CELL MEMBRANE PERMEABILIZATION FOR DRUG DELIVERY APPLICATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinodini Vijayarangan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Douat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dozias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Symposium on Plasma Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01610923v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01610921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanistic insights into the impact of cold atmospheric pressure plasma on human epithelial cell lines</w:t>
               </w:r>
@@ -5897,51 +5897,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Iséni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Douat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWPCT4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
@@ -5970,90 +5970,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance de la pression partielle d’oxygène lors des traitements par le plasma froid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Busco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Fasani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dozias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loick Ridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Douat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6089,793 +6089,793 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conductive target influence on helium metastable production in a µs Plasma Gun discharge</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Challenges in the transition from in vitro to in vivo experiments: source effects and biological aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Douat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dozias</w:t>
+                <w:t xml:space="preserve">Giovanni Busco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vini Vijayarangan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Dozias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Iséni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPM6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISPM, Sep 2016, Bratislava, Slovakia</w:t>
+              <w:t xml:space="preserve">IWPCT3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01941011v1</w:t>
+                <w:t xml:space="preserve">hal-01340223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jets de plasmas atmosphériques pour des applications thérapeutiques de la décharge aux traitements: études, problèmes et enjeux</w:t>
+                <w:t xml:space="preserve">Study of Chemico-Physical Properties of a He Plasma Gun in the Context of Skin Physioxia for Cosmetical Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
+                <w:t xml:space="preserve">Giovanni Busco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Darny</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Busco</w:t>
+                <w:t xml:space="preserve">Fabienne Fasani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Douat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Dozias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel M Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFP PLASMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFP PLasma, Jun 2016, Nancy, France</w:t>
+              <w:t xml:space="preserve">6th International Conference on Plasma Medicine (ICPM-6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01340280v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges in the transition from in vitro to in vivo experiments: source effects and biological aspects</w:t>
+                <w:t xml:space="preserve">Impact of electric field from a plasma jet on biological targets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Douat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vini Vijayarangan</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Darny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Iseni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Damany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Dozias</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Iséni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWPCT3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Washington, United States</w:t>
+              <w:t xml:space="preserve">69th Gaseous Electronic Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Bochum, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01340223v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01385203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Chemico-Physical Properties of a He Plasma Gun in the Context of Skin Physioxia for Cosmetical Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conductive target influence on helium metastable production in a µs Plasma Gun discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Darny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Douat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Busco</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel M Pouvesle</w:t>
+                <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dozias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Plasma Medicine (ICPM-6)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Bratislava, Slovakia</w:t>
+              <w:t xml:space="preserve">ICPM6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISPM, Sep 2016, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01620850v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of electric field from a plasma jet on biological targets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Jets de plasmas atmosphériques pour des applications thérapeutiques de la décharge aux traitements: études, problèmes et enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Darny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Iséni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Damany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Dozias</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Busco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69th Gaseous Electronic Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Bochum, Germany</w:t>
+              <w:t xml:space="preserve">SFP PLASMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFP PLasma, Jun 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01385203v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01340280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization by complementary diagnostics of plasma jets in interaction with targets relevant for biomedical applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Jets plasma en interaction avec une cible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Darny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Robert</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Claire Douat</w:t>
+                <w:t xml:space="preserve">Delphine Ries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Iséni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Damany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd conference on Plasma Physics (EPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">Journées du Réseau Plasmas Froids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Plasmas Froids, Oct 2016, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02593681v1</w:t>
+                <w:t xml:space="preserve">hal-01941119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling the nitric and nitrous oxide production of an atmospheric pressure plasma jet-/title</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Douat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6917,1109 +6917,1109 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">69th Gaseous Electronic Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Bochum, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01385205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jets plasma en interaction avec une cible</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibault Darny</w:t>
+                <w:t xml:space="preserve">Characterization by complementary diagnostics of plasma jets in interaction with targets relevant for biomedical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Damany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Darny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Ries</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xavier Damany</w:t>
+                <w:t xml:space="preserve">S. Iseni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Douat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Réseau Plasmas Froids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Plasmas Froids, Oct 2016, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">43rd conference on Plasma Physics (EPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01941119v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non thermal plasma jets and plasma jet electric fields for biomedical and agricultural applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Iséni</w:t>
+                <w:t xml:space="preserve">Electric field characterization of plasma gun and multi-jet plasma arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Iseni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Damany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Darny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Douat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anthony Delalande</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Dozias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Bioelctrics Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Rostock, Germany</w:t>
+              <w:t xml:space="preserve">6th International Conference on Plasma Medicine (ICPM-6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Bratislava, Slovakia. pp.1265 - 73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01944556v1</w:t>
+                <w:t xml:space="preserve">hal-02288847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perméabilisation de la membrane plasmique par un jet de plasma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non thermal plasma jets and plasma jet electric fields for biomedical and agricultural applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Iséni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Douat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinodini Vijayarangan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xavier Damany</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GDR ABioPlas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR ABioPlas, Nov 2016, Albi, France</w:t>
+              <w:t xml:space="preserve">13th International Bioelctrics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Rostock, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01945754v1</w:t>
+                <w:t xml:space="preserve">hal-01944556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric field characterization of plasma gun and multi-jet plasma arrays</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Perméabilisation de la membrane plasmique par un jet de plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Douat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinodini Vijayarangan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Darny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Iséni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Damany</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Dozias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Plasma Medicine (ICPM-6)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Bratislava, Slovakia. pp.1265 - 73</w:t>
+              <w:t xml:space="preserve">Journées du GDR ABioPlas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR ABioPlas, Nov 2016, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02288847v1</w:t>
+                <w:t xml:space="preserve">hal-01945754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of plasma jets in interaction with targets relevant for biomedical applications by complementary diagnostics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Bio environmental applications of plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Damany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Iséni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Douat</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dozias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPS Conference on Plasma Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EPS, Jul 2016, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">Frontiers in Plasma Science 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Greifswald, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01340290v1</w:t>
+                <w:t xml:space="preserve">hal-01344069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio environmental applications of plasmas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Characterization of plasma jets in interaction with targets relevant for biomedical applications by complementary diagnostics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Damany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Darny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Iséni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dozias</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Douat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plasma Science 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Greifswald, Germany</w:t>
+              <w:t xml:space="preserve">EPS Conference on Plasma Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EPS, Jul 2016, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344069v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01340290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of nitric/nitrous oxide by an atmospheric pressure plasma jet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of surfaces in CO&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; conversion with dielectric barrier discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guaitella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Auvray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart Klarenaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srinath Ponduri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Douat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd RAPID Symposium </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Perpignan, France</w:t>
+              <w:t xml:space="preserve">42nd European Physical Society Conference on Plasma Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01345419v1</w:t>
+                <w:t xml:space="preserve">hal-02573345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of surfaces in CO&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; conversion with dielectric barrier discharges</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Production of nitric/nitrous oxide by an atmospheric pressure plasma jet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Douat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Hübner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Engeln</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Benedikt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd European Physical Society Conference on Plasma Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">3rd RAPID Symposium </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02573345v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physics and biomedical applications of plasma jets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Darny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Iseni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dozias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8214,64 +8214,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric Pressure Multijet Plasma Source for PlasmaMedicine Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Maho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Goard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Damany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dozias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8339,64 +8339,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the untapped potential of the CO molecule in plasma medicine and agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Douat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Carbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8428,540 +8428,540 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas flow modification by a kHz microsecond atmospheric pressure plasma jet</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibault Darny</w:t>
+                <w:t xml:space="preserve">Study of Plasma gun treated liquid solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audoin Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Douat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPC23</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Journées du GDR ABioPlas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01943915v1</w:t>
+                <w:t xml:space="preserve">hal-01945963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in oxygen level upon plasma treatments : consequences for RONS production?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Busco</w:t>
+                <w:t xml:space="preserve">Plasmas treatments of pathogenic bacteria found in chronic wounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Goard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dozias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Douat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Demasure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Workshop on Plasma for CancerTreatment (IWPCT–2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Paris, France. </w:t>
+              <w:t xml:space="preserve">Journées du GDR ABioPlas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02453420v1</w:t>
+                <w:t xml:space="preserve">hal-01945982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Plasma gun treated liquid solutions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audoin Hamon</w:t>
+                <w:t xml:space="preserve">Gas flow modification by a kHz microsecond atmospheric pressure plasma jet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Damany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Darny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Douat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dozias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GDR ABioPlas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">ISPC23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01945963v1</w:t>
+                <w:t xml:space="preserve">hal-01943915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmas treatments of pathogenic bacteria found in chronic wounds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">I Goard</w:t>
+                <w:t xml:space="preserve">Changes in oxygen level upon plasma treatments : consequences for RONS production?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Busco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Douat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Fasani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dozias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M Demasure</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GDR ABioPlas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">4th International Workshop on Plasma for CancerTreatment (IWPCT–2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01945982v1</w:t>
+                <w:t xml:space="preserve">hal-02453420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary study on immersed Plasma gun treated liquid solutions for pollutant abatement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audoin Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Audy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9036,277 +9036,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of conductive target influence in plasma jet experiments through helium metastable and electric field measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of Chemico-Physical Properties of a He Plasma Gun in the Context of Skin Physioxia for Cosmetical Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Busco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Darny</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Fabienne Fasani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Douat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dozias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dozias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du GDR ABioPlas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01945808v1</w:t>
+                <w:t xml:space="preserve">hal-01945786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Chemico-Physical Properties of a He Plasma Gun in the Context of Skin Physioxia for Cosmetical Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of conductive target influence in plasma jet experiments through helium metastable and electric field measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Darny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Busco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Fasani</w:t>
+                <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Douat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dozias</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du GDR ABioPlas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01945786v1</w:t>
+                <w:t xml:space="preserve">hal-01945808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9772,51 +9772,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005021v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Gredicak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Douat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Slodczyk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dozias" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-025-02793-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602560v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Mestre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tita&#239;na Gibert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2024230213" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04123419v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dufour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Santos Sousa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202375024" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076679v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinath Ponduri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boumans" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guaitella" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Welzel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/acceca" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357243v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Orel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Henze" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chauvet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Burhenn" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.202300182" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275601v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Escot Bocanegra" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Robert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Motterlini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.202100069" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404153v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maho" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Binois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Brul&#233;-Morabito" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Demasure" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11209598" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448072v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai-Hoa Chung" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Stancampiano" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriakos Sklias" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystaq Gazeli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Andr&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12010219" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803848v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Busco" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fasani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Ridou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2017.2775705" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802492v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pouvesle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Darny" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Puech" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/PlasmaMed.2018024077" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802495v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Carbone" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/PlasmaMed.2018024519" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443645v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Pouvesle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dozias" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aa5b15" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345424v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon H&#252;bner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Engeln" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Benedikt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/2/025027" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345366v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issaad Kacem" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Sadeghi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bauville" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fleury" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/28/285204" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610888v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cadot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2310231" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317608v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laroussi Mounir" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/21/3/034010" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/251AF6B3891A00CA1F88C712ACDDCF0EA184FFEA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610882v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Laroussi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2011.2109740" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610893v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schrittwieser" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ionita" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Murawski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maszl" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Asandulesa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377809990900" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/39D13123575173CF0E1127EC9E579FF43D9D536E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721278v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364149v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Eric" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528044v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356602v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audoin Hamon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364441v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristaq Gazeli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356683v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dozias S&#233;bastien" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351810v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T-H Chung" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Valinattaj Omran" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Tampieri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275593v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351861v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T H Chung" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Sklias" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Gazeli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dozias" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959229v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064683v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Valinatajomran" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Ridou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413786v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960424v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinodini Vijayarangan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063886v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Damany" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935888v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Valinataj-Omran" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266488v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Nozawa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945432v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Valinattajomran" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Marcelli" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942998v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945356v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943383v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946034v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610917v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941197v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945141v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944450v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Goard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Demasure" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hocqueloux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Binois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944604v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delalande" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610921v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610923v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Breton" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944585v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bulteau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Clement" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Is&#233;ni" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945949v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941011v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340280v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340223v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vini Vijayarangan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620850v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel M Pouvesle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385203v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Iseni" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593681v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Damany" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Darny" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iseni" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385205v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941119v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ries" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944556v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945754v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288847v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340290v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344069v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandamme" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345419v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573345v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Auvray" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Klarenaar" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258136v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528034v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943164v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943082v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943915v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453420v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945963v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945982v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943435v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Audy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubry" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945808v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945786v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00960400v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA112028" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229233v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bouvier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229244v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005021v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Gredicak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Douat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Slodczyk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dozias" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-025-02793-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602560v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Mestre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tita&#239;na Gibert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2024230213" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076679v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinath Ponduri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boumans" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guaitella" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Welzel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/acceca" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04123419v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dufour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Santos Sousa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202375024" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357243v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Orel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Henze" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chauvet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Burhenn" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.202300182" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275601v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Escot Bocanegra" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Robert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Motterlini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.202100069" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404153v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maho" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Binois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Brul&#233;-Morabito" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Demasure" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11209598" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448072v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai-Hoa Chung" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Stancampiano" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriakos Sklias" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystaq Gazeli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Andr&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12010219" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802492v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pouvesle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Darny" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Puech" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/PlasmaMed.2018024077" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803848v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Busco" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fasani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Ridou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2017.2775705" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802495v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Carbone" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/PlasmaMed.2018024519" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443645v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Pouvesle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dozias" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aa5b15" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345424v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon H&#252;bner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Engeln" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Benedikt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/2/025027" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345366v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issaad Kacem" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Sadeghi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bauville" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fleury" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/28/285204" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610888v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cadot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2310231" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317608v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laroussi Mounir" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/21/3/034010" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/251AF6B3891A00CA1F88C712ACDDCF0EA184FFEA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610882v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Laroussi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2011.2109740" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610893v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schrittwieser" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ionita" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Murawski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maszl" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Asandulesa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377809990900" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/39D13123575173CF0E1127EC9E579FF43D9D536E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721278v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351810v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T-H Chung" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Valinattaj Omran" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Tampieri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364149v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Eric" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356602v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audoin Hamon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356683v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dozias S&#233;bastien" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528044v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364441v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristaq Gazeli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275593v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351861v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T H Chung" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Sklias" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Gazeli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dozias" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960424v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinodini Vijayarangan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959229v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064683v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Valinatajomran" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Ridou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413786v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935888v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Valinataj-Omran" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Damany" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063886v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266488v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Nozawa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942998v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945432v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Valinattajomran" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Marcelli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945356v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943383v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946034v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941197v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945141v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944450v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Goard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Demasure" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hocqueloux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Binois" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610917v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944604v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delalande" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610923v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Breton" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610921v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944585v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bulteau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Clement" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Is&#233;ni" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945949v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340223v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vini Vijayarangan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620850v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel M Pouvesle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385203v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Iseni" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941011v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340280v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941119v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ries" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385205v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593681v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Damany" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Darny" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iseni" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288847v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944556v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945754v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344069v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandamme" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340290v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573345v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Auvray" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Klarenaar" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345419v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258136v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528034v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943164v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943082v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945963v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945982v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943915v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453420v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943435v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Audy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubry" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945786v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945808v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00960400v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA112028" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229233v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bouvier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229244v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>