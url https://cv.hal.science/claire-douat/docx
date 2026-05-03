--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -719,291 +719,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04357243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of carbon monoxide from a He/CO 2 plasma jet as a new strategy for therapeutic applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anti-Bacterial Action of Plasma Multi-Jets in the Context of Chronic Wound Healing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaelle Binois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Brulé-Morabito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Demasure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Douat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ppap.202100069⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (20), pp.9598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app11209598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03275601v1</w:t>
+                <w:t xml:space="preserve">hal-03404153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-Bacterial Action of Plasma Multi-Jets in the Context of Chronic Wound Healing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Maho</w:t>
+                <w:t xml:space="preserve">Production of carbon monoxide from a He/CO 2 plasma jet as a new strategy for therapeutic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Douat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaelle Binois</w:t>
+                <w:t xml:space="preserve">Pablo Escot Bocanegra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dozias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Brulé-Morabito</w:t>
+                <w:t xml:space="preserve">Éric Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryvonne Demasure</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roberto Motterlini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (20), pp.9598. </w:t>
+              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (9), pp.2100069. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app11209598⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ppap.202100069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03404153v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell Electropermeabilisation Enhancement by Non-Thermal-Plasma-Treated PBS</w:t>
               </w:r>
@@ -1149,51 +1149,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Darny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Maho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2484,1705 +2484,1705 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03721278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unaccounted bias in plasma in vitro experiments and the translation to in vivo: key issues and challenges</w:t>
+                <w:t xml:space="preserve">Plasma jets and multijets in in vitro experiments: electro fluid dynamic and enhanced cell permeabilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Stancampiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T-H Chung</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kyriakos Sklias</w:t>
+                <w:t xml:space="preserve">T H Chung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azadeh Valinattaj Omran</w:t>
+                <w:t xml:space="preserve">K Sklias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Tampieri</w:t>
+                <w:t xml:space="preserve">K Gazeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Dozias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Plasma Medicine (ICPM8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society of Plasma Medicine, Kwangwoon University, Aug 2021, Incheon, South Korea</w:t>
+              <w:t xml:space="preserve">7th International Workshop on Plasma for Cancer Treatment (IWPCT-2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universitat Politècnica de Catalunya, Jun 2021, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03351810v1</w:t>
+                <w:t xml:space="preserve">hal-03351861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of plasma generated carbon monoxide (CO) with mouse blood hemoglobin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PLASMA-TREATED SUBSTRATES USING ATMOSPHERIC JET AND MULTI-JETS FOR AGRICULTURAL PURPOSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audoin Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Stancampiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Douat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dozias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Plasma Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Incheon (on line), South Korea</w:t>
+              <w:t xml:space="preserve">IWOPA 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Leibniz Institute for Plasma Science and Technology, Mar 2021, Greifswald, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03364149v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLASMA-TREATED SUBSTRATES USING ATMOSPHERIC JET AND MULTI-JETS FOR AGRICULTURAL PURPOSE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasma jets above or inside liquids: basic but tricky and promising setups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Eric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Robert</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Audoin Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Douat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Stancampiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dozias</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dozias Sébastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWOPA 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Leibniz Institute for Plasma Science and Technology, Mar 2021, Greifswald, Germany</w:t>
+              <w:t xml:space="preserve">8th ICMAP International Conference on Microelectronics and Plasma Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Korea Inst. of Fusion Energy, Korea; Sungkyunkwan Univ., Korea, Jan 2021, Hwaseong, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03356602v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma jets above or inside liquids: basic but tricky and promising setups</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Un jet plasma comme source de monoxyde de carbone (CO) en vue d'applications biomédicales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Douat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Escot Bocanegra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dozias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Eric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Motterlini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th ICMAP International Conference on Microelectronics and Plasma Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Korea Inst. of Fusion Energy, Korea; Sungkyunkwan Univ., Korea, Jan 2021, Hwaseong, South Korea</w:t>
+              <w:t xml:space="preserve">GDR HAPPYBIO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03356683v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un jet plasma comme source de monoxyde de carbone (CO) en vue d'applications biomédicales</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anticancerous plasma-electro-chemotherapy: first in-vivo studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thai-Hoa Chung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyriakos Sklias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Stancampiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristaq Gazeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Darny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR HAPPYBIO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Therapeutic ROS and Immunity in Cancer—The TRIC-21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ZIK plasmatis; ONKOTHER-H, Jul 2021, Greifswald, Germany. pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03528044v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticancerous plasma-electro-chemotherapy: first in-vivo studies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interaction of plasma generated carbon monoxide (CO) with mouse blood hemoglobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Douat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Escot Bocanegra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dozias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Eric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Motterlini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapeutic ROS and Immunity in Cancer—The TRIC-21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ZIK plasmatis; ONKOTHER-H, Jul 2021, Greifswald, Germany. pp.16</w:t>
+              <w:t xml:space="preserve">8th International Conference on Plasma Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Incheon (on line), South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03364441v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma jet as a source of carbon monoxide (CO) for biomedical applications</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Unaccounted bias in plasma in vitro experiments and the translation to in vivo: key issues and challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Stancampiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T-H Chung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyriakos Sklias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azadeh Valinattaj Omran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Tampieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 Canadian Association of Physists Virtual Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Montreal (virtuel), Canada</w:t>
+              <w:t xml:space="preserve">8th International Conference on Plasma Medicine (ICPM8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of Plasma Medicine, Kwangwoon University, Aug 2021, Incheon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03275593v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma jets and multijets in in vitro experiments: electro fluid dynamic and enhanced cell permeabilization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plasma jet as a source of carbon monoxide (CO) for biomedical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Douat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Escot Bocanegra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dozias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Motterlini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Workshop on Plasma for Cancer Treatment (IWPCT-2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universitat Politècnica de Catalunya, Jun 2021, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">2021 Canadian Association of Physists Virtual Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Montreal (virtuel), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03351861v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non thermal plasmas: newly-developed, multifaceted and complementary tool for cell permeabilization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Eric</w:t>
+                <w:t xml:space="preserve">Atmospheric pressure plasma as CO source for biomedical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Douat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Escot Bocanegra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinodini Vijayarangan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Claire Douat</w:t>
+                <w:t xml:space="preserve">Y. Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Nozawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Dozias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Congress on Electroporation and Pulsed Electric Fields in Biology, Medicine, Food and Environmental Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISEBTT International Society for Electroporation-Based Technologies and Treatments, Sep 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">24th International Symposium on Plasma Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02960424v1</w:t>
+                <w:t xml:space="preserve">hal-02266488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct and indirect atmospheric pressure plasma jet treatments for agriculture: evaluation of plasma component effects and RONS production</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audoin Hamon</w:t>
+                <w:t xml:space="preserve">Non thermal plasmas: newly-developed, multifaceted and complementary tool for cell permeabilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Eric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinodini Vijayarangan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Stancampiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dozias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Douat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIMAE2019/1st CISAPTIF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, China Agricultural University, Apr 2019, Pékin, China</w:t>
+              <w:t xml:space="preserve">3rd Congress on Electroporation and Pulsed Electric Fields in Biology, Medicine, Food and Environmental Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISEBTT International Society for Electroporation-Based Technologies and Treatments, Sep 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02959229v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02960424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold Atmospheric Plasma for safe and tolerable tissue treatment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Douat</w:t>
+                <w:t xml:space="preserve">Cell Electropermeabilization Enhancement by Non-Thermal Plasma-Treated Liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thai-Hoa Chung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Stancampiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krystaq Gazeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyriakos Sklias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMPCS1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Studium Loire Valley Institute for Advanced Studies • Région Centre-Val de Loire • FR, Nov 2019, Orléans, France</w:t>
+              <w:t xml:space="preserve">Journées du GDR HAPPYBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR HAPPYBio, Nov 2019, Nouan Le Fuzelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03064683v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02413786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell Electropermeabilization Enhancement by Non-Thermal Plasma-Treated Liquid</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct and indirect atmospheric pressure plasma jet treatments for agriculture: evaluation of plasma component effects and RONS production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audoin Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Douat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dozias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Eric</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GDR HAPPYBio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR HAPPYBio, Nov 2019, Nouan Le Fuzelier, France</w:t>
+              <w:t xml:space="preserve">CIMAE2019/1st CISAPTIF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, China Agricultural University, Apr 2019, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02413786v1</w:t>
+                <w:t xml:space="preserve">hal-02959229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma/target interactions in non-thermal atmospheric plasma biomedical applications: a challenge and key issue</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cold Atmospheric Plasma for safe and tolerable tissue treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azadeh Valinataj-Omran</w:t>
+                <w:t xml:space="preserve">Azadeh Valinatajomran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Busco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Damany</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Audoin Hamon</w:t>
+                <w:t xml:space="preserve">Loïck Ridou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dozias Sébastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Douat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPlasma2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nagoya University, Mar 2019, Nagoya, Japan</w:t>
+              <w:t xml:space="preserve">IMPCS1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Studium Loire Valley Institute for Advanced Studies • Région Centre-Val de Loire • FR, Nov 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02935888v1</w:t>
+                <w:t xml:space="preserve">hal-03064683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma/target interactions in biomedical applications of cold atmospheric pressure plasmas: Implications for “dose” regulation in treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audoin Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Damany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azadeh Valinatajomran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Stancampiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4210,341 +4210,341 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03063886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric pressure plasma as CO source for biomedical applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Y. Zhu</w:t>
+                <w:t xml:space="preserve">Plasma/target interactions in non-thermal atmospheric plasma biomedical applications: a challenge and key issue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Stancampiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Nozawa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Dozias</w:t>
+                <w:t xml:space="preserve">Azadeh Valinataj-Omran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Damany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audoin Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Symposium on Plasma Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Naples, Italy</w:t>
+              <w:t xml:space="preserve">ISPlasma2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nagoya University, Mar 2019, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266488v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Atmospheric Pressure Multijet Plasma Source Effects on Mouse Skin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">To Ground or not to Ground: a key question during plasma treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Stancampiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thai-Hoa Chung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Douat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xavier Damany</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dozias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPM7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISPM, Jun 2018, Philadelphia, United States</w:t>
+              <w:t xml:space="preserve">Journées du GDR HAPPYBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR HAPPYBio, Nov 2018, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01942998v1</w:t>
+                <w:t xml:space="preserve">hal-01946034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma/target interactions in biomedical applications of cold atmospheric pressure plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Damany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audoin Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azadeh Valinattajomran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4593,553 +4593,553 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From single plasma jets to large atmospheric plasma sources for biological applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Characterization of Atmospheric Pressure Multijet Plasma Source Effects on Mouse Skin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thai-Hoa Chung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Douat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristaq Gazeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Damany</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Giacomo Marcelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMAP/ISPB 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, KVS, Jul 2018, Incheon, South Korea</w:t>
+              <w:t xml:space="preserve">ICPM7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISPM, Jun 2018, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01945356v1</w:t>
+                <w:t xml:space="preserve">hal-01942998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHARACTERIZATION OF PLASMA GENERATION IN BUBBLES WITH A PLASMA GUN</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">From single plasma jets to large atmospheric plasma sources for biological applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Damany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audoin Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azadeh Valinattajomran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Marcelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Gas Discharges and Their Applications GD2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Inst. Phys. Belgrade; SASA; Univ. Belgrade, Sep 2018, Novi Sad, Serbia</w:t>
+              <w:t xml:space="preserve">ICMAP/ISPB 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, KVS, Jul 2018, Incheon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01943383v1</w:t>
+                <w:t xml:space="preserve">hal-01945356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To Ground or not to Ground: a key question during plasma treatments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thai-Hoa Chung</w:t>
+                <w:t xml:space="preserve">CHARACTERIZATION OF PLASMA GENERATION IN BUBBLES WITH A PLASMA GUN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audoin Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Douat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dozias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GDR HAPPYBio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR HAPPYBio, Nov 2018, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">22nd International Conference on Gas Discharges and Their Applications GD2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inst. Phys. Belgrade; SASA; Univ. Belgrade, Sep 2018, Novi Sad, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01946034v1</w:t>
+                <w:t xml:space="preserve">hal-01943383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">He (23S) helium metastable monitoring through N2+ (B-X) emission in atmospheric pressure plasma jets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibault Darny</w:t>
+                <w:t xml:space="preserve">Importance de la pression partielle d’oxygène lors des traitements par le plasma froid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Busco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Fasani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dozias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loick Ridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Douat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Dozias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Symposium on Plasma Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IPCS, Jul 2017, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Journées du GDR ABioPlas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR ABioPlas, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01941197v1</w:t>
+                <w:t xml:space="preserve">hal-01945949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma jets and electric fields delivery on targets relevant for biomedical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Darny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5214,182 +5214,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmas treatments of pathogenic bacteria found in chronic wounds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R Binois</w:t>
+                <w:t xml:space="preserve">He (23S) helium metastable monitoring through N2+ (B-X) emission in atmospheric pressure plasma jets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Darny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Douat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Dozias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIOADH2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BIOMAT, Nov 2017, Bouray sur Juine, France</w:t>
+              <w:t xml:space="preserve">23rd International Symposium on Plasma Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IPCS, Jul 2017, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01944450v1</w:t>
+                <w:t xml:space="preserve">hal-01941197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas flow modification by an atmospheric plasma jet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Damany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Darny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5434,350 +5434,350 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Microplasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Garmisch-Partenkirchen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01610917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INVESTIGATION OF CELL MEMBRANE PERMEABILIZATION INDUCED BY PLASMA TREATMENT FOR DRUG DELIVERY APPLICATIONS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
+                <w:t xml:space="preserve">Plasmas treatments of pathogenic bacteria found in chronic wounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Goard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Demasure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hocqueloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Binois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWPCT4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">BIOADH2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BIOMAT, Nov 2017, Bouray sur Juine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944604v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMPARISON OF PLASMA AND ELECTRIC PULSE TREATMENTS ON CELL MEMBRANE PERMEABILIZATION</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">INVESTIGATION OF CELL MEMBRANE PERMEABILIZATION INDUCED BY PLASMA TREATMENT FOR DRUG DELIVERY APPLICATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinodini Vijayarangan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Douat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dozias</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">João Santos Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Symposium on Plasma Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">IWPCT4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01610923v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STUDY OF PLASMA COMPONENT EFFECT ON CELL MEMBRANE PERMEABILIZATION FOR DRUG DELIVERY APPLICATIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinodini Vijayarangan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Douat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5809,307 +5809,307 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Symposium on Plasma Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01610921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic insights into the impact of cold atmospheric pressure plasma on human epithelial cell lines</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">COMPARISON OF PLASMA AND ELECTRIC PULSE TREATMENTS ON CELL MEMBRANE PERMEABILIZATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Douat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dozias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Santos Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWPCT4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">23rd International Symposium on Plasma Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944585v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01610923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance de la pression partielle d’oxygène lors des traitements par le plasma froid</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Loick Ridou</w:t>
+                <w:t xml:space="preserve">Mechanistic insights into the impact of cold atmospheric pressure plasma on human epithelial cell lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Iséni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Douat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GDR ABioPlas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR ABioPlas, Oct 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">IWPCT4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945949v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges in the transition from in vitro to in vivo experiments: source effects and biological aspects</w:t>
               </w:r>
@@ -6147,51 +6147,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vini Vijayarangan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Dozias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Iséni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWPCT3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Washington, United States</w:t>
@@ -6339,543 +6339,543 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01620850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of electric field from a plasma jet on biological targets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conductive target influence on helium metastable production in a µs Plasma Gun discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Darny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Douat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Dozias</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dozias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69th Gaseous Electronic Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Bochum, Germany</w:t>
+              <w:t xml:space="preserve">ICPM6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISPM, Sep 2016, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01385203v1</w:t>
+                <w:t xml:space="preserve">hal-01941011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conductive target influence on helium metastable production in a µs Plasma Gun discharge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Jets de plasmas atmosphériques pour des applications thérapeutiques de la décharge aux traitements: études, problèmes et enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Darny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dozias</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Iséni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Damany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Busco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPM6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISPM, Sep 2016, Bratislava, Slovakia</w:t>
+              <w:t xml:space="preserve">SFP PLASMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFP PLasma, Jun 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01941011v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01340280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jets de plasmas atmosphériques pour des applications thérapeutiques de la décharge aux traitements: études, problèmes et enjeux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
+                <w:t xml:space="preserve">Impact of electric field from a plasma jet on biological targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Douat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Darny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Iseni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Damany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Busco</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Dozias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFP PLASMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFP PLasma, Jun 2016, Nancy, France</w:t>
+              <w:t xml:space="preserve">69th Gaseous Electronic Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Bochum, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01340280v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01385203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jets plasma en interaction avec une cible</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization by complementary diagnostics of plasma jets in interaction with targets relevant for biomedical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Ries</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xavier Damany</w:t>
+                <w:t xml:space="preserve">E. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Damany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Darny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Iseni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Douat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Réseau Plasmas Froids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Plasmas Froids, Oct 2016, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">43rd conference on Plasma Physics (EPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01941119v1</w:t>
+                <w:t xml:space="preserve">hal-02593681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling the nitric and nitrous oxide production of an atmospheric pressure plasma jet-/title</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Douat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6917,807 +6917,807 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">69th Gaseous Electronic Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Bochum, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01385205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization by complementary diagnostics of plasma jets in interaction with targets relevant for biomedical applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Darny</w:t>
+                <w:t xml:space="preserve">Jets plasma en interaction avec une cible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Darny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Iseni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Douat</w:t>
+                <w:t xml:space="preserve">Delphine Ries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Iséni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Damany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd conference on Plasma Physics (EPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">Journées du Réseau Plasmas Froids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Plasmas Froids, Oct 2016, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593681v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric field characterization of plasma gun and multi-jet plasma arrays</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thibault Darny</w:t>
+                <w:t xml:space="preserve">Non thermal plasma jets and plasma jet electric fields for biomedical and agricultural applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Iséni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Douat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Dozias</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinodini Vijayarangan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Plasma Medicine (ICPM-6)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Bratislava, Slovakia. pp.1265 - 73</w:t>
+              <w:t xml:space="preserve">13th International Bioelctrics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Rostock, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02288847v1</w:t>
+                <w:t xml:space="preserve">hal-01944556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non thermal plasma jets and plasma jet electric fields for biomedical and agricultural applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Perméabilisation de la membrane plasmique par un jet de plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Douat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinodini Vijayarangan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Darny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Iséni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anthony Delalande</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Damany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Bioelctrics Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Rostock, Germany</w:t>
+              <w:t xml:space="preserve">Journées du GDR ABioPlas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR ABioPlas, Nov 2016, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01944556v1</w:t>
+                <w:t xml:space="preserve">hal-01945754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perméabilisation de la membrane plasmique par un jet de plasma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electric field characterization of plasma gun and multi-jet plasma arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Iseni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Damany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Darny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Douat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Xavier Damany</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Dozias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GDR ABioPlas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR ABioPlas, Nov 2016, Albi, France</w:t>
+              <w:t xml:space="preserve">6th International Conference on Plasma Medicine (ICPM-6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Bratislava, Slovakia. pp.1265 - 73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01945754v1</w:t>
+                <w:t xml:space="preserve">hal-02288847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio environmental applications of plasmas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Characterization of plasma jets in interaction with targets relevant for biomedical applications by complementary diagnostics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Damany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Darny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Iséni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dozias</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Douat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plasma Science 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Greifswald, Germany</w:t>
+              <w:t xml:space="preserve">EPS Conference on Plasma Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EPS, Jul 2016, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01344069v1</w:t>
+                <w:t xml:space="preserve">hal-01340290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of plasma jets in interaction with targets relevant for biomedical applications by complementary diagnostics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Bio environmental applications of plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Damany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Iséni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Douat</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dozias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPS Conference on Plasma Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EPS, Jul 2016, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">Frontiers in Plasma Science 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Greifswald, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01340290v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of surfaces in CO&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; conversion with dielectric barrier discharges</w:t>
               </w:r>
@@ -7936,90 +7936,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physics and biomedical applications of plasma jets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Darny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Iseni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dozias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8201,77 +8201,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric Pressure Multijet Plasma Source for PlasmaMedicine Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Maho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Goard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Damany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dozias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8352,51 +8352,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Douat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Carbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8428,635 +8428,635 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Plasma gun treated liquid solutions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Preliminary study on immersed Plasma gun treated liquid solutions for pollutant abatement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audoin Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Audy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Douat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dozias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GDR ABioPlas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">ICPL2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01945963v1</w:t>
+                <w:t xml:space="preserve">hal-01943435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmas treatments of pathogenic bacteria found in chronic wounds</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dozias</w:t>
+                <w:t xml:space="preserve">Study of Plasma gun treated liquid solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audoin Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Douat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du GDR ABioPlas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945982v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas flow modification by a kHz microsecond atmospheric pressure plasma jet</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibault Darny</w:t>
+                <w:t xml:space="preserve">Changes in oxygen level upon plasma treatments : consequences for RONS production?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Busco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Douat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Fasani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dozias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPC23</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">4th International Workshop on Plasma for CancerTreatment (IWPCT–2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943915v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02453420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in oxygen level upon plasma treatments : consequences for RONS production?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Busco</w:t>
+                <w:t xml:space="preserve">Gas flow modification by a kHz microsecond atmospheric pressure plasma jet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Damany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Darny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Douat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Fasani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dozias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Workshop on Plasma for CancerTreatment (IWPCT–2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Paris, France. </w:t>
+              <w:t xml:space="preserve">ISPC23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02453420v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary study on immersed Plasma gun treated liquid solutions for pollutant abatement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Natacha Audy</w:t>
+                <w:t xml:space="preserve">Plasmas treatments of pathogenic bacteria found in chronic wounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Goard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dozias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Douat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Aubry</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Demasure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPL2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Journées du GDR ABioPlas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943435v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Chemico-Physical Properties of a He Plasma Gun in the Context of Skin Physioxia for Cosmetical Applications</w:t>
               </w:r>
@@ -9772,51 +9772,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005021v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Gredicak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Douat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Slodczyk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dozias" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-025-02793-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602560v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Mestre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tita&#239;na Gibert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2024230213" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076679v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinath Ponduri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boumans" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guaitella" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Welzel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/acceca" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04123419v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dufour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Santos Sousa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202375024" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357243v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Orel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Henze" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chauvet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Burhenn" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.202300182" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275601v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Escot Bocanegra" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Robert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Motterlini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.202100069" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404153v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maho" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Binois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Brul&#233;-Morabito" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Demasure" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11209598" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448072v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai-Hoa Chung" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Stancampiano" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriakos Sklias" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystaq Gazeli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Andr&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12010219" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802492v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pouvesle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Darny" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Puech" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/PlasmaMed.2018024077" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803848v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Busco" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fasani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Ridou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2017.2775705" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802495v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Carbone" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/PlasmaMed.2018024519" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443645v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Pouvesle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dozias" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aa5b15" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345424v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon H&#252;bner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Engeln" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Benedikt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/2/025027" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345366v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issaad Kacem" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Sadeghi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bauville" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fleury" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/28/285204" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610888v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cadot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2310231" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317608v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laroussi Mounir" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/21/3/034010" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/251AF6B3891A00CA1F88C712ACDDCF0EA184FFEA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610882v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Laroussi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2011.2109740" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610893v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schrittwieser" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ionita" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Murawski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maszl" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Asandulesa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377809990900" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/39D13123575173CF0E1127EC9E579FF43D9D536E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721278v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351810v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T-H Chung" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Valinattaj Omran" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Tampieri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364149v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Eric" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356602v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audoin Hamon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356683v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dozias S&#233;bastien" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528044v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364441v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristaq Gazeli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275593v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351861v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T H Chung" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Sklias" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Gazeli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dozias" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960424v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinodini Vijayarangan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959229v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064683v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Valinatajomran" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Ridou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413786v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935888v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Valinataj-Omran" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Damany" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063886v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266488v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Nozawa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942998v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945432v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Valinattajomran" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Marcelli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945356v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943383v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946034v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941197v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945141v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944450v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Goard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Demasure" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hocqueloux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Binois" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610917v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944604v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delalande" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610923v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Breton" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610921v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944585v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bulteau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Clement" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Is&#233;ni" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945949v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340223v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vini Vijayarangan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620850v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel M Pouvesle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385203v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Iseni" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941011v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340280v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941119v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ries" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385205v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593681v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Damany" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Darny" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iseni" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288847v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944556v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945754v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344069v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandamme" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340290v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573345v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Auvray" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Klarenaar" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345419v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258136v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528034v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943164v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943082v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945963v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945982v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943915v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453420v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943435v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Audy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubry" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945786v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945808v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00960400v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA112028" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229233v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bouvier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229244v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005021v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Gredicak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Douat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Slodczyk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dozias" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-025-02793-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602560v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Mestre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tita&#239;na Gibert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2024230213" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076679v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinath Ponduri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boumans" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guaitella" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Welzel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/acceca" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04123419v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dufour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Santos Sousa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202375024" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357243v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Orel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Henze" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chauvet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Burhenn" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.202300182" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404153v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maho" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Binois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Brul&#233;-Morabito" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Demasure" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11209598" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275601v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Escot Bocanegra" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Robert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Motterlini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.202100069" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448072v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai-Hoa Chung" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Stancampiano" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriakos Sklias" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystaq Gazeli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Andr&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12010219" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802492v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pouvesle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Darny" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Puech" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/PlasmaMed.2018024077" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803848v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Busco" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fasani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Ridou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2017.2775705" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802495v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Carbone" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/PlasmaMed.2018024519" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443645v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Pouvesle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dozias" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aa5b15" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345424v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon H&#252;bner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Engeln" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Benedikt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/2/025027" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345366v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issaad Kacem" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Sadeghi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bauville" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fleury" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/28/285204" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610888v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cadot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2310231" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317608v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laroussi Mounir" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/21/3/034010" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/251AF6B3891A00CA1F88C712ACDDCF0EA184FFEA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610882v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Laroussi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2011.2109740" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610893v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schrittwieser" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ionita" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Murawski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maszl" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Asandulesa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377809990900" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/39D13123575173CF0E1127EC9E579FF43D9D536E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721278v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351861v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T H Chung" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Sklias" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Gazeli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dozias" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356602v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audoin Hamon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356683v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Eric" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dozias S&#233;bastien" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528044v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364441v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristaq Gazeli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364149v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351810v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T-H Chung" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Valinattaj Omran" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Tampieri" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275593v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266488v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Nozawa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960424v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinodini Vijayarangan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413786v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959229v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064683v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Valinatajomran" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Ridou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063886v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Damany" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935888v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Valinataj-Omran" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946034v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945432v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Valinattajomran" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Marcelli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942998v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945356v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943383v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945949v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945141v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941197v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610917v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944450v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Goard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Demasure" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hocqueloux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Binois" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944604v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delalande" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610921v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610923v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Breton" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944585v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bulteau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Clement" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Is&#233;ni" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340223v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vini Vijayarangan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620850v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel M Pouvesle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941011v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340280v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385203v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Iseni" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593681v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Damany" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Darny" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iseni" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385205v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941119v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ries" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944556v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945754v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288847v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340290v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344069v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandamme" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573345v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Auvray" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Klarenaar" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345419v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258136v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528034v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943164v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943082v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943435v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Audy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubry" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945963v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453420v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943915v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945982v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945786v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945808v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00960400v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA112028" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229233v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bouvier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229244v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>