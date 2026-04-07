--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -1872,174 +1872,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03422450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle définition de l’écoquartier vietnamien ? Le cas de Vinhomes Riverside, Hanoï.</w:t>
+                <w:t xml:space="preserve">Teaching Geography in English. Retours pédagogiques pour une hybridation des disciplines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Doussard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">revue Urbanités</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carnets de géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdg.5837⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03443185v1</w:t>
+                <w:t xml:space="preserve">hal-03443209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching Geography in English. Retours pédagogiques pour une hybridation des disciplines</w:t>
+                <w:t xml:space="preserve">Quelle définition de l’écoquartier vietnamien ? Le cas de Vinhomes Riverside, Hanoï.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Doussard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carnets de géographes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">revue Urbanités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cdg.5837⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03443209v1</w:t>
+                <w:t xml:space="preserve">hal-03443185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of sustainable neighbourhoods: From standards to cultural practices</w:t>
               </w:r>
@@ -4205,51 +4205,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303897v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Doussard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Kar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Detavernier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G Rowe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23998083251351373" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303892v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Stassi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoeun Chung" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/urbansci9100394" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05451197v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Billion" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Renouf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Labb&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJEBR-01-2025-0060" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303914v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sahut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey Dang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-c1st-75g0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569866v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rowe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detavernier Pauline" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boya Guo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16020603" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479275v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Garbe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Morales" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-023-05582-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303929v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lejealle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fournout" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303879v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Delabarre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-023-03605-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303886v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2023.128004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303904v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Renouf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bureau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08985626.2023.2233010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04014210v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedissia About" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860572v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fonticelli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2022.07.022" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860485v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.20067" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860548v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303952v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dalmas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rcsg.019.0031" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443169v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/orda.6449" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422450v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meg Holden" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rochard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Airas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13604813.2021.1988346" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443185v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443209v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.5837" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088046v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/SDP-V12-N3-368-378" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088090v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303986v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304027v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304032v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304019v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304011v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303999v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304005v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303991v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303975v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Arnaiz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303963v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.billi.2023.01" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02405724v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/repenser-ville-du-xxie-siecle-20-ans-d-ecoquartiers-dans-monde" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304053v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05015878v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/primaluna29.9791030011302.8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304063v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Kerroumi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03611769v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304077v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535992v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coulondre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Bercegol" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Blesius" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Branchut" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01951155v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05470650v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303897v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Doussard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Kar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Detavernier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G Rowe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23998083251351373" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303892v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Stassi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoeun Chung" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/urbansci9100394" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05451197v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Billion" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Renouf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Labb&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJEBR-01-2025-0060" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303914v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sahut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey Dang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-c1st-75g0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569866v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rowe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detavernier Pauline" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boya Guo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16020603" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479275v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Garbe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Morales" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-023-05582-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303929v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lejealle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fournout" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303879v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Delabarre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-023-03605-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303886v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2023.128004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303904v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Renouf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bureau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08985626.2023.2233010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04014210v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedissia About" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860572v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fonticelli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2022.07.022" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860485v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.20067" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860548v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303952v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dalmas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rcsg.019.0031" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443169v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/orda.6449" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422450v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meg Holden" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rochard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Airas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13604813.2021.1988346" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443209v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.5837" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443185v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088046v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/SDP-V12-N3-368-378" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088090v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303986v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304027v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304032v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304019v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304011v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303999v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304005v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303991v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303975v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Arnaiz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303963v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.billi.2023.01" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02405724v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/repenser-ville-du-xxie-siecle-20-ans-d-ecoquartiers-dans-monde" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304053v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05015878v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/primaluna29.9791030011302.8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304063v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Kerroumi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03611769v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304077v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535992v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coulondre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Bercegol" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Blesius" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Branchut" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01951155v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05470650v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>