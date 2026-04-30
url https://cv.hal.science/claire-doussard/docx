--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -937,196 +937,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05303929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptions of urban green infrastructures for climate change adaptation in Lausanne, Switzerland: unveiling the role of biodiversity and planting composition</w:t>
+                <w:t xml:space="preserve">Perceptions and representations of biodiversity in Lausanne, Switzerland: Acknowledging the importance of residential environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Doussard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muriel Delabarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climatic Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10584-023-03605-1⟩</w:t>
+              <w:t xml:space="preserve">Urban Forestry &amp; Urban Greening</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 86, pp.128004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ufug.2023.128004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05303879v1</w:t>
+                <w:t xml:space="preserve">hal-05303886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptions and representations of biodiversity in Lausanne, Switzerland: Acknowledging the importance of residential environments</w:t>
+                <w:t xml:space="preserve">Perceptions of urban green infrastructures for climate change adaptation in Lausanne, Switzerland: unveiling the role of biodiversity and planting composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Doussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Delabarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Forestry &amp; Urban Greening</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 86, pp.128004. </w:t>
+              <w:t xml:space="preserve">Climatic Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 176 (10), pp.132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ufug.2023.128004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10584-023-03605-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05303886v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05303879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barefoot entrepreneurs trapped in liminal spaces: the case of homeless youths in New York City</w:t>
               </w:r>
@@ -1872,174 +1872,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03422450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching Geography in English. Retours pédagogiques pour une hybridation des disciplines</w:t>
+                <w:t xml:space="preserve">Quelle définition de l’écoquartier vietnamien ? Le cas de Vinhomes Riverside, Hanoï.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Doussard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carnets de géographes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">revue Urbanités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03443209v1</w:t>
+                <w:t xml:space="preserve">hal-03443185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle définition de l’écoquartier vietnamien ? Le cas de Vinhomes Riverside, Hanoï.</w:t>
+                <w:t xml:space="preserve">Teaching Geography in English. Retours pédagogiques pour une hybridation des disciplines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Doussard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">revue Urbanités</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carnets de géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdg.5837⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03443185v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03443209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of sustainable neighbourhoods: From standards to cultural practices</w:t>
               </w:r>
@@ -3219,51 +3219,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptions de la conception climatosensible et biodiversitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Doussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Delabarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Noura Arab; François Fleury. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ressources pour l’architecture écologique. Tome 2 - Climat et ambiances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Presse des Mines, pp.220, 2024, 9782385425999</w:t>
@@ -4205,51 +4205,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303897v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Doussard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Kar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Detavernier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G Rowe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23998083251351373" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303892v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Stassi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoeun Chung" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/urbansci9100394" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05451197v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Billion" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Renouf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Labb&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJEBR-01-2025-0060" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303914v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sahut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey Dang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-c1st-75g0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569866v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rowe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detavernier Pauline" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boya Guo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16020603" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479275v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Garbe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Morales" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-023-05582-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303929v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lejealle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fournout" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303879v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Delabarre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-023-03605-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303886v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2023.128004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303904v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Renouf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bureau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08985626.2023.2233010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04014210v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedissia About" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860572v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fonticelli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2022.07.022" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860485v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.20067" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860548v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303952v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dalmas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rcsg.019.0031" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443169v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/orda.6449" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422450v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meg Holden" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rochard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Airas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13604813.2021.1988346" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443209v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.5837" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443185v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088046v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/SDP-V12-N3-368-378" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088090v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303986v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304027v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304032v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304019v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304011v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303999v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304005v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303991v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303975v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Arnaiz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303963v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.billi.2023.01" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02405724v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/repenser-ville-du-xxie-siecle-20-ans-d-ecoquartiers-dans-monde" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304053v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05015878v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/primaluna29.9791030011302.8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304063v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Kerroumi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03611769v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304077v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535992v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coulondre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Bercegol" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Blesius" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Branchut" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01951155v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05470650v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303897v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Doussard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Kar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Detavernier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G Rowe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23998083251351373" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303892v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Stassi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoeun Chung" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/urbansci9100394" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05451197v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Billion" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Renouf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Labb&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJEBR-01-2025-0060" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303914v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sahut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey Dang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-c1st-75g0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569866v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rowe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detavernier Pauline" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boya Guo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16020603" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479275v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Garbe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Morales" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-023-05582-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303929v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lejealle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fournout" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303886v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2023.128004" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303879v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Delabarre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-023-03605-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303904v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Renouf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bureau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08985626.2023.2233010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04014210v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedissia About" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860572v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fonticelli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2022.07.022" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860485v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.20067" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860548v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303952v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dalmas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rcsg.019.0031" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443169v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/orda.6449" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422450v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meg Holden" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rochard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Airas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13604813.2021.1988346" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443185v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443209v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.5837" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088046v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/SDP-V12-N3-368-378" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088090v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303986v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304027v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304032v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304019v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304011v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303999v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304005v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303991v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303975v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Arnaiz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303963v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.billi.2023.01" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02405724v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/repenser-ville-du-xxie-siecle-20-ans-d-ecoquartiers-dans-monde" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304053v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05015878v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/primaluna29.9791030011302.8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304063v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Kerroumi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03611769v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304077v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535992v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coulondre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Bercegol" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Blesius" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Branchut" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01951155v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05470650v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>