--- v0 (2026-03-16)
+++ v1 (2026-04-29)
@@ -446,1039 +446,1039 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04952699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switching Multi-Objective Dynamic Optimization (MODO) for the Production of Value-Added Products</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">H2 mass transfer – A key factor for efficient biological methanation: Comparison between pilot-scale experimental data, 1D and CFD models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ngu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Camilo Acosta-Pavas</w:t>
+                <w:t xml:space="preserve">David Fletcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos E Robles-Rodríguez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Camilo Corrales</w:t>
+                <w:t xml:space="preserve">John Kavanagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Rafrafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Aided Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-0-443-15274-0.50092-5⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 268, pp.118382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2022.118382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04184400v1</w:t>
+                <w:t xml:space="preserve">hal-03947368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling the microbial competition between hydrogenotrophic methanogens and homoacetogens using mass transfer and thermodynamic constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Syngas biomethanation: In a transfer limited process, is CO inhibition an issue?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Figueras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Benbelkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Laguillaumie</w:t>
+                <w:t xml:space="preserve">C. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Peyre-Lavigne</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Buffiere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2023.137549⟩</w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 162, pp.36-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2023.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04282496v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H2 mass transfer – A key factor for efficient biological methanation: Comparison between pilot-scale experimental data, 1D and CFD models</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inhibitions from Syngas Impurities: Impact of Common Tar Components on a Consortium Adapted for Syngas Biomethanation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Figueras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Benbelkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Buffiere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2022.118382⟩</w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-023-02237-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03947368v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04260487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syngas biomethanation: In a transfer limited process, is CO inhibition an issue?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dynamic modeling of biological methanation for different reactor configurations: An extension of the anaerobic digestion model No. 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Acosta-Pavas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Robles-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Morchain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cockx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2023.03.011⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 344, pp.128106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2023.128106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04185143v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04184348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibitions from Syngas Impurities: Impact of Common Tar Components on a Consortium Adapted for Syngas Biomethanation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Syngas biomethanation: Study of process performances at high syngas flow rate in pressurized stirred column</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Figueras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Buffiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12649-023-02237-x⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 376, pp.128936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2023.128936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04260487v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04260457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic modeling of biological methanation for different reactor configurations: An extension of the anaerobic digestion model No. 1</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Economic Multi-Objective Dynamic Optimization (EMODO) as a Decision-Making tool in Biomethanation Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Acosta-Pavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.E. Robles Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Camilo Corrales Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Cockx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 105, pp.193-198</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04184348v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syngas biomethanation: Study of process performances at high syngas flow rate in pressurized stirred column</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Switching Multi-Objective Dynamic Optimization (MODO) for the Production of Value-Added Products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Camilo Acosta-Pavas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos E Robles-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Morchain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Camilo Corrales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2023.128936⟩</w:t>
+              <w:t xml:space="preserve">Computer Aided Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Computer Aided Chemical Engineering, 52, pp.583-588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-443-15274-0.50092-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04260457v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04184400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic Multi-Objective Dynamic Optimization (EMODO) as a Decision-Making tool in Biomethanation Process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juan Acosta-Pavas</w:t>
+                <w:t xml:space="preserve">Controlling the microbial competition between hydrogenotrophic methanogens and homoacetogens using mass transfer and thermodynamic constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Laguillaumie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Peyre-Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Grimalt-Alemany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.N. Gavala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.E. Robles Rodriguez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Claire Dumas</w:t>
+                <w:t xml:space="preserve">I.V. Skiadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 414, pp.137549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2023.137549⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04324235v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04282496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of ex situ biological methanation of H2/CO2 with a mixed microbial culture in a pilot scale bubble column reactor</w:t>
               </w:r>
@@ -1598,90 +1598,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Multi-objective Optimization Applied to Biomethanation Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Camilo Acosta-Pavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.E. Robles Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo A Suarez Méndez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1732,77 +1732,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomethanation of syngas by enriched mixed anaerobic consortium in pressurized agitated column</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Figueras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1875,51 +1875,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Rafrafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Laguillaumie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Figueras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2566,6849 +2566,6873 @@
               <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 46, pp.140-152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03628058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition, texture and methane potential of cellulosic residues from Lewis acids organosolv pulping of wheat straw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Robitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Di Renzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 216, pp.737-743. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biortech.2016.06.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01330682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic observation of the biodegradation of lignocellulosic tissue under solid-state anaerobic conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Motte</w:t>
+                <w:t xml:space="preserve">Effects of grinding processes on anaerobic digestion of wheat straw</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Watteau</w:t>
+                <w:t xml:space="preserve">Gabriela Ghizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud R. Escudie</w:t>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2015.04.130⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 74, pp.450-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2015.03.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02631943v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of grinding processes on anaerobic digestion of wheat straw</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reactive Organosolv Lignin Extraction from Wheat Straw: Influence of Lewis Acid Catalysts on Structural and Chemical Properties of Lignins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Di Renzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Robitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Crops and Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 74, pp.450-456. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2015.03.043⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 65, pp.180-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2014.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01167880v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01093037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive Organosolv Lignin Extraction from Wheat Straw: Influence of Lewis Acid Catalysts on Structural and Chemical Properties of Lignins</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charlie Basset</w:t>
+                <w:t xml:space="preserve">Combination of dry dark fermentation and mechanical pretreatment for lignocellulosic deconstruction: An innovative strategy for biofuels and volatile fatty acids recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Motte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Sambusiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mike Robitzer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2014.12.009⟩</w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 147, pp.67-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2015.02.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01093037v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of dry dark fermentation and mechanical pretreatment for lignocellulosic deconstruction: An innovative strategy for biofuels and volatile fatty acids recovery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Dynamic observation of the biodegradation of lignocellulosic tissue under solid-state anaerobic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Watteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécilia Sambusiti</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Renaud R. Escudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2015.02.042⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 191, pp.322-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2015.04.130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631499v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological structures of wheat straw strongly impacts its anaerobic digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud R. Escudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Crops and Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 52, pp.695-701. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2013.11.038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02639570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Total solid content drives hydrogen production through microbial selection during thermophilic fermentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud R. Escudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Bonnafous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 166, pp.610-615. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biortech.2014.05.078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substrate milling pretreatment as a key parameter for Solid-State Anaerobic Digestion optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Escudié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 173, pp.185-92. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biortech.2014.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic effect of total solid content, low substrate/inoculum ratio and particle size on solid-state anaerobic digestion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Total solids content: a key parameter of metabolic pathways in dry anaerobic digestion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud R. Escudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (1), 164 - 9 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1754-6834-6-164⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2013.06.057⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02652212v1</w:t>
+                <w:t xml:space="preserve">hal-02650996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lignocellulosic Materials Into Biohydrogen and Biomethane: Impact of Structural Features and Pretreatment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claire Dumas</w:t>
+                <w:t xml:space="preserve">French Brittany macroalgae screening: Composition and methane potential for potential alternative sources of energy and products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Jard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marfaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10643389.2011.604258⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 144, pp.492 - 498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2013.06.114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02648948v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total solids content: a key parameter of metabolic pathways in dry anaerobic digestion.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maîtrise de la méthanisation des fumiers équins et valorisation du digestat en substrat de culture des champignons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Torrijos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Védie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1754-6834-6-164⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30, pp.313-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/kdr8-hc56⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650996v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French Brittany macroalgae screening: Composition and methane potential for potential alternative sources of energy and products</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Effect of thermochemical pretreatment on the solubilization and anaerobic biodegradability of the red macroalga Palmaria palmata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Jard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marfaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sialve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2013.06.114⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 79, pp.253 - 258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bej.2013.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02647202v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maîtrise de la méthanisation des fumiers équins et valorisation du digestat en substrat de culture des champignons</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Torrijos</w:t>
+                <w:t xml:space="preserve">Microbial community signature of high-solid content methanogenic ecosystems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Abbassi-Guendouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Régis Védie</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 133, pp.256-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2013.01.121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/kdr8-hc56⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04652469v1</w:t>
+                <w:t xml:space="preserve">hal-02651563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of thermochemical pretreatment on the solubilization and anaerobic biodegradability of the red macroalga Palmaria palmata</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Dynamic effect of total solid content, low substrate/inoculum ratio and particle size on solid-state anaerobic digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Motte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud R. Escudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Sialve</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 144, pp.141 - 148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2013.06.057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bej.2013.08.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02652692v1</w:t>
+                <w:t xml:space="preserve">hal-02652212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial community signature of high-solid content methanogenic ecosystems.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Lignocellulosic Materials Into Biohydrogen and Biomethane: Impact of Structural Features and Pretreatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monlau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Critical Reviews in Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 43 (3), pp.260 - 322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10643389.2011.604258⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2013.01.121⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02651563v1</w:t>
+                <w:t xml:space="preserve">hal-02648948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of enzyme addition on fermentative hydrogen production from wheat straw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Quéméneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fourage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 37 (14), pp.10639 - 10647. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2012.04.083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01809613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Total solids content drives high solid anaerobic digestion via mass transfer limitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Abbassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doris Brockmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 111, pp.55 - 61. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biortech.2012.01.174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Batch and semi-continuous anaerobic digestion of Palmaria palmata: Comparison with Saccharina latissima and inhibition studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Jard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jackowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Torrijos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 209, pp.513 - 519. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2012.08.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pretreatment methods to improve sludge anaerobic degradability: a review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Carrère</w:t>
+                <w:t xml:space="preserve">Application of electro-active biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Erable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narcis M Duţeanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M M Ghangrekar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith Scott</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2010.06.129⟩</w:t>
+              <w:t xml:space="preserve">Biofouling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26 (1), pp.57-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08927010903161281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">hal-02667877v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of electro-active biofilms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Narcis M Duţeanu</w:t>
+                <w:t xml:space="preserve">Pretreatment methods to improve sludge anaerobic degradability: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M M Ghangrekar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Dumas</w:t>
+                <w:t xml:space="preserve">Audrey Battimelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keith Scott</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Damien J. Batstone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe J. P. Delgenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofouling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08927010903161281⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 183 (1-3), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2010.06.129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02658537v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial electrocatalysis with Geobacter sulfurreducens biofilm on stainless steel cathodes</w:t>
+                <w:t xml:space="preserve">Electrochemical activity of Geobacter sulfurreducens biofilms on stainless steel anodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Basséguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bergel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 53 (5), pp.2494-2500. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2007.10.018⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 53 (16), pp.5235-5241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2008.02.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665873v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Checking graphite and stainless anodes with an experimental model of marine microbial fuel cell.</w:t>
+                <w:t xml:space="preserve">Electrochemical activity of Geobacter sulfurreducens biofilms on stainless steel anodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Basséguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bergel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2008.04.054⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (16), pp.5235-5241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2008.02.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00475980v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00475979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical activity of Geobacter sulfurreducens biofilms on stainless steel anodes</w:t>
+                <w:t xml:space="preserve">DSA to grow electrochemically active biofilms of Geobacter sulfurreducens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Basséguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bergel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 53 (16), pp.5235-5241. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2008.02.056⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 53 (7), pp.3200-3209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2007.10.066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02658074v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical activity of Geobacter sulfurreducens biofilms on stainless steel anodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of floc size distributions in a mixing tank</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Coufort-Saudejaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Bergel</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Liné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2008.02.056⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (3), pp.287-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cep.2007.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00475979v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DSA to grow electrochemically active biofilms of Geobacter sulfurreducens</w:t>
+                <w:t xml:space="preserve">Microbial electrocatalysis with Geobacter sulfurreducens biofilm on stainless steel cathodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Basséguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bergel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 53 (7), pp.3200-3209. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 53 (5), pp.2494-2500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2007.10.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2007.10.066⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02666726v1</w:t>
+                <w:t xml:space="preserve">hal-02665873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of floc size distributions in a mixing tank</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Checking graphite and stainless anodes with an experimental model of marine microbial fuel cell.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Liné</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alfonso Mollica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Féron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Basséguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Etcheverry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cep.2007.01.009⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 99 (18), pp.8887-8894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2008.04.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663775v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00475980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine microbial fuel cell: Use of stainless steel electrodes as anode and cathode materials</w:t>
+                <w:t xml:space="preserve">DSA to grow electrochemically active biofilms of Geobacter sulfurreducens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Basséguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bergel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 53 (2), pp.468-473. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2007.06.069⟩</w:t>
+              <w:t xml:space="preserve">, 2007, Vol. 53 N° 7., 3200-3209 available on : http://oatao.univ-toulouse.fr/22/1/basseguy_22.pdf. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2007.10.066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664356v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00467123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DSA to grow electrochemically active biofilms of Geobacter sulfurreducens</w:t>
+                <w:t xml:space="preserve">Marine microbial fuel cell: Use of stainless steel electrodes as anode and cathode materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mollica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Féron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Basséguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Etcheverry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, Vol. 53 N° 7., 3200-3209 available on : http://oatao.univ-toulouse.fr/22/1/basseguy_22.pdf. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2007.10.066⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 53 (2), pp.468-473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2007.06.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00467123v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (70)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CARBON DIOXIDE CAPTURE BY BIOLOGICALLY INDUCED CARBONATE PRECIPITATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Peyre-Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sperandio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WASTEENG2024 International conference on engineering for waste and biomass valorisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04960055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HOW TO PRODUCE ACETATE FROM H2/CO2 IN CONTINUOUS REACTORS WITH MICROBIAL CONSORTIA? AN EXPERIMENTAL AND MODELING STUDY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Laguillaumie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mansour Bounouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Peyre-Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WasteEng 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04873138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and modelling study of the production of acetate from H2/CO2 in continuous reactors with microbial consortia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Laguillaumie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mansour Bounouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Peyre-Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th IWA World Conference on Anaerobic Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04873064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection de consortia microbiens et production de biopolymères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Païssé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Castiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Morgado Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbes 2023, 18ème congrès national de la SFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04962915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Converting biowaste into volatile fatty acids: modelling for process optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Gonzalez Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Peyre-Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ander Castro Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WasteEng24 - 10th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04962893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon dioxide capture by biologically induced carbonate precipitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Peyre-Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sperandio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Congress of Chemical Engineering and 7th European Congress of Applied Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04934813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Switching Multi-Objective Dynamic Optimization (MODO) for the Production of Value-Added Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Camilo Acosta-Pavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos E Robles-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Camilo Corrales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Energy, Environment &amp; Digital Transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04978178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Switching Multi-Objective Dynamic Optimization (MODO) for the Production of Value-Added Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Camilo Acosta-Pavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos E Robles-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Camilo Corrales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd European Symposium on Computer-Aided Process Engineering (ESCAPE-33)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04977706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIXED MICROBIAL CULTURE ENRICHMENT FOR H2/CO2 CONVERSION TO ACETATE</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biométhanation : valorisation du syngaz issu de la pyrogazéification de déchets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Figueras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Benbelkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Buffière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WasteEng 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">18ème congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04872987v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biométhanation : valorisation du syngaz issu de la pyrogazéification de déchets</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">MIXED MICROBIAL CULTURE ENRICHMENT FOR H2/CO2 CONVERSION TO ACETATE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Laguillaumie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Grimalt-Alemany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I V Skiadas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H N Gavala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">WasteEng 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04166630v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04872987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Support Vector Machine to Fault Detection in Biomethanation Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Acosta-Pavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.E. Robles Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cockx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Distributed Computing and Artificial Intelligence (DCAI 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, L'Aquila, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04977457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Anaerobic Digestion (ADM No. 1) Model's Extensions and Reductions with In-situ Gas Injection for Biomethane Production</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Morchain</w:t>
+                <w:t xml:space="preserve">Production of a copolymer of P(3HB-co-3HV) with a mixed microbial culture from fermented organic wastes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Castiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouch Q.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mansour Bounouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Cockx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Vienna International Conference on Mathematical Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">WasteEng22 - 9th International Conference on Engineering for Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04977498v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04962888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production de molécules plateformes par réduction microbienne du CO 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laguillaumie Léa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis V Skiadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H N Gavala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Grimalt-Alemany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mansour Bounouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SFGP 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04873008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of a copolymer of P(3HB-co-3HV) with a mixed microbial culture from fermented organic wastes.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Simon Dubos</w:t>
+                <w:t xml:space="preserve">Towards Anaerobic Digestion (ADM No. 1) Model's Extensions and Reductions with In-situ Gas Injection for Biomethane Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan C Acosta-Pavas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Morchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent. Ngu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cockx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WasteEng22 - 9th International Conference on Engineering for Waste and Biomass Valorization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">10th Vienna International Conference on Mathematical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04962888v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04977498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrichissement d'une culture microbienne mixte pour la valorisation du biogaz (H2/CO2) en acétate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Laguillaumie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Grimalt-Alemany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I V Skiadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H N Gavala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JRI Biogaz et méthanisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04872957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Multi-objective Optimization Applied to Biomethanation Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Camilo Acosta-Pavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.E. Robles Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo A Suarez Méndez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Energy, Environment &amp; Digital Transition (E2DT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04977506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P(HB-co-HV) production under carbon and phosphorus-limited conditions in non-axenic two-stage continuous culture</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+                <w:t xml:space="preserve">Selection and enrichment of chemolithotrophic microbial mixed cultures (MMC) in a H2/CO2 fermentation CSTR process for value-added chemicals synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laguillaumie Léa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Rafrafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mansour Bounouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claire Dumas</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Moya-Leclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Mixed Microbial Culture PHA, Properties and Applications Workshop. Presented at the 7th Mixed Microbial Culture PHA, properties and applications Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">4th IWA Resource Recovery Conference 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Online, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04962913v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04872900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection and enrichment of chemolithotrophic microbial mixed cultures (MMC) in a H2/CO2 fermentation CSTR process for value-added chemicals synthesis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Syngas-biomethanation in pressurized column: gradual increase in syngas flow rate leads to high methane productivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Figueras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Benbelkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Buffière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IWA Resource Recovery Conference 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Online, Turkey</w:t>
+              <w:t xml:space="preserve">ISGA 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04872900v1</w:t>
+                <w:t xml:space="preserve">hal-03369505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syngas-biomethanation in pressurized column: gradual increase in syngas flow rate leads to high methane productivity</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">INFLUENCE OF EXOGENOUS INOCULATION ON ACIDOGENIC FERMENTATION OF THE SOLID WASTE IN VARIOUS PH CONDITIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Digan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evrard Mengelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mansour Bounouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISGA 7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Nancy, France</w:t>
+              <w:t xml:space="preserve">SARDINIA SYMPOSIUM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Cagliari - Sardaigne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03369505v1</w:t>
+                <w:t xml:space="preserve">hal-04934777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INFLUENCE OF EXOGENOUS INOCULATION ON ACIDOGENIC FERMENTATION OF THE SOLID WASTE IN VARIOUS PH CONDITIONS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Evrard Mengelle</w:t>
+                <w:t xml:space="preserve">ORIENTATION OF BIOGAS RECOVERY TOWARDS THE PRODUCTION OF METHANE OR ORGANIC ACIDS IN ANAEROBIC MIXED CULTURE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Laguillaumie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Rafrafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mengelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dubos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clémence Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SARDINIA SYMPOSIUM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Cagliari - Sardaigne, Italy</w:t>
+              <w:t xml:space="preserve">SARDINIA 2021 International Symposium on Waste Management and Sustainable Landfill</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Cagliari (Sardaigne), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04934777v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04960390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ORIENTATION OF BIOGAS RECOVERY TOWARDS THE PRODUCTION OF METHANE OR ORGANIC ACIDS IN ANAEROBIC MIXED CULTURE</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Mengelle</w:t>
+                <w:t xml:space="preserve">P(HB-co-HV) production under carbon and phosphorus-limited conditions in non-axenic two-stage continuous culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Castiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Pouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mansour Bounouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SARDINIA 2021 International Symposium on Waste Management and Sustainable Landfill</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Cagliari (Sardaigne), Italy</w:t>
+              <w:t xml:space="preserve">7th Mixed Microbial Culture PHA, Properties and Applications Workshop. Presented at the 7th Mixed Microbial Culture PHA, properties and applications Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04960390v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04962913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">METHANE OR ORGANIC ACIDS PRODUCTION? IDENTIFICATION OF KEY PARAMETERS FOR DRIVEN BIOLOGICAL METHANATION PROCESSES</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biométhanation du syngas - Mise en œuvre à l'échelle pilote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Figueras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Benbelkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Buffière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WasteEng2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Guelph, Canada</w:t>
+              <w:t xml:space="preserve">Codegepra - Journée Scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04872939v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03369534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biométhanation du syngas - Mise en œuvre à l'échelle pilote</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stratégies d'orientation de consortia microbiens pour la production de CH 4 ou de biomolécules à partir de CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Laguillaumie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Rafrafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Codegepra - Journée Scientifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Webinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03369534v1</w:t>
+                <w:t xml:space="preserve">hal-02967402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies d'orientation de consortia microbiens pour la production de CH 4 ou de biomolécules à partir de CO2</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stratégies d’orientation de la valorisation du biogaz vers la production de méthane ou d’acides organiques en culture mixte anaérobie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Laguillaumie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Rafrafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Beatriz Gonzalez</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evrard Mengelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire</w:t>
+              <w:t xml:space="preserve">Journées Recherche Innovation Biogaz et Méthanisation 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02967402v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies d’orientation de la valorisation du biogaz vers la production de méthane ou d’acides organiques en culture mixte anaérobie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">METHANE OR ORGANIC ACIDS PRODUCTION? IDENTIFICATION OF KEY PARAMETERS FOR DRIVEN BIOLOGICAL METHANATION PROCESSES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Rafrafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Laguillaumie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evrard Mengelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Recherche Innovation Biogaz et Méthanisation 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Toulouse, France</w:t>
+              <w:t xml:space="preserve">WasteEng2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Guelph, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02967413v1</w:t>
+                <w:t xml:space="preserve">hal-04872939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La méthanation biologique : Nouvelle brique technologique dans des filières de production de gaz renouvelable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9417,288 +9441,288 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Escudié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Rafrafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum 3BCAR Bioenergie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorization of solid wastes into energy and biobased products : taming microbial consortia to desired products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sperandio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02483853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AN IMPROVED HYDRODYNAMIC MODEL FOR PERCOLATION AND DRAINAGE DYNAMICS IN LEACH BED REACTORS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Digan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Horgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Debenest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9717,73 +9741,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sardinia Symposium 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Santa Maria di Pula, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02967417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acidogenic fermentation of household solid waste: bacterial enrichment at controlled pH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Digan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9792,248 +9816,248 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Conference on Engineering for Waste and Biomass Valorisation (WasteEng2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Czech Society of Chemical Engineering (CSCHI). CZE., Jul 2018, Prague, Czech Republic. pp.976</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power to Gas - Biological methanation key technology for energy transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Rafrafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sperandio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WORSHOP TRANSENER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02483847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process coupling fermentation and extraction for the valorization of urban residues into organic chemical building blocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10042,504 +10066,504 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Digan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Sino-French International Workshop on Contaminated Soil Remediation: Innovations for the Circular Economy by Recycling Secondary Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Guangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02483836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorization of organic wastes (and sludge) into valuable products :Development of coupled bioprocesses involving mixed cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Sino-French International Workshop on Contaminated Soil Remediation: Innovations for the Circular Economy by Recycling Secondary Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Guangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological methanation of H2 and CO2: long-term lab pilot experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Rafrafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Delagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sperandio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Sino-French International Workshop on Contaminated Soil Remediation: Innovations for the Circular Economy by Recycling Secondary Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Guangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02483835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process coupling fermentation and extraction for the valorization of urban residues into organic chemical building blocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Digan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Roux De-Balmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Congrès de la société française de génie des procédés (SFGP 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioreactors development for gaseous substrate conversion: keys of methanation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sperandio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Rafrafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10558,1207 +10582,1207 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Federation of Biotechnology - Bioreactors Symposium 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le carbone et les éléments minéraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Recyclage en Agriculture : Recyclage des produits organiques en agriculture : comment mettre en synergie les recherches portant sur les différentes étapes, de la production jusqu’au retour au sol ? Journée d’animation scientifique organisée par les départements EA, CEPIA, MICA et PHASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydraulic and chemical characterization of household wastes leach bed reactor for VFA production</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">HYdrogen and CArbon dioxyd conversion by BIOlogical MEthanation Conversion de l’hydrogène et du dioxyde de carbone par méthanation biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Berger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Symposium on Energy from Biomass and Waste</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Venise, Italy</w:t>
+              <w:t xml:space="preserve">Rencontres Régionale Hydrogène (Région Occitanie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605676v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HYdrogen and CArbon dioxyd conversion by BIOlogical Methanation Conversion de l’hydrogène et du dioxide de carbone par méthanation biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Carayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale DERBI et Journées Nationales sur l'Énergie Solaire 2016, Pôle de compétitivité DERBI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HYdrogen and CArbon dioxyd conversion by BIOlogical MEthanation Conversion de l’hydrogène et du dioxyde de carbone par méthanation biologique</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hydraulic and chemical characterization of household wastes leach bed reactor for VFA production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Digan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Horgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Debenest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Régionale Hydrogène (Région Occitanie)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">6. International Symposium on Energy from Biomass and Waste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605608v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic approach for developing lignocellulose valorization bioprocess using insect microbiome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maider Abadie</w:t>
+                <w:t xml:space="preserve">Synthons production from lignocellulosic biomass by microbial consortia: assessing the impact of innovative reactive-extrusion pre-treatment and high-solid load processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Escudié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monlau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. World Congress on Anaerobic Digestion (AD14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Water Association (IWA). INT., Nov 2015, Viña del Mar, Chile</w:t>
+              <w:t xml:space="preserve">Biorefinery for Food, Fuels and Materials, BFFM2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743649v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthons production from lignocellulosic biomass by microbial consortia: assessing the impact of innovative reactive-extrusion pre-treatment and high-solid load processes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florian Monlau</w:t>
+                <w:t xml:space="preserve">Biomimetic approach for developing lignocellulose valorization bioprocess using insect microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Chatellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Lazuka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Auer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maider Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biorefinery for Food, Fuels and Materials, BFFM2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">14. World Congress on Anaerobic Digestion (AD14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Water Association (IWA). INT., Nov 2015, Viña del Mar, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605427v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du pré-traitement par le procédé d'extrusion réactive sur la diversité fonctionnelle d'un consortia microbien responsable de la transformation de la lignocellulose à haute teneur en solides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Flajollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Escudié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Colloque de Génomique Environnementale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taming lignocellulosic degradation activity of consortia from phytophagous insects guts in batch reactors: microbial diversity and enzymatic activities kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Gales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maider Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Lazuka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Auer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Anaerobic Digestion. AD Technology and Microbial Ecology for Sustainable Development (ADTech2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Laboratoire de Biotechnologie de l'Environnement (0050)., Feb 2015, Chiang Mai, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01163003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of mass transfer in dry anaerobic digestion systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Abbassi-Guendouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doris Brockmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. World Congress on Anaerobic Digestion (AD14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Water Association (IWA). INT., Nov 2015, Viña del Mar, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de nouvelles variétés de biomasse ligno-cellulosique adaptées aux filières de valorisation : potentiel méthanogène de différentes variétés de sorgho et miscanthus et prétraitements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Brancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Sambusiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Recherche Industrie Biogaz-Méthanisation (JRI2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA). Rennes, FRA., Feb 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01163001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring enzymatic behaviour in xylo- and phytophagous insects consortia. What could be learned from Nature ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11767,2004 +11791,2004 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Chatellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Gales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Lazuka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Auer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36. Symposium on Biotechnology for Fuels and Chemicals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Office of Energy Efficiency &amp; Renewable Energy (EERE). Washington, USA., Apr 2014, Clearwater Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01150808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced fermentative hydrogen production from wheat straw by enzyme mixture addition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Quemeneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fourage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale DERBI 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pôle de compétitivité DERBI. Perpignan, FRA., Jul 2014, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaerobic digestion of macroalgae:&amp;lt;em&amp;gt; Palmaria palmata&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Saccharina latissima&amp;lt;/em&amp;gt;</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Torrijos</w:t>
+                <w:t xml:space="preserve">Rôle du transfert de matière dans la limitation de la digestion anaérobie par voie sèche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Abbassi-Guendouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doris Brockmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. World Congress on Anaerobic Digestion: Recovering (bio) Resources for the World. AD13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Water Association (IWA). IWA Anaerobic Digestion Specialist Group, INT., Jun 2013, Santiago de Compostela, Spain. 171 p</w:t>
+              <w:t xml:space="preserve">14. Congrès SFGP 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748251v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle du transfert de matière dans la limitation de la digestion anaérobie par voie sèche</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Doris Brockmann</w:t>
+                <w:t xml:space="preserve">Structuration spatiale des communautés microbiennes au cours de la dégradation et de la conversion de la lignocellulose en biogaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Motte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud R. Escudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Congrès SFGP 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées thématiques du Réseau National Biofilm, Les Biofilms, Remue-Ménage aux Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Pau et des Pays de l'Adour (UPPA). FRA., Nov 2013, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750328v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structuration spatiale des communautés microbiennes au cours de la dégradation et de la conversion de la lignocellulose en biogaz</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Impact of high solid content, particles size and low inoculation on the solid state anaerobic digestion of wheat straw</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud R. Escudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées thématiques du Réseau National Biofilm, Les Biofilms, Remue-Ménage aux Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Pau et des Pays de l'Adour (UPPA). FRA., Nov 2013, Pau, France</w:t>
+              <w:t xml:space="preserve">13. World Congress on Anaerobic Digestion: Recovering (bio) Resources for the World. AD13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Water Association (IWA). IWA Anaerobic Digestion Specialist Group, INT., Jun 2013, Santiago de Compostela, Spain. 171 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02805556v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of high solid content, particles size and low inoculation on the solid state anaerobic digestion of wheat straw</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Impact of high solid content on mesophilic and thermophilic biohydrogen production from lignocellulosic residues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud R. Escudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. World Congress on Anaerobic Digestion: Recovering (bio) Resources for the World. AD13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Water Association (IWA). IWA Anaerobic Digestion Specialist Group, INT., Jun 2013, Santiago de Compostela, Spain. 171 p</w:t>
+              <w:t xml:space="preserve">BioH2 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745329v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02811085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of high solid content on mesophilic and thermophilic biohydrogen production from lignocellulosic residues</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quels nouveaux gisements pour la méthanisation agricole et méthodes de caractérisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bioteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Peu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioH2 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">Journées Recherche et Industrie - biogaz méthanisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Narbonne, France. pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02811085v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels nouveaux gisements pour la méthanisation agricole et méthodes de caractérisation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anaerobic digestion of macroalgae:&amp;lt;em&amp;gt; Palmaria palmata&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Saccharina latissima&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Jard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jackowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Torrijos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Recherche et Industrie - biogaz méthanisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Narbonne, France. pp.21</w:t>
+              <w:t xml:space="preserve">13. World Congress on Anaerobic Digestion: Recovering (bio) Resources for the World. AD13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Water Association (IWA). IWA Anaerobic Digestion Specialist Group, INT., Jun 2013, Santiago de Compostela, Spain. 171 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599683v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of methane from seaweeds: Plamaria palmata</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwénaëlle Jard</w:t>
+                <w:t xml:space="preserve">Isolation of lignin from wheat straw in the presence of Lewis acids and production of lignin oligomers by redox catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Motte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bruno Sialve</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Quignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WasteEng 2012 : 4. International Conference on Engineering for Waste and Biomass Valorisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMT École nationale supérieure des Mines d'Albi-Carmaux (IMT Mines Albi). FRA., Sep 2012, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">International Conference on “Advances in Catalysis for Biomass Valorization”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre for Research and Technology Hellas (CERTH). GRC., Jul 2012, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746786v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation of lignin from wheat straw in the presence of Lewis acids and production of lignin oligomers by redox catalysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Impact of water content on the hydrogen production from lignocellulosic residues by dark fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Françoise Quignard</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud R. Escudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on “Advances in Catalysis for Biomass Valorization”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre for Research and Technology Hellas (CERTH). GRC., Jul 2012, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">Venice 2012 - 4. International Symposium on Energy from Biomass and Waste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Waste Working Group (IWWG)., Nov 2012, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749960v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of water content on the hydrogen production from lignocellulosic residues by dark fermentation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Hydrogen production from wheat straw by dark fermentation : Impact of enzymatic pretreatment and enzyme addition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Quemeneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bittel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fourage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Venice 2012 - 4. International Symposium on Energy from Biomass and Waste</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Waste Working Group (IWWG)., Nov 2012, Venise, Italy</w:t>
+              <w:t xml:space="preserve">8.International Conference on Renewable Resources and Biorefineries (RRB-8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toulouse. FRA., Jun 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745519v1</w:t>
+                <w:t xml:space="preserve">hal-02747112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen production from wheat straw by dark fermentation : Impact of enzymatic pretreatment and enzyme addition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhanced fermentative hydrogen production from wheat straw by enzyme mixture addition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Quemeneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bittel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fourage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8.International Conference on Renewable Resources and Biorefineries (RRB-8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Toulouse. FRA., Jun 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">19. World Hydrogen Energy Conference - WHEC 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Canadian Hydrogen and Fuel Cell Association. CAN., Jun 2012, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747112v1</w:t>
+                <w:t xml:space="preserve">hal-02745875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced fermentative hydrogen production from wheat straw by enzyme mixture addition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Utilisation d’enzymes pour intensifier la production de biohydrogène par fermentation à partir de résidus lignocellulosiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Quéméneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Fourage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. World Hydrogen Energy Conference - WHEC 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Canadian Hydrogen and Fuel Cell Association. CAN., Jun 2012, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">Pollutec 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745875v1</w:t>
+                <w:t xml:space="preserve">hal-02811305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation d’enzymes pour intensifier la production de biohydrogène par fermentation à partir de résidus lignocellulosiques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Trably</w:t>
+                <w:t xml:space="preserve">Production of methane from seaweeds: Plamaria palmata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Jard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Marfaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sialve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pollutec 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">WasteEng 2012 : 4. International Conference on Engineering for Waste and Biomass Valorisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMT École nationale supérieure des Mines d'Albi-Carmaux (IMT Mines Albi). FRA., Sep 2012, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02811305v1</w:t>
+                <w:t xml:space="preserve">hal-02746786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt des prétraitements pour la méthanisation de la biomasse lignocellulosique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Monlau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Battimelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Bioénergie Sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of food solid wastes for predicting methane potential and degradability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidya Ashok Prabhudessai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Torrijos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srikanth Mutnuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Waste Management and Landfill Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Cagliari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogas from lignocellulosic biomass : interest of pretreatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Monlau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13779,307 +13803,307 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress Progress in Biogas II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses du biogaz de digesteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole technique Analyse des gaz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Service Formation Permanente Nationale (1143)., Sep 2011, Arles, France. 37 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of total solids on bacterial and archaeal communities in semi-dry and dry anaerobic digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Abbassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe J. P. Delgenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. International Conference on Biogas Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of chemical composition and structural features on methane potential of lignocellulosic substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Monlau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14098,608 +14122,608 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Waste Management and Landfill Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Cagliari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wheat straw milling effect on biogas production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Ghizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier X. Rouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Symposium on Biotechnology Applied to Lignocelluloses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Reims, France</w:t>
+              <w:t xml:space="preserve">12th World Congress on anaerobic digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Guadalajara, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755522v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wheat straw milling effect on biogas production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of total solid concentration on anaerobic digestion : from wet to dry technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Abbassi-Guendouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe J. P. Delgenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th World Congress on anaerobic digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Guadalajara, Mexico</w:t>
+              <w:t xml:space="preserve">Venice 2010 - Third International Symposium on Energy from Biomass and Waste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758180v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of total solid concentration on anaerobic digestion : from wet to dry technology</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wheat straw milling effect on biogas production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Ghizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier X. Rouau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Venice 2010 - Third International Symposium on Energy from Biomass and Waste</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Venise, Italy</w:t>
+              <w:t xml:space="preserve">1. Symposium on Biotechnology Applied to Lignocelluloses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751137v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical oxidation of acetate by Geobacter sulfurreducens : Influence of anode materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Basséguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bergel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIXth International Symposium on Bioelectrochemistry and Bioenergetics (BES-2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04357315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring electrode materials for microbially assisted electricity production by Geobacter sulfurreducens.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Basséguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bergel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58th International Congress of the International Society of Electrochemistry (ISE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Banff, Canada. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04106642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14709,91 +14733,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers la compréhension des réactivités biologiques de consortia microbiens anaérobies dans des conditions limitées par le transfert : Applications aux procédés anaérobies de traitement et de valorisation du carbone issu de résidus solides ou gazeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie des procédés. Institut National Polytechnique de Toulouse, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04936609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14803,91 +14827,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La méthanation biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Escudié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Rafrafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Figueras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14906,267 +14930,267 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La méthanisation 4ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 978-2-7430-2673-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04969754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Support Vector Machine to Fault Detection in Biomethanation Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Acosta-Pavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.E. Robles Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cockx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Morchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Distributed Computing and Artificial Intelligence, 19th International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 583, Springer International Publishing, pp.176-186, 2023, Lecture Notes in Networks and Systems, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-20859-1_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04184420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une production de méthane à partir de dioxyde de carbone et d’électricité renouvelable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sperandio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inventer l'avenir. L'ingénierie se met au vert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9782271126382</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02483855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15176,265 +15200,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial competition control between hydrogenotrophic methanogens and homoacetogens for selective production of acetate under hydrogen and carbon dioxide in successive batches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Laguillaumie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Peyre Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Grimalt-Alemany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hariklia N. Gavala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis V. Skiadas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04046488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of ex situ biological methanation of H2/CO2 with a mixed microbial culture in a pilot scale bubble column reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laguillaumie Léa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafrafi Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moya-Leclair Elisabeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delagnes Delphine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dubos Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03642044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15444,163 +15468,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Anaerobic Digestion (ADM No. 1) Model's Extensions and Reductions with In-situ Gas Injection for Biomethane Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan C Acosta-Pavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent. Ngu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cockx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 55 (20), pp.635-640, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04011458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15610,91 +15634,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production d'acides gras volatils (AGV) à partir de pelures de pommes de terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Castiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Gonzalez Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Peyre-Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15706,51 +15730,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Toulouse; INSA; INRAE; CNRS. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04250367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15760,767 +15784,767 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIOMÉTHANATION DU SYNGAZ : Étude cinétique et mise en oeuvre à l'échelle pilote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Figueras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Palmade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Codegepra - Journée Scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03369567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HyCaBioMe ( HYdrogen and CArbon dioxide conversion by BIOlogical Methanation) - Prefiguration of a preindustrial pilot of a biological methanation plant coupled to an anaerobic digester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Conference on Renewable Energy Gas Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Pacengp, Italy. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lewis-acid catalysed organosolv lignin extraction from wheat straw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Robitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Conference catalysis for renewable sources: fuel, energy, chemicals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Catania, Italy. Russian Academy of Science, 221 p., 2015, Catalysis for renewable sources: fuel, energy, chemicals : third international conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lewis-Acid-Catalysed organolsolv lignin extraction from wheat straw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Robitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CATALYSIS FOR RENEWABLE SOURCES:   FUEL, ENERGY, CHEMICALS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Catania, Italy. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring synergism between anaerobic mesophilic and aerobic hyperthermophilic populations for an increased sludge biodegradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Perez Fabiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. World Congress on Anaerobic Digestion: Recovering (bio) Resources for the World. AD13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Santiago de Compostela, Spain. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan M. Lema, Fernando Fdez-Polanco, Marta Carballa, Jorge Rodriguez, Sonia Suarez 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 171 p., 2013, Proceedings of 13th World Congress on Anaerobic Digestion</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wheat straw milling effect on biogas production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Ghizzi Damasceno da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier X. Rouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPECTROMAD 2012. Spectroscopic Measurements in Anaerobic Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Belvaux, Luxembourg. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16530,51 +16554,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procede et dispositif pour la production de methane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Rafrafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16583,212 +16607,212 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mansour Bounouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Delagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR1903721A. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04962084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de prétraitement thermo-chimique d'une biomasse ligno-cellulosique en voie sèche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Commandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Leboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N° de brevet: EP 15305091.9. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16798,114 +16822,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalyse électro-microbienne dans les piles à combustible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie des procédés. Institut National Polytechnique (Toulouse), 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2007INPT037G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04602214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId373"/>
+      <w:footerReference w:type="default" r:id="rId375"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16973,51 +16997,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B5AC683F"/>
+    <w:nsid w:val="319B4FBD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17204,51 +17228,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-dumas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1224-6054" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124651275" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-2056-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369502v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Diego Carvajalino-Olave" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Laguillaumie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Erable" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.168494" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952699v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ngu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Rafrafi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morchain J&#233;&#244;rme" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cockx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184400v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Camilo Acosta-Pavas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos E Robles-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morchain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-15274-0.50092-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04282496v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laguillaumie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peyre-Lavigne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grimalt-Alemany" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Gavala" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.V. Skiadas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.137549" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03947368v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fletcher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Kavanagh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2022.118382" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185143v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Figueras" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benbelkacem" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buffiere" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2023.03.011" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260487v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-023-02237-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184348v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Acosta-Pavas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Robles-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.128106" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260457v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2023.128936" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324235v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Robles Rodriguez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales Munoz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836933v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Moya-Leclair" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Delagnes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dubos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2022.127180" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184413v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo A Suarez M&#233;ndez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2296054" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312971v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Buffi&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2021.125548" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03039721v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-020-01283-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967490v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paul" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessi&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Girbal-Neuhauser" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-020-01252-6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02559174v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Ditlev Morck Ottosen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudi&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jensen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenrg.2020.00030" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538675v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Digan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Horgue" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Debenest" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pommier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2019.07.027" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154333v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gales" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chatellard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maider Abadie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bonnafous" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02222" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628058v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Camarasa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chiron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayza Daboussi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.11.008" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330682v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Constant" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Barakat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Robitzer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Di Renzo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.06.019" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631943v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Motte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Watteau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud R. Escudie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.04.130" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHZSKZLX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167880v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ghizzi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2015.03.043" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093037v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Basset" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2014.12.009" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631499v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Sambusiti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2015.02.042" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639570v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaufils" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2013.11.038" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640079v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trably" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2014.05.078" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190161v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2014.09.015" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652212v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delgen&#232;s" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.06.057" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQPVWVF0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648948v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Monlau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10643389.2011.604258" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650996v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Hamelin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1754-6834-6-164" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647202v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Jard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marfaing" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.06.114" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TRVD01X0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04652469v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Torrijos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Savoie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis V&#233;die" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/kdr8-hc56" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652692v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sialve" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2013.08.011" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651563v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Abbassi-Guendouz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.01.121" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01809613v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bittel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fourage" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.04.083" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQFBWBZ5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647596v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Abbassi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Brockmann" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.01.174" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646138v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jackowiak" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.08.010" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DG5HCHTC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667877v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Battimelli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien J. Batstone" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe J. P. Delgenes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.06.129" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DH9XQC7S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658537v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcis M Du&#355;eanu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M Ghangrekar" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Scott" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927010903161281" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665873v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Bass&#233;guy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bergel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2007.10.018" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X87NQP0J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475980v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Mollica" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien F&#233;ron" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Etcheverry" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2008.04.054" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7NB4PJDM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658074v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2008.02.056" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HV2XGNF7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475979v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666726v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2007.10.066" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663775v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Coufort-Saudejaud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouyer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lin&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2007.01.009" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24QBDT0X-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664356v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mollica" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. F&#233;ron" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Etcheverry" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2007.06.069" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467123v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960055v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Carrier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Peyre-Lavigne" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sperandio" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873138v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Bounouba" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873064v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962915v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pa&#239;ss&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Castiello" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morgado Ferreira" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962893v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Gonzalez Vazquez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ander Castro Fernandez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934813v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978178v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977706v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872987v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Grimalt-Alemany" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I V Skiadas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H N Gavala" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166630v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977457v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Acosta-Pavas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cockx" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04977498v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C Acosta-Pavas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent. Ngu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873008v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laguillaumie L&#233;a" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis V Skiadas" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Grimalt-Alemany" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962888v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Castiello" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouch Q." TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872957v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977506v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962913v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castiello" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Pouch" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872900v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369505v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934777v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evrard Mengelle" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Pag&#232;s" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960390v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mengelle" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872939v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Contreras" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lefebvre" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369534v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967402v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Gonzalez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967413v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789330v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483853v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessiere" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sperandio" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967417v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Debenest" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154338v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Pages" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483847v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483836v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790894v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483835v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605607v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roux De-Balmann" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605442v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791435v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605676v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605678v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Carayon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605608v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Berger" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743649v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Lazuka" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605427v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605423v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Flajollet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163003v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739745v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163001v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Brancourt" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150808v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795926v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Quemeneur" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748251v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750328v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805556v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745329v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811085v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599683v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bioteau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Peu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746786v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marfaing" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sialve" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749960v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Quignard" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745519v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747112v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745875v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811305v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744470v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745020v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidya Ashok Prabhudessai" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikanth Mutnuri" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749537v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190341v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746311v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744655v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755522v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Rouau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758180v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751137v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357315v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106642v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04936609v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969754v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184420v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morchain" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20859-1_18" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483855v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04046488v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Peyre Lavigne" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hariklia N. Gavala" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis V. Skiadas" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03642044v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafrafi Yan" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moya-Leclair Elisabeth" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delagnes Delphine" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubos Simon" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011458v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.167" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250367v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369567v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Palmade" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605679v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Couturier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M&#233;tivier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837432v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837414v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268041v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Perez Fabiel" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ad13.org/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804041v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ghizzi Damasceno da Silva" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962084v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795955v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Commandre" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leboeuf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/tel-04602214v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007INPT037G" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-dumas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1224-6054" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124651275" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-2056-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369502v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Diego Carvajalino-Olave" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Laguillaumie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Erable" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.168494" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952699v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ngu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Rafrafi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morchain J&#233;&#244;rme" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cockx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03947368v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fletcher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Kavanagh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2022.118382" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185143v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Figueras" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benbelkacem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buffiere" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2023.03.011" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260487v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-023-02237-x" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184348v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Acosta-Pavas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Robles-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morchain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.128106" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260457v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2023.128936" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324235v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Robles Rodriguez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales Munoz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184400v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Camilo Acosta-Pavas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos E Robles-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-15274-0.50092-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04282496v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laguillaumie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peyre-Lavigne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grimalt-Alemany" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Gavala" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.V. Skiadas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.137549" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836933v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Moya-Leclair" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Delagnes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dubos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2022.127180" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184413v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo A Suarez M&#233;ndez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2296054" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312971v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Buffi&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2021.125548" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03039721v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-020-01283-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967490v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paul" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessi&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Girbal-Neuhauser" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-020-01252-6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02559174v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Ditlev Morck Ottosen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudi&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jensen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenrg.2020.00030" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538675v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Digan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Horgue" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Debenest" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pommier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2019.07.027" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154333v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gales" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chatellard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maider Abadie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bonnafous" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02222" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628058v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Camarasa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chiron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayza Daboussi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.11.008" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4932GZ4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330682v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Constant" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Barakat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Robitzer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Di Renzo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.06.019" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167880v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ghizzi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2015.03.043" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093037v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Basset" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2014.12.009" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631499v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Motte" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Sambusiti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2015.02.042" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z1K8QN5W-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631943v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Watteau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud R. Escudie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.04.130" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHZSKZLX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639570v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaufils" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2013.11.038" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640079v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trably" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2014.05.078" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190161v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2014.09.015" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650996v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Hamelin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1754-6834-6-164" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647202v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Jard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marfaing" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delgen&#232;s" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.06.114" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TRVD01X0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04652469v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Torrijos" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Savoie" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis V&#233;die" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/kdr8-hc56" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652692v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sialve" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2013.08.011" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651563v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Abbassi-Guendouz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.01.121" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652212v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.06.057" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQPVWVF0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648948v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Monlau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10643389.2011.604258" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01809613v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bittel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fourage" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.04.083" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQFBWBZ5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647596v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Abbassi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Brockmann" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.01.174" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646138v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jackowiak" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.08.010" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DG5HCHTC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658537v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcis M Du&#355;eanu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M Ghangrekar" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Scott" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927010903161281" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667877v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Battimelli" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien J. Batstone" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe J. P. Delgenes" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.06.129" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DH9XQC7S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658074v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Bass&#233;guy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bergel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2008.02.056" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HV2XGNF7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475979v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666726v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2007.10.066" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663775v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Coufort-Saudejaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouyer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lin&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2007.01.009" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24QBDT0X-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665873v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2007.10.018" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X87NQP0J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475980v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Mollica" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien F&#233;ron" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Etcheverry" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2008.04.054" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7NB4PJDM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467123v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664356v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mollica" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. F&#233;ron" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Etcheverry" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2007.06.069" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960055v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Carrier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Peyre-Lavigne" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sperandio" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873138v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Bounouba" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873064v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962915v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pa&#239;ss&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Castiello" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morgado Ferreira" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962893v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Gonzalez Vazquez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ander Castro Fernandez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934813v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978178v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977706v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166630v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872987v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Grimalt-Alemany" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I V Skiadas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H N Gavala" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977457v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Acosta-Pavas" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cockx" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962888v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Castiello" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouch Q." TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873008v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laguillaumie L&#233;a" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis V Skiadas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Grimalt-Alemany" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04977498v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C Acosta-Pavas" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent. Ngu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872957v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977506v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872900v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369505v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934777v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evrard Mengelle" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Pag&#232;s" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960390v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mengelle" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962913v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castiello" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Pouch" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369534v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967402v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Gonzalez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967413v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872939v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Contreras" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lefebvre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789330v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483853v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessiere" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sperandio" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967417v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Debenest" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154338v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Pages" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483847v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483836v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790894v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483835v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605607v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roux De-Balmann" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605442v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791435v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605608v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Berger" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605678v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Carayon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605676v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605427v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743649v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Lazuka" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605423v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Flajollet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163003v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739745v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163001v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Brancourt" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150808v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795926v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Quemeneur" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750328v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805556v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745329v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811085v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599683v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bioteau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Peu" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748251v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749960v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Quignard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745519v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747112v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745875v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811305v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746786v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marfaing" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sialve" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744470v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745020v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidya Ashok Prabhudessai" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikanth Mutnuri" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749537v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190341v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746311v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744655v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758180v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Rouau" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751137v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755522v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357315v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106642v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04936609v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969754v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184420v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morchain" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20859-1_18" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483855v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04046488v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Peyre Lavigne" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hariklia N. Gavala" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis V. Skiadas" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03642044v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafrafi Yan" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moya-Leclair Elisabeth" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delagnes Delphine" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubos Simon" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011458v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.167" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250367v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369567v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Palmade" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605679v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Couturier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M&#233;tivier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837432v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837414v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268041v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Perez Fabiel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ad13.org/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804041v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ghizzi Damasceno da Silva" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962084v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795955v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Commandre" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leboeuf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/tel-04602214v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007INPT037G" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>