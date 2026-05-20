--- v1 (2026-04-29)
+++ v2 (2026-05-20)
@@ -446,1039 +446,1039 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04952699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H2 mass transfer – A key factor for efficient biological methanation: Comparison between pilot-scale experimental data, 1D and CFD models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Switching Multi-Objective Dynamic Optimization (MODO) for the Production of Value-Added Products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Fletcher</w:t>
+                <w:t xml:space="preserve">Juan Camilo Acosta-Pavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Kavanagh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yan Rafrafi</w:t>
+                <w:t xml:space="preserve">Carlos E Robles-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Morchain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Camilo Corrales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2022.118382⟩</w:t>
+              <w:t xml:space="preserve">Computer Aided Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Computer Aided Chemical Engineering, 52, pp.583-588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-443-15274-0.50092-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03947368v1</w:t>
+                <w:t xml:space="preserve">hal-04184400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syngas biomethanation: In a transfer limited process, is CO inhibition an issue?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Controlling the microbial competition between hydrogenotrophic methanogens and homoacetogens using mass transfer and thermodynamic constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Dumas</w:t>
+                <w:t xml:space="preserve">L. Laguillaumie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Buffiere</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Peyre-Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Grimalt-Alemany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.N. Gavala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.V. Skiadas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2023.03.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 414, pp.137549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2023.137549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04185143v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04282496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibitions from Syngas Impurities: Impact of Common Tar Components on a Consortium Adapted for Syngas Biomethanation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H2 mass transfer – A key factor for efficient biological methanation: Comparison between pilot-scale experimental data, 1D and CFD models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ngu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fletcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Kavanagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Rafrafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12649-023-02237-x⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 268, pp.118382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2022.118382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04260487v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03947368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic modeling of biological methanation for different reactor configurations: An extension of the anaerobic digestion model No. 1</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Syngas biomethanation: In a transfer limited process, is CO inhibition an issue?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Figueras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Benbelkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Buffiere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2023.128106⟩</w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 162, pp.36-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2023.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04184348v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syngas biomethanation: Study of process performances at high syngas flow rate in pressurized stirred column</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Inhibitions from Syngas Impurities: Impact of Common Tar Components on a Consortium Adapted for Syngas Biomethanation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Figueras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Buffiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2023.128936⟩</w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-023-02237-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04260457v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04260487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic Multi-Objective Dynamic Optimization (EMODO) as a Decision-Making tool in Biomethanation Process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Dynamic modeling of biological methanation for different reactor configurations: An extension of the anaerobic digestion model No. 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Acosta-Pavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Robles-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cockx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 344, pp.128106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2023.128106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04324235v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04184348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switching Multi-Objective Dynamic Optimization (MODO) for the Production of Value-Added Products</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Syngas biomethanation: Study of process performances at high syngas flow rate in pressurized stirred column</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Figueras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Benbelkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Buffiere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Aided Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-0-443-15274-0.50092-5⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 376, pp.128936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2023.128936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04184400v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04260457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling the microbial competition between hydrogenotrophic methanogens and homoacetogens using mass transfer and thermodynamic constraints</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">H.N. Gavala</w:t>
+                <w:t xml:space="preserve">Economic Multi-Objective Dynamic Optimization (EMODO) as a Decision-Making tool in Biomethanation Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Acosta-Pavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I.V. Skiadas</w:t>
+                <w:t xml:space="preserve">C.E. Robles Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Morchain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Camilo Corrales Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 105, pp.193-198</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04282496v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of ex situ biological methanation of H2/CO2 with a mixed microbial culture in a pilot scale bubble column reactor</w:t>
               </w:r>
@@ -1598,90 +1598,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Multi-objective Optimization Applied to Biomethanation Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Camilo Acosta-Pavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.E. Robles Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo A Suarez Méndez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1732,77 +1732,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomethanation of syngas by enriched mixed anaerobic consortium in pressurized agitated column</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Figueras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buffière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1875,51 +1875,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Rafrafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Laguillaumie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Figueras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2742,204 +2742,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01330682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of grinding processes on anaerobic digestion of wheat straw</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic observation of the biodegradation of lignocellulosic tissue under solid-state anaerobic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela Ghizzi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+                <w:t xml:space="preserve">Jean-Charles Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Carrère</w:t>
+                <w:t xml:space="preserve">Françoise Watteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Renaud R. Escudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2015.03.043⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 191, pp.322-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2015.04.130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01167880v1</w:t>
+                <w:t xml:space="preserve">hal-02631943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactive Organosolv Lignin Extraction from Wheat Straw: Influence of Lewis Acid Catalysts on Structural and Chemical Properties of Lignins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2961,701 +2973,689 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Robitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Crops and Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 65, pp.180-189. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.indcrop.2014.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01093037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of dry dark fermentation and mechanical pretreatment for lignocellulosic deconstruction: An innovative strategy for biofuels and volatile fatty acids recovery</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of grinding processes on anaerobic digestion of wheat straw</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Ghizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 74, pp.450-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2015.03.043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2015.02.042⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02631499v1</w:t>
+                <w:t xml:space="preserve">hal-01167880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic observation of the biodegradation of lignocellulosic tissue under solid-state anaerobic conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Combination of dry dark fermentation and mechanical pretreatment for lignocellulosic deconstruction: An innovative strategy for biofuels and volatile fatty acids recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bernet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cécilia Sambusiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 191, pp.322-326. </w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 147, pp.67-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2015.04.130⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2015.02.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631943v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological structures of wheat straw strongly impacts its anaerobic digestion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Total solid content drives hydrogen production through microbial selection during thermophilic fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud R. Escudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Bonnafous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2013.11.038⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 166, pp.610-615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2014.05.078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02639570v1</w:t>
+                <w:t xml:space="preserve">hal-02640079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total solid content drives hydrogen production through microbial selection during thermophilic fermentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Morphological structures of wheat straw strongly impacts its anaerobic digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Trably</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud R. Escudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Bonnafous</w:t>
+                <w:t xml:space="preserve">Nicolas Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 166, pp.610-615. </w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52, pp.695-701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2014.05.078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2013.11.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640079v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substrate milling pretreatment as a key parameter for Solid-State Anaerobic Digestion optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Escudié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 173, pp.185-92. </w:t>
@@ -3687,993 +3687,993 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total solids content: a key parameter of metabolic pathways in dry anaerobic digestion.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Dynamic effect of total solid content, low substrate/inoculum ratio and particle size on solid-state anaerobic digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud R. Escudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 6 (1), 164 - 9 p. </w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 144, pp.141 - 148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1754-6834-6-164⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2013.06.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02650996v1</w:t>
+                <w:t xml:space="preserve">hal-02652212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French Brittany macroalgae screening: Composition and methane potential for potential alternative sources of energy and products</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lignocellulosic Materials Into Biohydrogen and Biomethane: Impact of Structural Features and Pretreatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Marfaing</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Florian Monlau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2013.06.114⟩</w:t>
+              <w:t xml:space="preserve">Critical Reviews in Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 43 (3), pp.260 - 322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10643389.2011.604258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">hal-02647202v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maîtrise de la méthanisation des fumiers équins et valorisation du digestat en substrat de culture des champignons</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Régis Védie</w:t>
+                <w:t xml:space="preserve">Total solids content: a key parameter of metabolic pathways in dry anaerobic digestion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Motte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud R. Escudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/kdr8-hc56⟩</w:t>
+              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (1), 164 - 9 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1754-6834-6-164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04652469v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of thermochemical pretreatment on the solubilization and anaerobic biodegradability of the red macroalga Palmaria palmata</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwénaëlle Jard</w:t>
+                <w:t xml:space="preserve">Maîtrise de la méthanisation des fumiers équins et valorisation du digestat en substrat de culture des champignons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Torrijos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">B. Sialve</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Védie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bej.2013.08.011⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30, pp.313-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/kdr8-hc56⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02652692v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial community signature of high-solid content methanogenic ecosystems.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Trably</w:t>
+                <w:t xml:space="preserve">French Brittany macroalgae screening: Composition and methane potential for potential alternative sources of energy and products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Jard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marfaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 133, pp.256-262. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 144, pp.492 - 498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2013.06.114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2013.01.121⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02651563v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic effect of total solid content, low substrate/inoculum ratio and particle size on solid-state anaerobic digestion</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Effect of thermochemical pretreatment on the solubilization and anaerobic biodegradability of the red macroalga Palmaria palmata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Jard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marfaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sialve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2013.06.057⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 79, pp.253 - 258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bej.2013.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02652212v1</w:t>
+                <w:t xml:space="preserve">hal-02652692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lignocellulosic Materials Into Biohydrogen and Biomethane: Impact of Structural Features and Pretreatment</w:t>
+                <w:t xml:space="preserve">Microbial community signature of high-solid content methanogenic ecosystems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Monlau</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Amel Abbassi-Guendouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 43 (3), pp.260 - 322. </w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 133, pp.256-262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10643389.2011.604258⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2013.01.121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02648948v1</w:t>
+                <w:t xml:space="preserve">hal-02651563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of enzyme addition on fermentative hydrogen production from wheat straw</w:t>
               </w:r>
@@ -4685,51 +4685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Quéméneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4831,77 +4831,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Abbassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doris Brockmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 111, pp.55 - 61. </w:t>
@@ -4939,103 +4939,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Batch and semi-continuous anaerobic digestion of Palmaria palmata: Comparison with Saccharina latissima and inhibition studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Jard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jackowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Torrijos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 209, pp.513 - 519. </w:t>
@@ -5079,331 +5079,331 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of electro-active biofilms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Erable</w:t>
+                <w:t xml:space="preserve">Pretreatment methods to improve sludge anaerobic degradability: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narcis M Duţeanu</w:t>
+                <w:t xml:space="preserve">Audrey Battimelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M M Ghangrekar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Dumas</w:t>
+                <w:t xml:space="preserve">Damien J. Batstone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keith Scott</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean Philippe J. P. Delgenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofouling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 26 (1), pp.57-71. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 183 (1-3), pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08927010903161281⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2010.06.129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02658537v1</w:t>
+                <w:t xml:space="preserve">hal-02667877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pretreatment methods to improve sludge anaerobic degradability: a review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Carrère</w:t>
+                <w:t xml:space="preserve">Application of electro-active biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Erable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narcis M Duţeanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M M Ghangrekar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith Scott</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2010.06.129⟩</w:t>
+              <w:t xml:space="preserve">Biofouling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26 (1), pp.57-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08927010903161281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">hal-02667877v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical activity of Geobacter sulfurreducens biofilms on stainless steel anodes</w:t>
+                <w:t xml:space="preserve">Microbial electrocatalysis with Geobacter sulfurreducens biofilm on stainless steel cathodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Basséguy</w:t>
@@ -5412,230 +5412,260 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bergel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 53 (16), pp.5235-5241. </w:t>
+              <w:t xml:space="preserve">, 2008, 53 (5), pp.2494-2500. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2008.02.056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2007.10.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02658074v1</w:t>
+                <w:t xml:space="preserve">hal-02665873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical activity of Geobacter sulfurreducens biofilms on stainless steel anodes</w:t>
+                <w:t xml:space="preserve">Checking graphite and stainless anodes with an experimental model of marine microbial fuel cell.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso Mollica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Féron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Basséguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Etcheverry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2008.02.056⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 99 (18), pp.8887-8894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2008.04.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00475979v1</w:t>
+                <w:t xml:space="preserve">hal-00475980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DSA to grow electrochemically active biofilms of Geobacter sulfurreducens</w:t>
+                <w:t xml:space="preserve">Electrochemical activity of Geobacter sulfurreducens biofilms on stainless steel anodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Basséguy</w:t>
@@ -5644,231 +5674,230 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bergel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 53 (7), pp.3200-3209. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2007.10.066⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 53 (16), pp.5235-5241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2008.02.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666726v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of floc size distributions in a mixing tank</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrochemical activity of Geobacter sulfurreducens biofilms on stainless steel anodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Liné</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Basséguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bergel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 47 (3), pp.287-294. </w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (16), pp.5235-5241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cep.2007.01.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2008.02.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663775v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00475979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial electrocatalysis with Geobacter sulfurreducens biofilm on stainless steel cathodes</w:t>
+                <w:t xml:space="preserve">DSA to grow electrochemically active biofilms of Geobacter sulfurreducens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Basséguy</w:t>
@@ -5877,474 +5906,445 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bergel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 53 (5), pp.2494-2500. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 53 (7), pp.3200-3209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2007.10.066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2007.10.018⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02665873v1</w:t>
+                <w:t xml:space="preserve">hal-02666726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Checking graphite and stainless anodes with an experimental model of marine microbial fuel cell.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of floc size distributions in a mixing tank</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Coufort-Saudejaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Féron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Régine Basséguy</w:t>
+                <w:t xml:space="preserve">Denis Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Etcheverry</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Liné</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 99 (18), pp.8887-8894. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (3), pp.287-294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2008.04.054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cep.2007.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00475980v1</w:t>
+                <w:t xml:space="preserve">hal-02663775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DSA to grow electrochemically active biofilms of Geobacter sulfurreducens</w:t>
+                <w:t xml:space="preserve">Marine microbial fuel cell: Use of stainless steel electrodes as anode and cathode materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mollica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Féron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Basséguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Etcheverry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, Vol. 53 N° 7., 3200-3209 available on : http://oatao.univ-toulouse.fr/22/1/basseguy_22.pdf. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2007.10.066⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 53 (2), pp.468-473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2007.06.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00467123v1</w:t>
+                <w:t xml:space="preserve">hal-02664356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine microbial fuel cell: Use of stainless steel electrodes as anode and cathode materials</w:t>
+                <w:t xml:space="preserve">DSA to grow electrochemically active biofilms of Geobacter sulfurreducens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Basséguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bergel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 53 (2), pp.468-473. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, Vol. 53 N° 7., 3200-3209 available on : http://oatao.univ-toulouse.fr/22/1/basseguy_22.pdf. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2007.10.066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2007.06.069⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02664356v1</w:t>
+                <w:t xml:space="preserve">hal-00467123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (70)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7078,90 +7078,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Switching Multi-Objective Dynamic Optimization (MODO) for the Production of Value-Added Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Camilo Acosta-Pavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos E Robles-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Camilo Corrales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7203,90 +7203,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Switching Multi-Objective Dynamic Optimization (MODO) for the Production of Value-Added Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Camilo Acosta-Pavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos E Robles-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Camilo Corrales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7328,64 +7328,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biométhanation : valorisation du syngaz issu de la pyrogazéification de déchets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Figueras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7574,90 +7574,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Support Vector Machine to Fault Detection in Biomethanation Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Acosta-Pavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.E. Robles Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.E. Robles Rodriguez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cockx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Distributed Computing and Artificial Intelligence (DCAI 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, L'Aquila, Italy</w:t>
@@ -7680,152 +7680,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04977457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of a copolymer of P(3HB-co-3HV) with a mixed microbial culture from fermented organic wastes.</w:t>
+                <w:t xml:space="preserve">Towards Anaerobic Digestion (ADM No. 1) Model's Extensions and Reductions with In-situ Gas Injection for Biomethane Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Castiello</w:t>
+                <w:t xml:space="preserve">Juan C Acosta-Pavas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Morchain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pouch Q.</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Claire Dumas</w:t>
+                <w:t xml:space="preserve">Vincent. Ngu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cockx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WasteEng22 - 9th International Conference on Engineering for Waste and Biomass Valorization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">10th Vienna International Conference on Mathematical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04962888v1</w:t>
+                <w:t xml:space="preserve">hal-04977498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production de molécules plateformes par réduction microbienne du CO 2</w:t>
               </w:r>
@@ -7930,152 +7930,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04873008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Anaerobic Digestion (ADM No. 1) Model's Extensions and Reductions with In-situ Gas Injection for Biomethane Production</w:t>
+                <w:t xml:space="preserve">Production of a copolymer of P(3HB-co-3HV) with a mixed microbial culture from fermented organic wastes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan C Acosta-Pavas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Morchain</w:t>
+                <w:t xml:space="preserve">Matteo Castiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouch Q.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mansour Bounouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Cockx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Vienna International Conference on Mathematical Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">WasteEng22 - 9th International Conference on Engineering for Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04977498v1</w:t>
+                <w:t xml:space="preserve">hal-04962888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrichissement d'une culture microbienne mixte pour la valorisation du biogaz (H2/CO2) en acétate</w:t>
               </w:r>
@@ -8186,90 +8186,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Multi-objective Optimization Applied to Biomethanation Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Camilo Acosta-Pavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.E. Robles Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo A Suarez Méndez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8305,1368 +8305,1368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04977506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection and enrichment of chemolithotrophic microbial mixed cultures (MMC) in a H2/CO2 fermentation CSTR process for value-added chemicals synthesis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yan Rafrafi</w:t>
+                <w:t xml:space="preserve">P(HB-co-HV) production under carbon and phosphorus-limited conditions in non-axenic two-stage continuous culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Castiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Pouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mansour Bounouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Moya-Leclair</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IWA Resource Recovery Conference 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Online, Turkey</w:t>
+              <w:t xml:space="preserve">7th Mixed Microbial Culture PHA, Properties and Applications Workshop. Presented at the 7th Mixed Microbial Culture PHA, properties and applications Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04872900v1</w:t>
+                <w:t xml:space="preserve">hal-04962913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syngas-biomethanation in pressurized column: gradual increase in syngas flow rate leads to high methane productivity</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Selection and enrichment of chemolithotrophic microbial mixed cultures (MMC) in a H2/CO2 fermentation CSTR process for value-added chemicals synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laguillaumie Léa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Rafrafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mansour Bounouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Moya-Leclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISGA 7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Nancy, France</w:t>
+              <w:t xml:space="preserve">4th IWA Resource Recovery Conference 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Online, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03369505v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04872900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INFLUENCE OF EXOGENOUS INOCULATION ON ACIDOGENIC FERMENTATION OF THE SOLID WASTE IN VARIOUS PH CONDITIONS</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Syngas-biomethanation in pressurized column: gradual increase in syngas flow rate leads to high methane productivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Figueras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Benbelkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Buffière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SARDINIA SYMPOSIUM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Cagliari - Sardaigne, Italy</w:t>
+              <w:t xml:space="preserve">ISGA 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04934777v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03369505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ORIENTATION OF BIOGAS RECOVERY TOWARDS THE PRODUCTION OF METHANE OR ORGANIC ACIDS IN ANAEROBIC MIXED CULTURE</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Etienne Paul</w:t>
+                <w:t xml:space="preserve">INFLUENCE OF EXOGENOUS INOCULATION ON ACIDOGENIC FERMENTATION OF THE SOLID WASTE IN VARIOUS PH CONDITIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Digan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Mengelle</w:t>
+                <w:t xml:space="preserve">Evrard Mengelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mansour Bounouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SARDINIA 2021 International Symposium on Waste Management and Sustainable Landfill</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Cagliari (Sardaigne), Italy</w:t>
+              <w:t xml:space="preserve">SARDINIA SYMPOSIUM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Cagliari - Sardaigne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04960390v1</w:t>
+                <w:t xml:space="preserve">hal-04934777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P(HB-co-HV) production under carbon and phosphorus-limited conditions in non-axenic two-stage continuous culture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Castiello</w:t>
+                <w:t xml:space="preserve">ORIENTATION OF BIOGAS RECOVERY TOWARDS THE PRODUCTION OF METHANE OR ORGANIC ACIDS IN ANAEROBIC MIXED CULTURE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Laguillaumie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Rafrafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Pouch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mansour Bounouba</w:t>
+                <w:t xml:space="preserve">E. Mengelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dubos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Mixed Microbial Culture PHA, Properties and Applications Workshop. Presented at the 7th Mixed Microbial Culture PHA, properties and applications Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">SARDINIA 2021 International Symposium on Waste Management and Sustainable Landfill</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Cagliari (Sardaigne), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04962913v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04960390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biométhanation du syngas - Mise en œuvre à l'échelle pilote</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">METHANE OR ORGANIC ACIDS PRODUCTION? IDENTIFICATION OF KEY PARAMETERS FOR DRIVEN BIOLOGICAL METHANATION PROCESSES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Rafrafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Laguillaumie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evrard Mengelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Codegepra - Journée Scientifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">WasteEng2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Guelph, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03369534v1</w:t>
+                <w:t xml:space="preserve">hal-04872939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies d'orientation de consortia microbiens pour la production de CH 4 ou de biomolécules à partir de CO2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biométhanation du syngas - Mise en œuvre à l'échelle pilote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Figueras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Benbelkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Buffière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Codegepra - Journée Scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02967402v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03369534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies d’orientation de la valorisation du biogaz vers la production de méthane ou d’acides organiques en culture mixte anaérobie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stratégies d'orientation de consortia microbiens pour la production de CH 4 ou de biomolécules à partir de CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Laguillaumie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Rafrafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Simon Dubos</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Recherche Innovation Biogaz et Méthanisation 2020</w:t>
+              <w:t xml:space="preserve">Webinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02967413v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">METHANE OR ORGANIC ACIDS PRODUCTION? IDENTIFICATION OF KEY PARAMETERS FOR DRIVEN BIOLOGICAL METHANATION PROCESSES</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stratégies d’orientation de la valorisation du biogaz vers la production de méthane ou d’acides organiques en culture mixte anaérobie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Laguillaumie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Rafrafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evrard Mengelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WasteEng2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Guelph, Canada</w:t>
+              <w:t xml:space="preserve">Journées Recherche Innovation Biogaz et Méthanisation 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04872939v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méthanation biologique : Nouvelle brique technologique dans des filières de production de gaz renouvelable</w:t>
+                <w:t xml:space="preserve">Valorization of solid wastes into energy and biobased products : taming microbial consortia to desired products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Eric Trably</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Bessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Sperandio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum 3BCAR Bioenergie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">International Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02789330v1</w:t>
+                <w:t xml:space="preserve">hal-02483853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorization of solid wastes into energy and biobased products : taming microbial consortia to desired products</w:t>
+                <w:t xml:space="preserve">La méthanation biologique : Nouvelle brique technologique dans des filières de production de gaz renouvelable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Pommier</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Escudié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Rafrafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">Forum 3BCAR Bioenergie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02483853v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AN IMPROVED HYDRODYNAMIC MODEL FOR PERCOLATION AND DRAINAGE DYNAMICS IN LEACH BED REACTORS</w:t>
               </w:r>
@@ -9829,51 +9829,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Conference on Engineering for Waste and Biomass Valorisation (WasteEng2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Czech Society of Chemical Engineering (CSCHI). CZE., Jul 2018, Prague, Czech Republic. pp.976</w:t>
@@ -9915,77 +9915,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power to Gas - Biological methanation key technology for energy transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Rafrafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sperandio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10161,77 +10161,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Sino-French International Workshop on Contaminated Soil Remediation: Innovations for the Circular Economy by Recycling Secondary Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Guangzhou, China</w:t>
@@ -10286,77 +10286,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Rafrafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Delagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sperandio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Sino-French International Workshop on Contaminated Soil Remediation: Innovations for the Circular Economy by Recycling Secondary Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Guangzhou, China</w:t>
@@ -10506,64 +10506,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioreactors development for gaseous substrate conversion: keys of methanation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sperandio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Rafrafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10631,51 +10631,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le carbone et les éléments minéraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10707,316 +10707,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HYdrogen and CArbon dioxyd conversion by BIOlogical MEthanation Conversion de l’hydrogène et du dioxyde de carbone par méthanation biologique</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hydraulic and chemical characterization of household wastes leach bed reactor for VFA production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Digan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Horgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Debenest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Régionale Hydrogène (Région Occitanie)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">6. International Symposium on Energy from Biomass and Waste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605608v1</w:t>
+                <w:t xml:space="preserve">hal-01605676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HYdrogen and CArbon dioxyd conversion by BIOlogical Methanation Conversion de l’hydrogène et du dioxide de carbone par méthanation biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Carayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale DERBI et Journées Nationales sur l'Énergie Solaire 2016, Pôle de compétitivité DERBI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydraulic and chemical characterization of household wastes leach bed reactor for VFA production</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">HYdrogen and CArbon dioxyd conversion by BIOlogical MEthanation Conversion de l’hydrogène et du dioxyde de carbone par méthanation biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Berger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Symposium on Energy from Biomass and Waste</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Venise, Italy</w:t>
+              <w:t xml:space="preserve">Rencontres Régionale Hydrogène (Région Occitanie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605676v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthons production from lignocellulosic biomass by microbial consortia: assessing the impact of innovative reactive-extrusion pre-treatment and high-solid load processes</w:t>
               </w:r>
@@ -11054,51 +11054,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Monlau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biorefinery for Food, Fuels and Materials, BFFM2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t>
@@ -11246,432 +11246,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du pré-traitement par le procédé d'extrusion réactive sur la diversité fonctionnelle d'un consortia microbien responsable de la transformation de la lignocellulose à haute teneur en solides</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+                <w:t xml:space="preserve">Effect of mass transfer in dry anaerobic digestion systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Abbassi-Guendouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Renaud Escudié</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doris Brockmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Colloque de Génomique Environnementale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">14. World Congress on Anaerobic Digestion (AD14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Water Association (IWA). INT., Nov 2015, Viña del Mar, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605423v1</w:t>
+                <w:t xml:space="preserve">hal-02739745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taming lignocellulosic degradation activity of consortia from phytophagous insects guts in batch reactors: microbial diversity and enzymatic activities kinetics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucas Auer</w:t>
+                <w:t xml:space="preserve">Impact du pré-traitement par le procédé d'extrusion réactive sur la diversité fonctionnelle d'un consortia microbien responsable de la transformation de la lignocellulose à haute teneur en solides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Flajollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Escudié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Anaerobic Digestion. AD Technology and Microbial Ecology for Sustainable Development (ADTech2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Laboratoire de Biotechnologie de l'Environnement (0050)., Feb 2015, Chiang Mai, Thailand</w:t>
+              <w:t xml:space="preserve">3. Colloque de Génomique Environnementale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01163003v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of mass transfer in dry anaerobic digestion systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
+                <w:t xml:space="preserve">Taming lignocellulosic degradation activity of consortia from phytophagous insects guts in batch reactors: microbial diversity and enzymatic activities kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maider Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Lazuka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Auer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. World Congress on Anaerobic Digestion (AD14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Water Association (IWA). INT., Nov 2015, Viña del Mar, Chile</w:t>
+              <w:t xml:space="preserve">International Conference on Anaerobic Digestion. AD Technology and Microbial Ecology for Sustainable Development (ADTech2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Laboratoire de Biotechnologie de l'Environnement (0050)., Feb 2015, Chiang Mai, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739745v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de nouvelles variétés de biomasse ligno-cellulosique adaptées aux filières de valorisation : potentiel méthanogène de différentes variétés de sorgho et miscanthus et prétraitements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11679,51 +11679,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Brancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Sambusiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Recherche Industrie Biogaz-Méthanisation (JRI2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA). Rennes, FRA., Feb 2015, Rennes, France</w:t>
@@ -11903,51 +11903,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Quemeneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11996,1013 +11996,1013 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle du transfert de matière dans la limitation de la digestion anaérobie par voie sèche</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+                <w:t xml:space="preserve">Anaerobic digestion of macroalgae:&amp;lt;em&amp;gt; Palmaria palmata&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Saccharina latissima&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Jard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jackowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Torrijos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Congrès SFGP 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">13. World Congress on Anaerobic Digestion: Recovering (bio) Resources for the World. AD13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Water Association (IWA). IWA Anaerobic Digestion Specialist Group, INT., Jun 2013, Santiago de Compostela, Spain. 171 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750328v1</w:t>
+                <w:t xml:space="preserve">hal-02748251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structuration spatiale des communautés microbiennes au cours de la dégradation et de la conversion de la lignocellulose en biogaz</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Impact of high solid content, particles size and low inoculation on the solid state anaerobic digestion of wheat straw</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud R. Escudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées thématiques du Réseau National Biofilm, Les Biofilms, Remue-Ménage aux Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Pau et des Pays de l'Adour (UPPA). FRA., Nov 2013, Pau, France</w:t>
+              <w:t xml:space="preserve">13. World Congress on Anaerobic Digestion: Recovering (bio) Resources for the World. AD13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Water Association (IWA). IWA Anaerobic Digestion Specialist Group, INT., Jun 2013, Santiago de Compostela, Spain. 171 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02805556v1</w:t>
+                <w:t xml:space="preserve">hal-02745329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of high solid content, particles size and low inoculation on the solid state anaerobic digestion of wheat straw</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
+                <w:t xml:space="preserve">Rôle du transfert de matière dans la limitation de la digestion anaérobie par voie sèche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Abbassi-Guendouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doris Brockmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. World Congress on Anaerobic Digestion: Recovering (bio) Resources for the World. AD13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Water Association (IWA). IWA Anaerobic Digestion Specialist Group, INT., Jun 2013, Santiago de Compostela, Spain. 171 p</w:t>
+              <w:t xml:space="preserve">14. Congrès SFGP 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745329v1</w:t>
+                <w:t xml:space="preserve">hal-02750328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of high solid content on mesophilic and thermophilic biohydrogen production from lignocellulosic residues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Structuration spatiale des communautés microbiennes au cours de la dégradation et de la conversion de la lignocellulose en biogaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud R. Escudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioH2 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">Journées thématiques du Réseau National Biofilm, Les Biofilms, Remue-Ménage aux Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Pau et des Pays de l'Adour (UPPA). FRA., Nov 2013, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02811085v1</w:t>
+                <w:t xml:space="preserve">hal-02805556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels nouveaux gisements pour la méthanisation agricole et méthodes de caractérisation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of high solid content on mesophilic and thermophilic biohydrogen production from lignocellulosic residues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Motte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud R. Escudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Recherche et Industrie - biogaz méthanisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Narbonne, France. pp.21</w:t>
+              <w:t xml:space="preserve">BioH2 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02599683v1</w:t>
+                <w:t xml:space="preserve">hal-02811085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaerobic digestion of macroalgae:&amp;lt;em&amp;gt; Palmaria palmata&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Saccharina latissima&amp;lt;/em&amp;gt;</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quels nouveaux gisements pour la méthanisation agricole et méthodes de caractérisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bioteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Peu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. World Congress on Anaerobic Digestion: Recovering (bio) Resources for the World. AD13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Water Association (IWA). IWA Anaerobic Digestion Specialist Group, INT., Jun 2013, Santiago de Compostela, Spain. 171 p</w:t>
+              <w:t xml:space="preserve">Journées Recherche et Industrie - biogaz méthanisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Narbonne, France. pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748251v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation of lignin from wheat straw in the presence of Lewis acids and production of lignin oligomers by redox catalysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+                <w:t xml:space="preserve">Production of methane from seaweeds: Plamaria palmata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Jard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Quignard</w:t>
+                <w:t xml:space="preserve">Hélène Marfaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sialve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on “Advances in Catalysis for Biomass Valorization”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre for Research and Technology Hellas (CERTH). GRC., Jul 2012, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">WasteEng 2012 : 4. International Conference on Engineering for Waste and Biomass Valorisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMT École nationale supérieure des Mines d'Albi-Carmaux (IMT Mines Albi). FRA., Sep 2012, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749960v1</w:t>
+                <w:t xml:space="preserve">hal-02746786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of water content on the hydrogen production from lignocellulosic residues by dark fermentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Isolation of lignin from wheat straw in the presence of Lewis acids and production of lignin oligomers by redox catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Quignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Venice 2012 - 4. International Symposium on Energy from Biomass and Waste</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Waste Working Group (IWWG)., Nov 2012, Venise, Italy</w:t>
+              <w:t xml:space="preserve">International Conference on “Advances in Catalysis for Biomass Valorization”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre for Research and Technology Hellas (CERTH). GRC., Jul 2012, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745519v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen production from wheat straw by dark fermentation : Impact of enzymatic pretreatment and enzyme addition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13011,810 +13011,810 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Quemeneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fourage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8.International Conference on Renewable Resources and Biorefineries (RRB-8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Toulouse. FRA., Jun 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced fermentative hydrogen production from wheat straw by enzyme mixture addition</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Impact of water content on the hydrogen production from lignocellulosic residues by dark fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Motte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Fourage</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud R. Escudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. World Hydrogen Energy Conference - WHEC 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Canadian Hydrogen and Fuel Cell Association. CAN., Jun 2012, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">Venice 2012 - 4. International Symposium on Energy from Biomass and Waste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Waste Working Group (IWWG)., Nov 2012, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745875v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation d’enzymes pour intensifier la production de biohydrogène par fermentation à partir de résidus lignocellulosiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marianne Quéméneur</w:t>
+                <w:t xml:space="preserve">Enhanced fermentative hydrogen production from wheat straw by enzyme mixture addition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Quemeneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fourage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pollutec 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">19. World Hydrogen Energy Conference - WHEC 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Canadian Hydrogen and Fuel Cell Association. CAN., Jun 2012, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02811305v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of methane from seaweeds: Plamaria palmata</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwénaëlle Jard</w:t>
+                <w:t xml:space="preserve">Utilisation d’enzymes pour intensifier la production de biohydrogène par fermentation à partir de résidus lignocellulosiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Quéméneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bittel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Sialve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WasteEng 2012 : 4. International Conference on Engineering for Waste and Biomass Valorisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMT École nationale supérieure des Mines d'Albi-Carmaux (IMT Mines Albi). FRA., Sep 2012, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Pollutec 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746786v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02811305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt des prétraitements pour la méthanisation de la biomasse lignocellulosique</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of food solid wastes for predicting methane potential and degradability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidya Ashok Prabhudessai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Torrijos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srikanth Mutnuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Bioénergie Sud</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Nîmes, France</w:t>
+              <w:t xml:space="preserve">13. International Waste Management and Landfill Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Cagliari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744470v1</w:t>
+                <w:t xml:space="preserve">hal-02745020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of food solid wastes for predicting methane potential and degradability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intérêt des prétraitements pour la méthanisation de la biomasse lignocellulosique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monlau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Battimelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International Waste Management and Landfill Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Cagliari, Italy</w:t>
+              <w:t xml:space="preserve">Séminaire Bioénergie Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745020v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogas from lignocellulosic biomass : interest of pretreatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Monlau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress Progress in Biogas II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13921,90 +13921,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of total solids on bacterial and archaeal communities in semi-dry and dry anaerobic digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Abbassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe J. P. Delgenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. International Conference on Biogas Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Leipzig, Germany</w:t>
@@ -14033,51 +14033,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of chemical composition and structural features on methane potential of lignocellulosic substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Monlau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14085,51 +14085,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Waste Management and Landfill Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Cagliari, Italy</w:t>
@@ -14171,375 +14171,375 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wheat straw milling effect on biogas production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Ghizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier X. Rouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th World Congress on anaerobic digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Guadalajara, Mexico</w:t>
+              <w:t xml:space="preserve">1. Symposium on Biotechnology Applied to Lignocelluloses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758180v1</w:t>
+                <w:t xml:space="preserve">hal-02755522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of total solid concentration on anaerobic digestion : from wet to dry technology</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wheat straw milling effect on biogas production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Ghizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier X. Rouau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Venice 2010 - Third International Symposium on Energy from Biomass and Waste</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Venise, Italy</w:t>
+              <w:t xml:space="preserve">12th World Congress on anaerobic digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Guadalajara, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751137v1</w:t>
+                <w:t xml:space="preserve">hal-02758180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wheat straw milling effect on biogas production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of total solid concentration on anaerobic digestion : from wet to dry technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Abbassi-Guendouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe J. P. Delgenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Symposium on Biotechnology Applied to Lignocelluloses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Reims, France</w:t>
+              <w:t xml:space="preserve">Venice 2010 - Third International Symposium on Energy from Biomass and Waste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755522v1</w:t>
+                <w:t xml:space="preserve">hal-02751137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical oxidation of acetate by Geobacter sulfurreducens : Influence of anode materials</w:t>
               </w:r>
@@ -14867,51 +14867,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Escudié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Rafrafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Figueras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14979,64 +14979,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Support Vector Machine to Fault Detection in Biomethanation Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Acosta-Pavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.E. Robles Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cockx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15113,51 +15113,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une production de méthane à partir de dioxyde de carbone et d’électricité renouvelable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sperandio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inventer l'avenir. L'ingénierie se met au vert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9782271126382</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15482,90 +15482,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Anaerobic Digestion (ADM No. 1) Model's Extensions and Reductions with In-situ Gas Injection for Biomethane Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan C Acosta-Pavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent. Ngu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cockx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15648,51 +15648,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production d'acides gras volatils (AGV) à partir de pelures de pommes de terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Castiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Gonzalez Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15798,64 +15798,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIOMÉTHANATION DU SYNGAZ : Étude cinétique et mise en oeuvre à l'échelle pilote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Figueras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15919,51 +15919,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HyCaBioMe ( HYdrogen and CArbon dioxide conversion by BIOlogical Methanation) - Prefiguration of a preindustrial pilot of a biological methanation plant coupled to an anaerobic digester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15971,51 +15971,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Conference on Renewable Energy Gas Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Pacengp, Italy. 2017</w:t>
@@ -16044,51 +16044,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lewis-acid catalysed organosolv lignin extraction from wheat straw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16169,51 +16169,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lewis-Acid-Catalysed organolsolv lignin extraction from wheat straw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16333,51 +16333,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Perez Fabiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. World Congress on Anaerobic Digestion: Recovering (bio) Resources for the World. AD13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Santiago de Compostela, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16454,64 +16454,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Ghizzi Damasceno da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier X. Rouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPECTROMAD 2012. Spectroscopic Measurements in Anaerobic Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Belvaux, Luxembourg. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16738,51 +16738,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N° de brevet: EP 15305091.9. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -16997,51 +16997,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="319B4FBD"/>
+    <w:nsid w:val="414B881D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17228,51 +17228,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-dumas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1224-6054" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124651275" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-2056-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369502v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Diego Carvajalino-Olave" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Laguillaumie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Erable" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.168494" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952699v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ngu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Rafrafi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morchain J&#233;&#244;rme" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cockx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03947368v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fletcher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Kavanagh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2022.118382" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185143v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Figueras" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benbelkacem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buffiere" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2023.03.011" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260487v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-023-02237-x" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184348v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Acosta-Pavas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Robles-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morchain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.128106" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260457v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2023.128936" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324235v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Robles Rodriguez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales Munoz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184400v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Camilo Acosta-Pavas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos E Robles-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-15274-0.50092-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04282496v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laguillaumie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peyre-Lavigne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grimalt-Alemany" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Gavala" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.V. Skiadas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.137549" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836933v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Moya-Leclair" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Delagnes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dubos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2022.127180" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184413v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo A Suarez M&#233;ndez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2296054" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312971v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Buffi&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2021.125548" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03039721v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-020-01283-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967490v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paul" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessi&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Girbal-Neuhauser" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-020-01252-6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02559174v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Ditlev Morck Ottosen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudi&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jensen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenrg.2020.00030" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538675v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Digan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Horgue" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Debenest" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pommier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2019.07.027" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154333v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gales" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chatellard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maider Abadie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bonnafous" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02222" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628058v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Camarasa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chiron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayza Daboussi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.11.008" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4932GZ4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330682v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Constant" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Barakat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Robitzer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Di Renzo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.06.019" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167880v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ghizzi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2015.03.043" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093037v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Basset" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2014.12.009" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631499v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Motte" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Sambusiti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2015.02.042" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z1K8QN5W-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631943v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Watteau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud R. Escudie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.04.130" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHZSKZLX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639570v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaufils" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2013.11.038" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640079v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trably" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2014.05.078" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190161v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2014.09.015" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650996v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Hamelin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1754-6834-6-164" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647202v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Jard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marfaing" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delgen&#232;s" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.06.114" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TRVD01X0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04652469v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Torrijos" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Savoie" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis V&#233;die" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/kdr8-hc56" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652692v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sialve" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2013.08.011" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651563v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Abbassi-Guendouz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.01.121" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652212v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.06.057" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQPVWVF0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648948v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Monlau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10643389.2011.604258" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01809613v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bittel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fourage" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.04.083" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQFBWBZ5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647596v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Abbassi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Brockmann" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.01.174" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646138v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jackowiak" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.08.010" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DG5HCHTC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658537v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcis M Du&#355;eanu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M Ghangrekar" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Scott" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927010903161281" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667877v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Battimelli" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien J. Batstone" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe J. P. Delgenes" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.06.129" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DH9XQC7S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658074v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Bass&#233;guy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bergel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2008.02.056" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HV2XGNF7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475979v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666726v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2007.10.066" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663775v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Coufort-Saudejaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouyer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lin&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2007.01.009" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24QBDT0X-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665873v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2007.10.018" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X87NQP0J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475980v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Mollica" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien F&#233;ron" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Etcheverry" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2008.04.054" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7NB4PJDM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467123v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664356v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mollica" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. F&#233;ron" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Etcheverry" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2007.06.069" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960055v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Carrier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Peyre-Lavigne" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sperandio" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873138v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Bounouba" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873064v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962915v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pa&#239;ss&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Castiello" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morgado Ferreira" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962893v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Gonzalez Vazquez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ander Castro Fernandez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934813v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978178v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977706v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166630v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872987v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Grimalt-Alemany" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I V Skiadas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H N Gavala" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977457v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Acosta-Pavas" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cockx" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962888v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Castiello" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouch Q." TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873008v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laguillaumie L&#233;a" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis V Skiadas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Grimalt-Alemany" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04977498v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C Acosta-Pavas" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent. Ngu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872957v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977506v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872900v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369505v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934777v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evrard Mengelle" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Pag&#232;s" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960390v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mengelle" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962913v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castiello" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Pouch" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369534v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967402v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Gonzalez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967413v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872939v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Contreras" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lefebvre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789330v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483853v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessiere" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sperandio" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967417v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Debenest" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154338v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Pages" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483847v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483836v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790894v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483835v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605607v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roux De-Balmann" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605442v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791435v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605608v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Berger" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605678v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Carayon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605676v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605427v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743649v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Lazuka" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605423v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Flajollet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163003v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739745v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163001v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Brancourt" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150808v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795926v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Quemeneur" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750328v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805556v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745329v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811085v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599683v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bioteau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Peu" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748251v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749960v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Quignard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745519v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747112v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745875v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811305v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746786v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marfaing" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sialve" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744470v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745020v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidya Ashok Prabhudessai" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikanth Mutnuri" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749537v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190341v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746311v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744655v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758180v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Rouau" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751137v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755522v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357315v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106642v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04936609v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969754v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184420v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morchain" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20859-1_18" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483855v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04046488v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Peyre Lavigne" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hariklia N. Gavala" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis V. Skiadas" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03642044v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafrafi Yan" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moya-Leclair Elisabeth" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delagnes Delphine" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubos Simon" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011458v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.167" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250367v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369567v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Palmade" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605679v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Couturier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M&#233;tivier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837432v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837414v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268041v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Perez Fabiel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ad13.org/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804041v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ghizzi Damasceno da Silva" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962084v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795955v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Commandre" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leboeuf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/tel-04602214v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007INPT037G" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-dumas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1224-6054" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124651275" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-2056-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369502v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Diego Carvajalino-Olave" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Laguillaumie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Erable" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.168494" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952699v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ngu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Rafrafi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morchain J&#233;&#244;rme" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cockx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184400v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Camilo Acosta-Pavas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos E Robles-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morchain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-15274-0.50092-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04282496v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laguillaumie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peyre-Lavigne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grimalt-Alemany" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Gavala" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.V. Skiadas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.137549" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03947368v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fletcher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Kavanagh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2022.118382" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185143v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Figueras" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benbelkacem" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buffiere" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2023.03.011" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260487v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-023-02237-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184348v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Acosta-Pavas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Robles-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.128106" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260457v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2023.128936" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324235v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Robles Rodriguez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales Munoz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836933v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Moya-Leclair" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Delagnes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dubos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2022.127180" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184413v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo A Suarez M&#233;ndez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2296054" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312971v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Buffi&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2021.125548" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03039721v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-020-01283-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967490v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paul" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessi&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Girbal-Neuhauser" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-020-01252-6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02559174v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Ditlev Morck Ottosen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudi&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jensen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenrg.2020.00030" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538675v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Digan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Horgue" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Debenest" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pommier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2019.07.027" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154333v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gales" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chatellard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maider Abadie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bonnafous" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02222" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628058v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Camarasa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chiron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayza Daboussi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.11.008" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4932GZ4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330682v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Constant" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Barakat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Robitzer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Di Renzo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.06.019" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631943v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Motte" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Watteau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud R. Escudie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.04.130" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHZSKZLX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093037v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Basset" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2014.12.009" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167880v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ghizzi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2015.03.043" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631499v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Sambusiti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2015.02.042" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z1K8QN5W-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640079v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trably" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2014.05.078" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639570v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaufils" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2013.11.038" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190161v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2014.09.015" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652212v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delgen&#232;s" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.06.057" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQPVWVF0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648948v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Monlau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10643389.2011.604258" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650996v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Hamelin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1754-6834-6-164" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04652469v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Torrijos" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Savoie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis V&#233;die" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/kdr8-hc56" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647202v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Jard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marfaing" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.06.114" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TRVD01X0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652692v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sialve" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2013.08.011" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651563v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Abbassi-Guendouz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.01.121" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01809613v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bittel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fourage" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.04.083" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQFBWBZ5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647596v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Abbassi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Brockmann" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.01.174" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646138v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jackowiak" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.08.010" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DG5HCHTC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667877v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Battimelli" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien J. Batstone" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe J. P. Delgenes" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.06.129" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DH9XQC7S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658537v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcis M Du&#355;eanu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M Ghangrekar" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Scott" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927010903161281" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665873v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Bass&#233;guy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bergel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2007.10.018" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X87NQP0J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475980v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Mollica" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien F&#233;ron" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Etcheverry" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2008.04.054" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7NB4PJDM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658074v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2008.02.056" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HV2XGNF7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475979v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666726v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2007.10.066" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663775v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Coufort-Saudejaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouyer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lin&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2007.01.009" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24QBDT0X-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664356v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mollica" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. F&#233;ron" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Etcheverry" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2007.06.069" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467123v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960055v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Carrier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Peyre-Lavigne" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sperandio" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873138v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Bounouba" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873064v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962915v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pa&#239;ss&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Castiello" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morgado Ferreira" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962893v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Gonzalez Vazquez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ander Castro Fernandez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934813v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978178v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977706v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166630v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872987v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Grimalt-Alemany" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I V Skiadas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H N Gavala" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977457v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Acosta-Pavas" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cockx" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04977498v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C Acosta-Pavas" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent. Ngu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873008v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laguillaumie L&#233;a" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis V Skiadas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Grimalt-Alemany" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962888v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Castiello" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouch Q." TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872957v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977506v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962913v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castiello" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Pouch" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872900v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369505v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934777v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evrard Mengelle" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Pag&#232;s" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960390v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mengelle" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872939v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Contreras" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lefebvre" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369534v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967402v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Gonzalez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967413v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483853v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessiere" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sperandio" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789330v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967417v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Debenest" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154338v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Pages" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483847v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483836v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790894v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483835v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605607v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roux De-Balmann" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605442v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791435v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605676v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605678v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Carayon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605608v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Berger" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605427v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743649v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Lazuka" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739745v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605423v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Flajollet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163003v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163001v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Brancourt" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150808v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795926v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Quemeneur" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748251v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745329v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750328v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805556v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811085v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599683v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bioteau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Peu" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746786v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marfaing" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sialve" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749960v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Quignard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747112v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745519v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745875v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811305v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745020v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidya Ashok Prabhudessai" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikanth Mutnuri" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744470v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749537v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190341v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746311v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744655v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755522v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Rouau" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758180v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751137v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357315v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106642v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04936609v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969754v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184420v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morchain" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20859-1_18" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483855v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04046488v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Peyre Lavigne" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hariklia N. Gavala" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis V. Skiadas" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03642044v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafrafi Yan" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moya-Leclair Elisabeth" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delagnes Delphine" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubos Simon" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011458v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.167" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250367v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369567v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Palmade" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605679v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Couturier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M&#233;tivier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837432v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837414v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268041v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Perez Fabiel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ad13.org/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804041v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ghizzi Damasceno da Silva" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962084v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795955v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Commandre" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leboeuf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/tel-04602214v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007INPT037G" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>