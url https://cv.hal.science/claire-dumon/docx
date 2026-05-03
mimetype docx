--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -329,295 +329,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PACER: a novel 3D plant cell wall model for the analysis of non-catalytic and enzymatic responses</w:t>
+                <w:t xml:space="preserve">Enhanced enzymatic hydrolysis of corn stover using twin‐screw extrusion under mild conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mareike Monschein</w:t>
+                <w:t xml:space="preserve">Doha Elalami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edita Jurak</w:t>
+                <w:t xml:space="preserve">Mouna Aouine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanja Paasela</w:t>
+                <w:t xml:space="preserve">Florian Monlau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taru Koitto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vera Lambauer</w:t>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology for Biofuels and Bioproducts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13068-022-02128-8⟩</w:t>
+              <w:t xml:space="preserve">Biofuels, Bioproducts &amp; Biorefining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (6), pp.1642-1654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bbb.2400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03828616v1</w:t>
+                <w:t xml:space="preserve">hal-03719965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced enzymatic hydrolysis of corn stover using twin‐screw extrusion under mild conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PACER: a novel 3D plant cell wall model for the analysis of non-catalytic and enzymatic responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mareike Monschein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doha Elalami</w:t>
+                <w:t xml:space="preserve">Edita Jurak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouna Aouine</w:t>
+                <w:t xml:space="preserve">Tanja Paasela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Monlau</w:t>
+                <w:t xml:space="preserve">Taru Koitto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Guillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Dumon</w:t>
+                <w:t xml:space="preserve">Vera Lambauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofuels, Bioproducts &amp; Biorefining</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 16 (6), pp.1642-1654. </w:t>
+              <w:t xml:space="preserve">Biotechnology for Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/bbb.2400⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13068-022-02128-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03719965v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the determinants of the transglycosylation/hydrolysis partition in a retaining α-l-arabinofuranosidase</w:t>
               </w:r>
@@ -2054,428 +2054,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the functions of carbohydrate binding Modules in the CBEL protein from the oomycete Phytophthora parasitica</w:t>
+                <w:t xml:space="preserve">White biotechnology: state of the art strategies for the development of biocatalysts for biorefining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Martinez</w:t>
+                <w:t xml:space="preserve">Stephanie Heux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Texier</w:t>
+                <w:t xml:space="preserve">Isabelle Meynial Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Nahoum</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michael O'Donohue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0137481⟩</w:t>
+              <w:t xml:space="preserve">Biotechnology Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biotechadv.2015.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02635206v1</w:t>
+                <w:t xml:space="preserve">hal-01269233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">White biotechnology: state of the art strategies for the development of biocatalysts for biorefining</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new versatile microarray-based method for high throughput screening of carbohydrate-active enzymes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Vidal-Melgosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Heux</w:t>
+                <w:t xml:space="preserve">Henriette L Pedersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Meynial Salles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael O'Donohue</w:t>
+                <w:t xml:space="preserve">Julia Schückel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biotechadv.2015.08.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 290 (14), pp.9020-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M114.630673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">hal-01269233v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new versatile microarray-based method for high throughput screening of carbohydrate-active enzymes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probing the functions of carbohydrate binding Modules in the CBEL protein from the oomycete Phytophthora parasitica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Vidal-Melgosa</w:t>
+                <w:t xml:space="preserve">Virginie Nahoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henriette L Pedersen</w:t>
+                <w:t xml:space="preserve">Claude Lafitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Schückel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claire Dumon</w:t>
+                <w:t xml:space="preserve">Gianluca Cioci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 290 (14), pp.9020-36. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M114.630673⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0137481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269099v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of an N-terminal extension on the stability and activity of the GH11 xylanase from Thermobacillus xylanilyticus</w:t>
               </w:r>
@@ -2633,51 +2633,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Siguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Haon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nahoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Marcellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2839,2002 +2839,2014 @@
               <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 1840 (10), pp.3106-3114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbagen.2014.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02146175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction of a Highly Active Xylanase Displaying Oleaginous Yeast: Comparison of Anchoring Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0095128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining for hemicellulases in the fungus-growing termite Pseudacanthotermes militaris using functional metagenomics</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combined approaches provide an anatomical and transcriptomic fingerprint of maize cell wall digestibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Ferreira</w:t>
+                <w:t xml:space="preserve">Mary Sarah-Jane Wong Quai M. S.-J. W. Q. Lam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jauneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Maydica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58 (1-4), pp.274 - 287</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268110v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined approaches provide an anatomical and transcriptomic fingerprint of maize cell wall digestibility</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Odile Barbier</w:t>
+                <w:t xml:space="preserve">Mining for hemicellulases in the fungus-growing termite Pseudacanthotermes militaris using functional metagenomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Bastien-Uluis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Jauneau</w:t>
+                <w:t xml:space="preserve">Sandrine Laguerre-Gheusi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+                <w:t xml:space="preserve">Fernando Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maydica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6, online (may), Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1754-6834-6-78⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195495v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redefining XynA from Penicillium funiculosum IMI 378536 as a GH7 cellobiohydrolase</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Progress and future prospects for pentose-specific biocatalysts in biorefining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Virginie Neugnot-Roux</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letian Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Maestracci</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Régis Fauré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Industrial Microbiology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 39 (11), pp.1569 - 1576. </w:t>
+              <w:t xml:space="preserve">Process Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 47 (3), pp.346 - 357. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10295-012-1166-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.procbio.2011.06.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268269v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering better biomass-degrading ability into a GH11 xylanase using a directed evolution strategy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Siguier</w:t>
+                <w:t xml:space="preserve">Redefining XynA from Penicillium funiculosum IMI 378536 as a GH7 cellobiohydrolase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Neugnot-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Maestracci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1754-6834-5-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Industrial Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39 (11), pp.1569 - 1576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10295-012-1166-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268365v1</w:t>
+                <w:t xml:space="preserve">hal-01268269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress and future prospects for pentose-specific biocatalysts in biorefining</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Engineering better biomass-degrading ability into a GH11 xylanase using a directed evolution strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letian Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Siguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procbio.2011.06.017⟩</w:t>
+              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1754-6834-5-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01268406v1</w:t>
+                <w:t xml:space="preserve">hal-01268365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional roles of H98 and W99 and beta 2 alpha 2 loop dynamics in the alpha-L-arabinofuranosidase from Thermobacillus xylanilyticus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bissaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Debat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 279 (19), pp.3598 - 3611. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1742-4658.2012.08720.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signature active site architectures illuminate the molecular basis for ligand specificity in family 35 carbohydrate binding module</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Márcia a S Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Wade Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracey M Gloster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vânia O Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José a M Prates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 49 (29), pp.6193-6205. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/bi1006139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A high-throughput screening system for the evaluation of biomass-hydrolyzing glycoside hydrolases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letian Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 101 (21), pp.8237 - 8243. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biortech.2010.05.097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02659454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence that family 35 carbohydrate binding modules display conserved specificity but divergent function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Montanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. van Bueren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Flint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 106 (9), pp.3065-3070. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.0808972106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02332867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A brief and informationally rich naming system for oligosaccharide motifs of heteroxylans found in plant cell walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.M. Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Delcour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.B. Faulds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Australian Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 62, pp.533-537. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1071/CH08458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00396624v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of Lewis x tetrasaccharides by metabolically engineered Escherichia coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Utille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Heyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Samain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemBioChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.359-365</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00305827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural basis for the interaction between human milk oligosaccharides and the bacterial lectin PA-IIL of &amp;lt;i&amp;gt;Pseudomonas aeruginosa&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pokorna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.325-332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00305946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the two &amp;lt;i&amp;gt;Helicobacter pylori&amp;lt;/i&amp;gt; α-1,3-fucosyltransferase ortholog genes for the large-scale synthesis of LewisX human milk oligosaccharides by metabolically engineered &amp;lt;i&amp;gt;Escherichia coli&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Samain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Priem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnol. Prog.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.412-419</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00306785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;i&amp;gt;In vivo&amp;lt;/i&amp;gt; fucosylation of lacto-N-neotetraose and lacto-N-neohexaose by heterologous expression of &amp;lt;i&amp;gt;Helicobacter pylori&amp;lt;/i&amp;gt; α-1,3 fucosyltransferase in engineered &amp;lt;i&amp;gt;Escherichia coli&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Priem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.L. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Heyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glycoconjugate J.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, pp.465-474</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00307655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4844,676 +4856,676 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the spatial configuration of glycoside hydrolase multienzyme complexes on Plant Cell Wall breakdown</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Site-directed mutagenesis of formolase to alter product specificity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Esque</w:t>
+                <w:t xml:space="preserve">Katie J. Steel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Ropartz</w:t>
+                <w:t xml:space="preserve">Donna-Joe Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Rogniaux</w:t>
+                <w:t xml:space="preserve">Sandra Pizzut-Serin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Gleyses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Morchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LignoBiotech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">CBSO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Saint-Valery-sur-Somme, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04747330v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site-directed mutagenesis of formolase to alter product specificity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating the spatial configuration of glycoside hydrolase multienzyme complexes on Plant Cell Wall breakdown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Pizzut-Serin</w:t>
+                <w:t xml:space="preserve">Iker Pardo Larrabeiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Gleyses</w:t>
+                <w:t xml:space="preserve">Jeremy Esque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Morchain</w:t>
+                <w:t xml:space="preserve">David Ropartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rogniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CBSO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Saint-Valery-sur-Somme, France</w:t>
+              <w:t xml:space="preserve">LignoBiotech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04747326v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the role of hemicellulase glycosylation in plant cell wall degradation: targeted glycosylation through click chemistry and activity monitoring in complex substrates.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Vernhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pradeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berangère Lebas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th LignoBiotech symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-evolution of hemicellulases from a xylan PUL to identify molecular determinants of enzyme synergy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maud Joseph-Aime</w:t>
+                <w:t xml:space="preserve">Investigating the effect of the spatial topology of multimodular GHs on an insoluble substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Y Montanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Badruna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Burlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael j. O’donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRC Carbohydrate-Active ENzymes for Glycan Conversions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Andover, United States</w:t>
+              <w:t xml:space="preserve">Eurocarb21, the 21st European Carbohydrate Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris, France. pp.OL40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04747267v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04225757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the effect of the spatial topology of multimodular GHs on an insoluble substrate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael j. O’donohue</w:t>
+                <w:t xml:space="preserve">Co-evolution of hemicellulases from a xylan PUL to identify molecular determinants of enzyme synergy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Khamassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Pizzut-Serin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Joseph-Aime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurocarb21, the 21st European Carbohydrate Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Paris, France. pp.OL40</w:t>
+              <w:t xml:space="preserve">GRC Carbohydrate-Active ENzymes for Glycan Conversions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Andover, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04225757v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two different aspects of natural multi-modular diversity within a xylan utilization locus to investigate catalytic synergism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiyang Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5572,198 +5584,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LignoBiotech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the spatial geometry organization within glycoside hydrolases over catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Y Montanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Badruna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Y Montanier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Burlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Roblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Bioengineering Meeting CBM14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Oslo, Norway. pp.60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-evolution of hemicellulases from a xylan PUL to identify molecular determinants of enzyme synergy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Khamassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5772,369 +5784,369 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Y Montanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Tranier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Bioengineering Meeting CBM14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Oslo, Norway. pp.48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tools for structural bioinformatics; design of a chimeric GH10 CBM-containing hydrolase</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Molecular study of hydrolysis/transglycosylation modulation in retaining glycoside hydrolases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiao Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Tandrup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bissaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Carbohydrate Bioengineering Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928349v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular study of hydrolysis/transglycosylation modulation in retaining glycoside hydrolases</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tools for structural bioinformatics; design of a chimeric GH10 CBM-containing hydrolase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narcis Fernandez-Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Ioannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bryant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael O'Donohue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Carbohydrate Bioengineering Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928971v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and characterization of multi-enzymatic system for lignocellulose degration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6143,248 +6155,248 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Monties</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roos Akkerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Ioannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RRB15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting catalytic duality: insight into the hydrolysis/synthesis modulation in hydrolases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhao Jiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bissaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Tandrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Biarnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Novel Enzymes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Darmstadt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of an unusual multi-modular GH10 xylanase from termite gut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiyang Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6406,3414 +6418,3789 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Montanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narcis Fernandez-Fuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Carbohydrate Bioengineering Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des cinétiques enzymatiques au niveau des interfaces et en milieu confiné : le cas de la biomasse lignocellulosique</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Design of chromogenic probes for identification and evaluation of hetroxylan active enzymes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Fauré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinciane Borsenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Lefevre - Gherbovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Montanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GDR 2980 AMC2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Banyuls sur mer, France</w:t>
+              <w:t xml:space="preserve">5; International Conference on Novel Enzymes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928493v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of the lignocellulolytic potential of invertebrate microbiome</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude des cinétiques enzymatiques au niveau des interfaces et en milieu confiné : le cas de la biomasse lignocellulosique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dianteill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouchoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFG_Groupe Français des Glucides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Aussois, France</w:t>
+              <w:t xml:space="preserve">Journées du GDR 2980 AMC2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Banyuls sur mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928457v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des cinétiques enzymatiques au niveau des interfaces et en milieu confiné : le cas de la biomasse lignocellulosique</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exploration of the lignocellulolytic potential of invertebrate microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Alvira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Vidal Melgosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. G. T. Willats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GDR 2980 AMC2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Banyuls sur mer, France</w:t>
+              <w:t xml:space="preserve">GFG_Groupe Français des Glucides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605539v1</w:t>
+                <w:t xml:space="preserve">hal-02928457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of chromogenic probes for identification and evaluation of hetroxylan active enzymes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude des cinétiques enzymatiques au niveau des interfaces et en milieu confiné : le cas de la biomasse lignocellulosique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dianteill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouchoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5; International Conference on Novel Enzymes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Groningen, Netherlands</w:t>
+              <w:t xml:space="preserve">Journées du GDR 2980 AMC2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Banyuls sur mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928538v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of plant cell wallacting esterases: the effect of ionic liquids on ferulic acid release from corn stover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palacio Paola A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzy Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Haon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Alvira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lignobiotech IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAZyChip: a bioChip for bacterial glycoside hydrolases detection and dynamic exploration of microbial diversity for plant cell wall hydrolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Abot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Labourdette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidwine Trouilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Potocki Veronese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The CBM11-11. Carbohydrate Bioengineering Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Espoo, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du pré-traitement par le procédé d'extrusion réactive sur la diversité fonctionnelle d'un consortia microbien responsable de la transformation de la lignocellulose à haute teneur en solides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Flajollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Escudié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Colloque de Génomique Environnementale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining for lignocellulases in termite using fonctionnal metagenomics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Carbohydrate Symposium - EuroCarb17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Tel Aviv, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (19)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymatic hydrolysis of paper pulp pentose syrup</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fanny Allayaud</w:t>
+                <w:t xml:space="preserve">Investigating the spatial configuration of glycoside hydrolase multienzyme complexes on Plant Cell Wall breakdown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Y Montanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Sanoun</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Galier</w:t>
+                <w:t xml:space="preserve">Jérémy Esque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ropartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rogniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LignoBiotech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Gordon Research Conference, Carbohydrate-Active Enzymes for Glycan Conversions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Andover, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04747335v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the role of hemicellulase glycosylation in plant cell wall degradation: targeted glycosylation through click chemistry and activity monitoring in complex substrates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Berangère Lebas</w:t>
+                <w:t xml:space="preserve">SAXS-Guided Modeling to decipher spatial synergies in controlled multienzyme assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iker Pardo Larrabeiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Esque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Moraïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ed Bayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LignoBiotech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Carbohydrate-Active Enzymes for Glycan Conversions Gordon Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Andover, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04747348v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-engineering of hemicellulases from a xylan PUL for improved deconstruction of plant biomass</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bozonnet</w:t>
+                <w:t xml:space="preserve">Enzymatic hydrolysis of paper pulp pentose syrup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donna-Joe Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Allayaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Bonnin</w:t>
+                <w:t xml:space="preserve">Myriam Sanoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Roux-de Balmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Galier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium international Biocatalyse et Biotransformation BIOTRANS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">LignoBiotech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04747234v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating hemicellulases spatial proximity for lignocellulosic biomass valorisation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exploring effect of spatial geometries in plant cell wall degrading multienzymatic complexes -A case study with cellulases and a xylanase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iker Pardo Larrabeiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ropartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rogniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LignoBiotech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">15th Carbohydrate Bioengineering Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04747248v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-Function characterization of a GH43 enzyme found in a Polysaccharide Utilization Locus of termite gut microbiota Authors</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Probing the role of hemicellulase glycosylation in plant cell wall degradation: targeted glycosylation through click chemistry and activity monitoring in complex substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émeline Vernhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pradeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berangère Lebas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LignoBiotech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2022, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">, Oct 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04747249v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymatic degration of semidilute hemicellulose solutions: a small-angle neutron scattering study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claude Le Men</w:t>
+                <w:t xml:space="preserve">Co-engineering of hemicellulases from a xylan PUL for improved deconstruction of plant biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Khamassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Pizzut-Serin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Carbohydrate Bioengineering Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Symposium international Biocatalyse et Biotransformation BIOTRANS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928989v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the multimodularity of a Xyn10C-like protein found in a termite gut</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating hemicellulases spatial proximity for lignocellulosic biomass valorisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Víctor Barba-Cedillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Y Montanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Carbohydrate Bioengineering Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">LignoBiotech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929000v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational strategy for protein design based on structure-dynamics-activity relationship insights: GH11Xylanases as a casestudy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thomas Schiex</w:t>
+                <w:t xml:space="preserve">Structure-Function characterization of a GH43 enzyme found in a Polysaccharide Utilization Locus of termite gut microbiota Authors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Khamassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Y Montanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Tranier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Carbohydrate Bioengineering Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">LignoBiotech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928929v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizationof a muli-modular GH3-CBM48-CE1 isolated for termite gut microbiota</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Régis Fauré</w:t>
+                <w:t xml:space="preserve">Enzymatic degration of semidilute hemicellulose solutions: a small-angle neutron scattering study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dianteill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Montanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael O'Donohue</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Men</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goron Research Conference on Molecular Interfaces and Assemblies that Drive CAZyme Action</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Andover, United States</w:t>
+              <w:t xml:space="preserve">13. Carbohydrate Bioengineering Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928915v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of an unusual multi-modular GH10 xylanase from termite gut</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Narcis Fernandez-Fuentes</w:t>
+                <w:t xml:space="preserve">Computational strategy for protein design based on structure-dynamics-activity relationship insights: GH11Xylanases as a casestudy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gleb Novikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena Vucinic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Montanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schiex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Carbohydrate Bioengineering Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">13. Carbohydrate Bioengineering Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929095v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and functional characterization of a hypothetical new glycoside hydrolase</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claire Raingeval</w:t>
+                <w:t xml:space="preserve">Investigating the multimodularity of a Xyn10C-like protein found in a termite gut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiyang Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Ioannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Montanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bozonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Henrissat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe Français des Glucides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Aussois, France</w:t>
+              <w:t xml:space="preserve">13. Carbohydrate Bioengineering Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929157v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemicellulytic potential of invertebrate microbiome for biorefinery</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">William G.T Willats</w:t>
+                <w:t xml:space="preserve">Characterizationof a muli-modular GH3-CBM48-CE1 isolated for termite gut microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fermon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncassin Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Fauré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Montanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lignobiotech IV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Goron Research Conference on Molecular Interfaces and Assemblies that Drive CAZyme Action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Andover, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929163v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional exploration of naturally and artificially enriched rumen microbiomes reveals novel enzymatic synergies involved in plant cell wall breakdown</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Etienne Amblard</w:t>
+                <w:t xml:space="preserve">Characterization of an unusual multi-modular GH10 xylanase from termite gut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiyang Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Ioannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Montanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narcis Fernandez-Fuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Metagenomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Inderøy, Norway</w:t>
+              <w:t xml:space="preserve">12. Carbohydrate Bioengineering Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929438v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidation of a hemicellulotytic cocktail for efficient partial conversion of lignocellulolytic biomass at high solid loading</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Estelle Bonnin</w:t>
+                <w:t xml:space="preserve">Structural and functional characterization of a hypothetical new glycoside hydrolase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Guyez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncassin Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Raingeval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Henrissat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lignobiotech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Groupe Français des Glucides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929404v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inciter l'activité de synthèse chez les enzymes hydrolytiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Durand</w:t>
+                <w:t xml:space="preserve">Functional exploration of naturally and artificially enriched rumen microbiomes reveals novel enzymatic synergies involved in plant cell wall breakdown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Ufarté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Cecchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xevi Biarnes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claire Dumon</w:t>
+                <w:t xml:space="preserve">Etienne Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Section 28 du CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Functional Metagenomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Inderøy, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929468v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery and characterization of novel bacterial Carbohydrate Esterases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hemicellulytic potential of invertebrate microbiome for biorefinery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Alvira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Vidal Melgosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Gherbovet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michael O'Donohue</w:t>
+                <w:t xml:space="preserve">William G.T Willats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biorefinery for Food, Fuels and Materials 2015 Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Lignobiotech IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02929654v1</w:t>
+                <w:t xml:space="preserve">hal-02929163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to quantify enzyme activity and kinetics in &amp;quot;non-bulk&amp;quot; systems? An example through the enzymatic hydrolysis of hemicellulose thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cédric Montanier</w:t>
+                <w:t xml:space="preserve">Elucidation of a hemicellulotytic cocktail for efficient partial conversion of lignocellulolytic biomass at high solid loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayani Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Alvira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Bakarat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermina Hernandez Raquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The CBM11 - 11. Carbohydrate Bioengineering Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Espoo, Finland. 232p., 2015, The eleventh Carbohydrate Bioengineering Meeting (CBM11)</w:t>
+              <w:t xml:space="preserve">Lignobiotech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269164v1</w:t>
+                <w:t xml:space="preserve">hal-02929404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of the lignocellulotytic potential of invertebrate microbiome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Laguerre</w:t>
+                <w:t xml:space="preserve">Inciter l'activité de synthèse chez les enzymes hydrolytiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bissaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xevi Biarnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Tandrup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biorefinery for Food, Fuels and Materials 2015 Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Section 28 du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929640v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">How to quantify enzyme activity and kinetics in &amp;quot;non-bulk&amp;quot; systems? An example through the enzymatic hydrolysis of hemicellulose thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Zeidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dianteill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Lefevre - Gherbovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Montanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The CBM11 - 11. Carbohydrate Bioengineering Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Espoo, Finland. 232p., 2015, The eleventh Carbohydrate Bioengineering Meeting (CBM11)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discovery and characterization of novel bacterial Carbohydrate Esterases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Alvira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Gherbovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Fauré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael O'Donohue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biorefinery for Food, Fuels and Materials 2015 Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploration of the lignocellulotytic potential of invertebrate microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Bastien-Uluis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Alvira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biorefinery for Food, Fuels and Materials 2015 Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Construction of a highly active xylanase displaying oleaginous yeast: Comparison of anchoring systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFBBM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04218084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9823,155 +10210,155 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying CBM–Carbohydrate Interactions Using Microscale Thermophoresis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiyang Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Y Montanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate-Protein Interactions. Methods in Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.103 - 114, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-3151-5_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying CBM Carbohydrate Interactions Using Microscale Thermophoresis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiyang Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9990,83 +10377,83 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protein-Carbohydrate Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Methods in Molecular Biology, 978-1-4939-6898-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-6899-2_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10076,65 +10463,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hemicellulose-degrading compositions and uses thereof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Alvira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10142,51 +10529,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2016135173 (A1). 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10196,146 +10583,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biotechnologies et bioprocédés : clé de voute de la chimie verte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Fillaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Y Montanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossier chimie verte et industries alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CMB3a – Cellulose Nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Montanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10344,91 +10731,91 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiyang Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Soule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId318"/>
+      <w:footerReference w:type="default" r:id="rId326"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10575,51 +10962,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116715v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khamassi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/EBC20220166" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225419v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Petermann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dianteill" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Zeidi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Vaha Ouloassekpa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Budisavljevic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.3c00374" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03828616v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareike Monschein" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edita Jurak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Paasela" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taru Koitto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Lambauer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-022-02128-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03719965v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doha Elalami" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Aouine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Monlau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bbb.2400" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03139105v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiao Zhao" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Tandrup" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bissaro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barbe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens-Christian Poulsen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2021.01.008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244138v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Vucinic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb Novikov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Montanier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schiex" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22115961" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03146857v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyang Wu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Ioannou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Henrissat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bozonnet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01714-20" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03407218v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Laguerre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman Haddad" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Legoueix" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Laville" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.11885" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358019v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Desmons" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Grayson-Steel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Nu&#241;ez-Dallos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vendier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hurtado" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c07872" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889096v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Enjalbert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion de La Mare" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Badruna" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vernet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21124360" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926307v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Craig Stevens" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rodgers" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Shi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenrg.2020.00158" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608677v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casper Wilkens" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Andersen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Berrin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Svensson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2017.06.005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595481v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Bouraoui" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Desrousseaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Alvira" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mana&#239;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-016-0550-x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843061v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Abot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Arnal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Lazuka" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Labourdette" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2988-4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269098v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Bastien-Uluis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Monties" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Berre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02257-14" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635206v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martinez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Texier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nahoum" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lafitte" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Cioci" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0137481" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269233v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Heux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Meynial Salles" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Donohue" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2015.08.004" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXFTW7G9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269099v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Vidal-Melgosa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette L Pedersen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sch&#252;ckel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.630673" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268735v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letian Song" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Siguier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andr&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Eneyskaya" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2014.01.004" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XSVXQWCD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419708v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Haon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Marcellin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Burlet-Schiltz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.528133" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02146175v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Borsenberger" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmie Dornez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Massou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maija Tenkanen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2014.07.001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204357v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bordes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0095128" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268110v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Laguerre-Gheusi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ferreira" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1754-6834-6-78" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195495v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Sarah-Jane Wong Quai M. S.-J. W. Q. Lam" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Barbier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jauneau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268269v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Neugnot-Roux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maestracci" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10295-012-1166-1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DZCGGSXH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268365v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1754-6834-5-3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268406v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Faur&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2011.06.017" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ML3PRHV5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268289v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Arab" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saurel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Debat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2012.08720.x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658065v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia a S Correia" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Wade Abbott" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracey M Gloster" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;nia O Fernandes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; a M Prates" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi1006139" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659454v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laguerre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.05.097" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RWDN478-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332867v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montanier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Bueren" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Flint" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Correia" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0808972106" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396624v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Faure" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Courtin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Delcour" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Faulds" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CH08458" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305827v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bosso" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Utille" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heyraud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Samain" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305946v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perret" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sabin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pokorna" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gautier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306785v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Priem" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307655v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Martin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747330v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Pardo Larrabeiti" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Esque" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ropartz" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747326v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie J. Steel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna-Joe Bigot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pizzut-Serin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gleyses" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morchain" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791539v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Vernhes" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fortuna" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lemoine" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pradeau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berang&#232;re Lebas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747267v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Joseph-Aime" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225757v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Y Montanier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Burlat" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael&#160;j. O&#8217;donohue" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747254v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227374v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227379v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tranier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928349v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcis Fernandez-Fuentes" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bryant" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928971v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928332v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roos Akkerman" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928376v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Jiao" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Durand" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Biarnes" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928432v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928493v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928457v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Vidal Melgosa" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. G. T. Willats" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605539v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928538v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Lefevre - Gherbovet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928510v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palacio Paola A." TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Bulot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Record" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928554v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwine Trouilh" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lamarre" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Potocki Veronese" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605423v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Flajollet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Barakat" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumas" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudi&#233;" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151326v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bastien" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747335v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Allayaud" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sanoun" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roux-de Balmann" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Galier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747348v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Vernhes" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747234v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747248v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Barba-Cedillo" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747249v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928989v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Men" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929000v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928929v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Montanier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928915v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fermon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncassin Franck" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929095v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929157v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Guyez" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Raingeval" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929163v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William G.T Willats" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929438v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ufart&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Cecchini" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Amblard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929404v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayani Ray" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Bakarat" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Hernandez Raquet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929468v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xevi Biarnes" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929654v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Gherbovet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269164v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929640v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218084v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153159v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3151-5_7" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606816v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/402125.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6899-2_10" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603913v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153187v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fillaudeau" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154349v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Soule" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116715v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khamassi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/EBC20220166" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225419v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Petermann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dianteill" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Zeidi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Vaha Ouloassekpa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Budisavljevic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.3c00374" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03719965v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doha Elalami" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Aouine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Monlau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bbb.2400" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03828616v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareike Monschein" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edita Jurak" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Paasela" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taru Koitto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Lambauer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-022-02128-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03139105v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiao Zhao" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Tandrup" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bissaro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barbe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens-Christian Poulsen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2021.01.008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244138v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Vucinic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb Novikov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Montanier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schiex" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22115961" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03146857v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyang Wu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Ioannou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Henrissat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bozonnet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01714-20" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03407218v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Laguerre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman Haddad" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Legoueix" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Laville" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.11885" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358019v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Desmons" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Grayson-Steel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Nu&#241;ez-Dallos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vendier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hurtado" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c07872" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889096v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Enjalbert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion de La Mare" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Badruna" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vernet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21124360" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926307v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Craig Stevens" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rodgers" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Shi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenrg.2020.00158" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608677v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casper Wilkens" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Andersen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Berrin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Svensson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2017.06.005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595481v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Bouraoui" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Desrousseaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Alvira" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mana&#239;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-016-0550-x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843061v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Abot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Arnal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Lazuka" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Labourdette" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2988-4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269098v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Bastien-Uluis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Monties" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Berre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02257-14" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269233v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Heux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Meynial Salles" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Donohue" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2015.08.004" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXFTW7G9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269099v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Vidal-Melgosa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette L Pedersen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sch&#252;ckel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.630673" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635206v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martinez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Texier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nahoum" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lafitte" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Cioci" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0137481" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268735v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letian Song" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Siguier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andr&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Eneyskaya" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2014.01.004" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XSVXQWCD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419708v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Haon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Marcellin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Burlet-Schiltz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.528133" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02146175v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Borsenberger" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmie Dornez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Massou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maija Tenkanen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2014.07.001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZFQRTWS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204357v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bordes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0095128" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195495v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Sarah-Jane Wong Quai M. S.-J. W. Q. Lam" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Barbier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jauneau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268110v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Laguerre-Gheusi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ferreira" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1754-6834-6-78" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268406v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Faur&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2011.06.017" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ML3PRHV5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268269v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Neugnot-Roux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maestracci" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10295-012-1166-1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DZCGGSXH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268365v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1754-6834-5-3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268289v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Arab" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saurel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Debat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2012.08720.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658065v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia a S Correia" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Wade Abbott" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracey M Gloster" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;nia O Fernandes" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; a M Prates" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi1006139" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659454v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laguerre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.05.097" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RWDN478-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332867v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montanier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Bueren" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Flint" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Correia" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0808972106" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396624v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Faure" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Courtin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Delcour" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Faulds" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CH08458" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305827v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bosso" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Utille" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heyraud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Samain" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305946v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perret" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sabin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pokorna" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gautier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306785v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Priem" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307655v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Martin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747326v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie J. Steel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna-Joe Bigot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pizzut-Serin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gleyses" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morchain" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747330v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Pardo Larrabeiti" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Esque" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ropartz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791539v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Vernhes" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fortuna" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lemoine" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pradeau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berang&#232;re Lebas" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225757v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Y Montanier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Burlat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael&#160;j. O&#8217;donohue" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747267v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Joseph-Aime" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747254v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227374v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227379v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tranier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928971v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928349v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcis Fernandez-Fuentes" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bryant" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928332v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roos Akkerman" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928376v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Jiao" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Durand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Biarnes" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928432v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928538v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Lefevre - Gherbovet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928493v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928457v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Vidal Melgosa" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. G. T. Willats" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605539v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928510v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palacio Paola A." TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Bulot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Record" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928554v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwine Trouilh" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lamarre" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Potocki Veronese" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605423v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Flajollet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Barakat" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumas" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudi&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151326v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bastien" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05564028v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Esque" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05564040v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mora&#239;s" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed Bayer" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747335v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Allayaud" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sanoun" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roux-de Balmann" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Galier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05564019v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747348v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Vernhes" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747234v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747248v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Barba-Cedillo" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747249v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928989v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Men" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928929v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Montanier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929000v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928915v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fermon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncassin Franck" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929095v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929157v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Guyez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Raingeval" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929438v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ufart&#233;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Cecchini" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Amblard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929163v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William G.T Willats" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929404v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayani Ray" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Bakarat" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Hernandez Raquet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929468v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xevi Biarnes" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269164v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929654v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Gherbovet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929640v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218084v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153159v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3151-5_7" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606816v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/402125.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6899-2_10" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603913v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153187v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fillaudeau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154349v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Soule" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>