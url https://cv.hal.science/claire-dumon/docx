--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -329,965 +329,965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced enzymatic hydrolysis of corn stover using twin‐screw extrusion under mild conditions</w:t>
+                <w:t xml:space="preserve">PACER: a novel 3D plant cell wall model for the analysis of non-catalytic and enzymatic responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doha Elalami</w:t>
+                <w:t xml:space="preserve">Mareike Monschein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouna Aouine</w:t>
+                <w:t xml:space="preserve">Edita Jurak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Monlau</w:t>
+                <w:t xml:space="preserve">Tanja Paasela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Guillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Dumon</w:t>
+                <w:t xml:space="preserve">Taru Koitto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Lambauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofuels, Bioproducts &amp; Biorefining</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bbb.2400⟩</w:t>
+              <w:t xml:space="preserve">Biotechnology for Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13068-022-02128-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03719965v1</w:t>
+                <w:t xml:space="preserve">hal-03828616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PACER: a novel 3D plant cell wall model for the analysis of non-catalytic and enzymatic responses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhanced enzymatic hydrolysis of corn stover using twin‐screw extrusion under mild conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edita Jurak</w:t>
+                <w:t xml:space="preserve">Doha Elalami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanja Paasela</w:t>
+                <w:t xml:space="preserve">Mouna Aouine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taru Koitto</w:t>
+                <w:t xml:space="preserve">Florian Monlau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vera Lambauer</w:t>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology for Biofuels and Bioproducts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (1), </w:t>
+              <w:t xml:space="preserve">Biofuels, Bioproducts &amp; Biorefining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (6), pp.1642-1654. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13068-022-02128-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/bbb.2400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03828616v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03719965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the determinants of the transglycosylation/hydrolysis partition in a retaining α-l-arabinofuranosidase</w:t>
+                <w:t xml:space="preserve">Multimodularity of a GH10 Xylanase Found in the Termite Gut Metagenome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiao Zhao</w:t>
+                <w:t xml:space="preserve">Haiyang Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias Tandrup</w:t>
+                <w:t xml:space="preserve">Eleni Ioannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Bissaro</w:t>
+                <w:t xml:space="preserve">Bernard Henrissat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Barbe</w:t>
+                <w:t xml:space="preserve">Cédric Montanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jens-Christian Poulsen</w:t>
+                <w:t xml:space="preserve">Sophie Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 62, pp.68-78. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 87 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nbt.2021.01.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.01714-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03139105v1</w:t>
+                <w:t xml:space="preserve">hal-03146857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Study to Decipher the Structural and Dynamics Determinants Underlying the Activity and Thermal Stability of GH-11 Xylanases</w:t>
+                <w:t xml:space="preserve">MINTIA: a metagenomic INserT integrated assembly and annotation tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jelena Vucinic</w:t>
+                <w:t xml:space="preserve">Philippe Bardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gleb Novikov</w:t>
+                <w:t xml:space="preserve">Sandrine Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Montanier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Dumon</w:t>
+                <w:t xml:space="preserve">Sarah Maman Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Schiex</w:t>
+                <w:t xml:space="preserve">Sabrina Legoueix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms22115961⟩</w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.11885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03244138v1</w:t>
+                <w:t xml:space="preserve">hal-03407218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodularity of a GH10 Xylanase Found in the Termite Gut Metagenome</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enantioselective Reductive Oligomerization of Carbon Dioxide into l -Erythrulose via a Chemoenzymatic Catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleni Ioannou</w:t>
+                <w:t xml:space="preserve">Sarah Desmons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Henrissat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Montanier</w:t>
+                <w:t xml:space="preserve">Katie Grayson-Steel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Bozonnet</w:t>
+                <w:t xml:space="preserve">Nelson Nuñez-Dallos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vendier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Hurtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.01714-20⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 143 (39), pp.16274-16283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.1c07872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146857v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MINTIA: a metagenomic INserT integrated assembly and annotation tool</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probing the determinants of the transglycosylation/hydrolysis partition in a retaining α-l-arabinofuranosidase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Maman Haddad</w:t>
+                <w:t xml:space="preserve">Jiao Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Legoueix</w:t>
+                <w:t xml:space="preserve">Tobias Tandrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Laville</w:t>
+                <w:t xml:space="preserve">Bastien Bissaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens-Christian Poulsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj.11885⟩</w:t>
+              <w:t xml:space="preserve">New Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 62, pp.68-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nbt.2021.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03407218v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantioselective Reductive Oligomerization of Carbon Dioxide into l -Erythrulose via a Chemoenzymatic Catalysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Comparative Study to Decipher the Structural and Dynamics Determinants Underlying the Activity and Thermal Stability of GH-11 Xylanases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelson Nuñez-Dallos</w:t>
+                <w:t xml:space="preserve">Jelena Vucinic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Vendier</w:t>
+                <w:t xml:space="preserve">Gleb Novikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Montanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Hurtado</w:t>
+                <w:t xml:space="preserve">Thomas Schiex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 143 (39), pp.16274-16283. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.1c07872⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms22115961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358019v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03244138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of the Effect of the Spatial Organisation of Hemicellulases on the Hydrolysis of Plant Biomass Polymer</w:t>
               </w:r>
@@ -1684,51 +1684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanen Bouraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Desrousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Ioannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Alvira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1920,350 +1920,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01843061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the function of an arabinan utilization locus isolated from a termite gut community</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probing the functions of carbohydrate binding Modules in the CBEL protein from the oomycete Phytophthora parasitica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geraldine Bastien-Uluis</w:t>
+                <w:t xml:space="preserve">Thomas Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Monties</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Abot</w:t>
+                <w:t xml:space="preserve">Hélène Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Le Berre</w:t>
+                <w:t xml:space="preserve">Virginie Nahoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lafitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Cioci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.02257-14⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0137481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269098v1</w:t>
+                <w:t xml:space="preserve">hal-02635206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">White biotechnology: state of the art strategies for the development of biocatalysts for biorefining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Heux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Meynial Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 33 (8), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biotechadv.2015.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new versatile microarray-based method for high throughput screening of carbohydrate-active enzymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Vidal-Melgosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henriette L Pedersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Schückel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2272,1499 +2272,1499 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 290 (14), pp.9020-36. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.M114.630673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the functions of carbohydrate binding Modules in the CBEL protein from the oomycete Phytophthora parasitica</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Texier</w:t>
+                <w:t xml:space="preserve">Investigating the function of an arabinan utilization locus isolated from a termite gut community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Nahoum</w:t>
+                <w:t xml:space="preserve">Geraldine Bastien-Uluis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Lafitte</w:t>
+                <w:t xml:space="preserve">Nelly Monties</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Abot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianluca Cioci</w:t>
+                <w:t xml:space="preserve">Véronique Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (9), </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 81 (1), pp.31-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0137481⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02257-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635206v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of an N-terminal extension on the stability and activity of the GH11 xylanase from Thermobacillus xylanilyticus</w:t>
+                <w:t xml:space="preserve">First Structural Insights into α-l-Arabinofuranosidases from the Two GH62 Glycoside Hydrolase Subfamilies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letian Song</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Dumon</w:t>
+                <w:t xml:space="preserve">Béatrice Siguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Siguier</w:t>
+                <w:t xml:space="preserve">Mireille Haon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nahoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle André</w:t>
+                <w:t xml:space="preserve">Marlène Marcellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Eneyskaya</w:t>
+                <w:t xml:space="preserve">Odile Burlet-Schiltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 174, pp.64-72. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 289 (8), pp.5261-5273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2014.01.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M113.528133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268735v1</w:t>
+                <w:t xml:space="preserve">hal-02419708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Structural Insights into α-l-Arabinofuranosidases from the Two GH62 Glycoside Hydrolase Subfamilies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Siguier</w:t>
+                <w:t xml:space="preserve">Construction of a Highly Active Xylanase Displaying Oleaginous Yeast: Comparison of Anchoring Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Haon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Nahoum</w:t>
+                <w:t xml:space="preserve">Florence Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Marcellin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Odile Burlet-Schiltz</w:t>
+                <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M113.528133⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0095128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419708v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 1H NMR study of the specificity of α-l-arabinofuranosidases on natural and unnatural substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinciane Borsenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinciane Borsenberger</w:t>
+                <w:t xml:space="preserve">Emmie Dornez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Desrousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmie Dornez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Desrousseaux</w:t>
+                <w:t xml:space="preserve">Stéphane Massou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maija Tenkanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 1840 (10), pp.3106-3114. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2014.07.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2014.07.001⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02146175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of a Highly Active Xylanase Displaying Oleaginous Yeast: Comparison of Anchoring Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of an N-terminal extension on the stability and activity of the GH11 xylanase from Thermobacillus xylanilyticus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letian Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Siguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Duquesne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bozonnet</w:t>
+                <w:t xml:space="preserve">Isabelle André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Bordes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
+                <w:t xml:space="preserve">Elena Eneyskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 174, pp.64-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2014.01.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0095128⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01204357v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined approaches provide an anatomical and transcriptomic fingerprint of maize cell wall digestibility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mining for hemicellulases in the fungus-growing termite Pseudacanthotermes militaris using functional metagenomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Bastien-Uluis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary Sarah-Jane Wong Quai M. S.-J. W. Q. Lam</w:t>
+                <w:t xml:space="preserve">Sandrine Laguerre-Gheusi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Martinez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+                <w:t xml:space="preserve">Fernando Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maydica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6, online (may), Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1754-6834-6-78⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195495v1</w:t>
+                <w:t xml:space="preserve">hal-01268110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining for hemicellulases in the fungus-growing termite Pseudacanthotermes militaris using functional metagenomics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bozonnet</w:t>
+                <w:t xml:space="preserve">Combined approaches provide an anatomical and transcriptomic fingerprint of maize cell wall digestibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Sarah-Jane Wong Quai M. S.-J. W. Q. Lam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Laguerre-Gheusi</w:t>
+                <w:t xml:space="preserve">Odile Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Ferreira</w:t>
+                <w:t xml:space="preserve">Alain Jauneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Maydica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58 (1-4), pp.274 - 287</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268110v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress and future prospects for pentose-specific biocatalysts in biorefining</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Redefining XynA from Penicillium funiculosum IMI 378536 as a GH7 cellobiohydrolase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Fauré</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Virginie Neugnot-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Maestracci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procbio.2011.06.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Industrial Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39 (11), pp.1569 - 1576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10295-012-1166-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268406v1</w:t>
+                <w:t xml:space="preserve">hal-01268269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redefining XynA from Penicillium funiculosum IMI 378536 as a GH7 cellobiohydrolase</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Texier</w:t>
+                <w:t xml:space="preserve">Engineering better biomass-degrading ability into a GH11 xylanase using a directed evolution strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letian Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Siguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Industrial Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10295-012-1166-1⟩</w:t>
+              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1754-6834-5-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01268269v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering better biomass-degrading ability into a GH11 xylanase using a directed evolution strategy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Progress and future prospects for pentose-specific biocatalysts in biorefining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letian Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Fauré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Process Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 47 (3), pp.346 - 357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procbio.2011.06.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1754-6834-5-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01268365v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional roles of H98 and W99 and beta 2 alpha 2 loop dynamics in the alpha-L-arabinofuranosidase from Thermobacillus xylanilyticus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bissaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3962,103 +3962,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A high-throughput screening system for the evaluation of biomass-hydrolyzing glycoside hydrolases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letian Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 101 (21), pp.8237 - 8243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4098,295 +4098,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02659454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence that family 35 carbohydrate binding modules display conserved specificity but divergent function</w:t>
+                <w:t xml:space="preserve">A brief and informationally rich naming system for oligosaccharide motifs of heteroxylans found in plant cell walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Montanier</w:t>
+                <w:t xml:space="preserve">R. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. van Bueren</w:t>
+                <w:t xml:space="preserve">C.M. Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Delcour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Correia</w:t>
+                <w:t xml:space="preserve">C.B. Faulds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 106 (9), pp.3065-3070. </w:t>
+              <w:t xml:space="preserve">Australian Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 62, pp.533-537. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.0808972106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1071/CH08458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02332867v1</w:t>
+                <w:t xml:space="preserve">hal-00396624v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A brief and informationally rich naming system for oligosaccharide motifs of heteroxylans found in plant cell walls</w:t>
+                <w:t xml:space="preserve">Evidence that family 35 carbohydrate binding modules display conserved specificity but divergent function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Faure</w:t>
+                <w:t xml:space="preserve">C. Montanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.M. Courtin</w:t>
+                <w:t xml:space="preserve">A. van Bueren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.A. Delcour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Dumon</w:t>
+                <w:t xml:space="preserve">J. Flint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.B. Faulds</w:t>
+                <w:t xml:space="preserve">M. Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 62, pp.533-537. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (9), pp.3065-3070. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/CH08458⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0808972106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00396624v2</w:t>
+                <w:t xml:space="preserve">hal-02332867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of Lewis x tetrasaccharides by metabolically engineered Escherichia coli</w:t>
               </w:r>
@@ -4830,2616 +4830,2741 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00307655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site-directed mutagenesis of formolase to alter product specificity</w:t>
+                <w:t xml:space="preserve">Catching enzymes in action throughout the degradation of hemicellulose biopolymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katie J. Steel</w:t>
+                <w:t xml:space="preserve">Vincenzo Ruzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Carole Antoine Assor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Donna-Joe Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandra Pizzut-Serin</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Gleyses</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Morchain</w:t>
+                <w:t xml:space="preserve">Cédric Y Montanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CBSO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Saint-Valery-sur-Somme, France</w:t>
+              <w:t xml:space="preserve">Annual European Rheology Conference - AERC 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04747326v1</w:t>
+                <w:t xml:space="preserve">hal-05626954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the spatial configuration of glycoside hydrolase multienzyme complexes on Plant Cell Wall breakdown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iker Pardo Larrabeiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iker Pardo Larrabeiti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Roblin</w:t>
+                <w:t xml:space="preserve">Jeremy Esque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Esque</w:t>
+                <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rogniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LignoBiotech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the role of hemicellulase glycosylation in plant cell wall degradation: targeted glycosylation through click chemistry and activity monitoring in complex substrates.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Site-directed mutagenesis of formolase to alter product specificity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katie J. Steel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donna-Joe Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Vernhes</w:t>
+                <w:t xml:space="preserve">Sandra Pizzut-Serin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Fortuna</w:t>
+                <w:t xml:space="preserve">Evelyne Gleyses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Lemoine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Berangère Lebas</w:t>
+                <w:t xml:space="preserve">Jérôme Morchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th LignoBiotech symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">CBSO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Saint-Valery-sur-Somme, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04791539v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the effect of the spatial topology of multimodular GHs on an insoluble substrate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probing the role of hemicellulase glycosylation in plant cell wall degradation: targeted glycosylation through click chemistry and activity monitoring in complex substrates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Vernhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Y Montanier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Louise Badruna</w:t>
+                <w:t xml:space="preserve">Elsa Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Burlat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Roblin</w:t>
+                <w:t xml:space="preserve">Stéphanie Pradeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael j. O’donohue</w:t>
+                <w:t xml:space="preserve">Berangère Lebas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurocarb21, the 21st European Carbohydrate Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Paris, France. pp.OL40</w:t>
+              <w:t xml:space="preserve">7th LignoBiotech symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04225757v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-evolution of hemicellulases from a xylan PUL to identify molecular determinants of enzyme synergy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bozonnet</w:t>
+                <w:t xml:space="preserve">Investigating the effect of the spatial topology of multimodular GHs on an insoluble substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Y Montanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Badruna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Joseph-Aime</w:t>
+                <w:t xml:space="preserve">Vincent Burlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael j. O’donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRC Carbohydrate-Active ENzymes for Glycan Conversions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Andover, United States</w:t>
+              <w:t xml:space="preserve">Eurocarb21, the 21st European Carbohydrate Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris, France. pp.OL40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04747267v1</w:t>
+                <w:t xml:space="preserve">hal-04225757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two different aspects of natural multi-modular diversity within a xylan utilization locus to investigate catalytic synergism</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Co-evolution of hemicellulases from a xylan PUL to identify molecular determinants of enzyme synergy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Khamassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Pizzut-Serin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Joseph-Aime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LignoBiotech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">GRC Carbohydrate-Active ENzymes for Glycan Conversions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Andover, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04747254v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the spatial geometry organization within glycoside hydrolases over catalysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Roblin</w:t>
+                <w:t xml:space="preserve">Two different aspects of natural multi-modular diversity within a xylan utilization locus to investigate catalytic synergism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiyang Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Khamassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Ioannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Bioengineering Meeting CBM14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Oslo, Norway. pp.60</w:t>
+              <w:t xml:space="preserve">LignoBiotech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04227374v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-evolution of hemicellulases from a xylan PUL to identify molecular determinants of enzyme synergy</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">Investigating the spatial geometry organization within glycoside hydrolases over catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Y Montanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samuel Tranier</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Badruna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Burlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Bioengineering Meeting CBM14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2022, Oslo, Norway. pp.48</w:t>
+              <w:t xml:space="preserve">, Sep 2022, Oslo, Norway. pp.60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04227379v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular study of hydrolysis/transglycosylation modulation in retaining glycoside hydrolases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle André</w:t>
+                <w:t xml:space="preserve">Co-evolution of hemicellulases from a xylan PUL to identify molecular determinants of enzyme synergy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Khamassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Y Montanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Tranier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Carbohydrate Bioengineering Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Carbohydrate Bioengineering Meeting CBM14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Oslo, Norway. pp.48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928971v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tools for structural bioinformatics; design of a chimeric GH10 CBM-containing hydrolase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narcis Fernandez-Fuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Ioannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bryant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Carbohydrate Bioengineering Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and characterization of multi-enzymatic system for lignocellulose degration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eleni Ioannou</w:t>
+                <w:t xml:space="preserve">Molecular study of hydrolysis/transglycosylation modulation in retaining glycoside hydrolases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiao Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Tandrup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bissaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RRB15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">13. Carbohydrate Bioengineering Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928332v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting catalytic duality: insight into the hydrolysis/synthesis modulation in hydrolases</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bastien Bissaro</w:t>
+                <w:t xml:space="preserve">Development and characterization of multi-enzymatic system for lignocellulose degration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Monties</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roos Akkerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias Tandrup</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">X. Biarnes</w:t>
+                <w:t xml:space="preserve">Eleni Ioannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novel Enzymes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Darmstadt, Germany</w:t>
+              <w:t xml:space="preserve">RRB15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928376v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of an unusual multi-modular GH10 xylanase from termite gut</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Narcis Fernandez-Fuentes</w:t>
+                <w:t xml:space="preserve">Exploiting catalytic duality: insight into the hydrolysis/synthesis modulation in hydrolases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhao Jiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bissaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Tandrup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Biarnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Carbohydrate Bioengineering Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Novel Enzymes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Darmstadt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928432v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of chromogenic probes for identification and evaluation of hetroxylan active enzymes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Characterization of an unusual multi-modular GH10 xylanase from termite gut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiyang Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Ioannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Montanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narcis Fernandez-Fuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5; International Conference on Novel Enzymes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Groningen, Netherlands</w:t>
+              <w:t xml:space="preserve">12. Carbohydrate Bioengineering Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928538v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des cinétiques enzymatiques au niveau des interfaces et en milieu confiné : le cas de la biomasse lignocellulosique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dianteill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du GDR 2980 AMC2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Banyuls sur mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of the lignocellulolytic potential of invertebrate microbiome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Alvira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Vidal Melgosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. G. T. Willats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GFG_Groupe Français des Glucides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des cinétiques enzymatiques au niveau des interfaces et en milieu confiné : le cas de la biomasse lignocellulosique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dianteill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du GDR 2980 AMC2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Banyuls sur mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of plant cell wallacting esterases: the effect of ionic liquids on ferulic acid release from corn stover</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Palacio Paola A.</w:t>
+                <w:t xml:space="preserve">Design of chromogenic probes for identification and evaluation of hetroxylan active enzymes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Fauré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinciane Borsenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzy Bulot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eric Record</w:t>
+                <w:t xml:space="preserve">Olga Lefevre - Gherbovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Montanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lignobiotech IV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">5; International Conference on Novel Enzymes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928510v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAZyChip: a bioChip for bacterial glycoside hydrolases detection and dynamic exploration of microbial diversity for plant cell wall hydrolysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Delphine Labourdette</w:t>
+                <w:t xml:space="preserve">Characterization of plant cell wallacting esterases: the effect of ionic liquids on ferulic acid release from corn stover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palacio Paola A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lidwine Trouilh</w:t>
+                <w:t xml:space="preserve">Suzy Bulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Haon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Alvira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Lamarre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gabrielle Potocki Veronese</w:t>
+                <w:t xml:space="preserve">Eric Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The CBM11-11. Carbohydrate Bioengineering Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Espoo, Finland</w:t>
+              <w:t xml:space="preserve">Lignobiotech IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928554v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du pré-traitement par le procédé d'extrusion réactive sur la diversité fonctionnelle d'un consortia microbien responsable de la transformation de la lignocellulose à haute teneur en solides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CAZyChip: a bioChip for bacterial glycoside hydrolases detection and dynamic exploration of microbial diversity for plant cell wall hydrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Abot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Labourdette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidwine Trouilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Flajollet</w:t>
+                <w:t xml:space="preserve">Sophie Lamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Renaud Escudié</w:t>
+                <w:t xml:space="preserve">Gabrielle Potocki Veronese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Colloque de Génomique Environnementale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">The CBM11-11. Carbohydrate Bioengineering Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Espoo, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605423v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Impact du pré-traitement par le procédé d'extrusion réactive sur la diversité fonctionnelle d'un consortia microbien responsable de la transformation de la lignocellulose à haute teneur en solides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Flajollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Escudié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. Colloque de Génomique Environnementale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mining for lignocellulases in termite using fonctionnal metagenomics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Carbohydrate Symposium - EuroCarb17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Tel Aviv, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7449,2758 +7574,2758 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the spatial configuration of glycoside hydrolase multienzyme complexes on Plant Cell Wall breakdown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Y Montanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Roblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Esque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ropartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rogniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Research Conference, Carbohydrate-Active Enzymes for Glycan Conversions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Andover, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05564028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAXS-Guided Modeling to decipher spatial synergies in controlled multienzyme assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Pardo Larrabeiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Roblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Esque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Moraïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ed Bayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate-Active Enzymes for Glycan Conversions Gordon Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Andover, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05564040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzymatic hydrolysis of paper pulp pentose syrup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donna-Joe Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Allayaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Sanoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Roux-de Balmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Galier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LignoBiotech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring effect of spatial geometries in plant cell wall degrading multienzymatic complexes -A case study with cellulases and a xylanase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Pardo Larrabeiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Roblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ropartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Ropartz</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hélène Rogniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Carbohydrate Bioengineering Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05564019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the role of hemicellulase glycosylation in plant cell wall degradation: targeted glycosylation through click chemistry and activity monitoring in complex substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émeline Vernhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pradeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berangère Lebas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LignoBiotech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-engineering of hemicellulases from a xylan PUL for improved deconstruction of plant biomass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Khamassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Pizzut-Serin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium international Biocatalyse et Biotransformation BIOTRANS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating hemicellulases spatial proximity for lignocellulosic biomass valorisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Víctor Barba-Cedillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Y Montanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LignoBiotech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure-Function characterization of a GH43 enzyme found in a Polysaccharide Utilization Locus of termite gut microbiota Authors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Khamassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Y Montanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Tranier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LignoBiotech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzymatic degration of semidilute hemicellulose solutions: a small-angle neutron scattering study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dianteill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Montanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Men</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Carbohydrate Bioengineering Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational strategy for protein design based on structure-dynamics-activity relationship insights: GH11Xylanases as a casestudy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Dumon</w:t>
+                <w:t xml:space="preserve">Investigating the multimodularity of a Xyn10C-like protein found in a termite gut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiyang Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Ioannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Montanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Carbohydrate Bioengineering Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928929v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the multimodularity of a Xyn10C-like protein found in a termite gut</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bozonnet</w:t>
+                <w:t xml:space="preserve">Computational strategy for protein design based on structure-dynamics-activity relationship insights: GH11Xylanases as a casestudy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gleb Novikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena Vucinic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Montanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schiex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Carbohydrate Bioengineering Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929000v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizationof a muli-modular GH3-CBM48-CE1 isolated for termite gut microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fermon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncassin Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Fauré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Montanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goron Research Conference on Molecular Interfaces and Assemblies that Drive CAZyme Action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Andover, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of an unusual multi-modular GH10 xylanase from termite gut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiyang Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Ioannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Montanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narcis Fernandez-Fuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Carbohydrate Bioengineering Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02929095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and functional characterization of a hypothetical new glycoside hydrolase</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Hemicellulytic potential of invertebrate microbiome for biorefinery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Alvira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Henrissat</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Vidal Melgosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William G.T Willats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe Français des Glucides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Aussois, France</w:t>
+              <w:t xml:space="preserve">Lignobiotech IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929157v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional exploration of naturally and artificially enriched rumen microbiomes reveals novel enzymatic synergies involved in plant cell wall breakdown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Ufarté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Cecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Metagenomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Inderøy, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02929438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemicellulytic potential of invertebrate microbiome for biorefinery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégory Arnal</w:t>
+                <w:t xml:space="preserve">Elucidation of a hemicellulotytic cocktail for efficient partial conversion of lignocellulolytic biomass at high solid loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayani Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Alvira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">William G.T Willats</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Bakarat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermina Hernandez Raquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lignobiotech IV</w:t>
+              <w:t xml:space="preserve">Lignobiotech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929163v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidation of a hemicellulotytic cocktail for efficient partial conversion of lignocellulolytic biomass at high solid loading</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Estelle Bonnin</w:t>
+                <w:t xml:space="preserve">Inciter l'activité de synthèse chez les enzymes hydrolytiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bissaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xevi Biarnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Tandrup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lignobiotech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Congrès de la Section 28 du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929404v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inciter l'activité de synthèse chez les enzymes hydrolytiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural and functional characterization of a hypothetical new glycoside hydrolase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Guyez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncassin Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Raingeval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Bissaro</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Claire Dumon</w:t>
+                <w:t xml:space="preserve">Bernard Henrissat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Section 28 du CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Groupe Français des Glucides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929468v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to quantify enzyme activity and kinetics in &amp;quot;non-bulk&amp;quot; systems? An example through the enzymatic hydrolysis of hemicellulose thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cédric Montanier</w:t>
+                <w:t xml:space="preserve">Discovery and characterization of novel bacterial Carbohydrate Esterases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Alvira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Gherbovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Fauré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The CBM11 - 11. Carbohydrate Bioengineering Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Espoo, Finland. 232p., 2015, The eleventh Carbohydrate Bioengineering Meeting (CBM11)</w:t>
+              <w:t xml:space="preserve">Biorefinery for Food, Fuels and Materials 2015 Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269164v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery and characterization of novel bacterial Carbohydrate Esterases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael O'Donohue</w:t>
+                <w:t xml:space="preserve">How to quantify enzyme activity and kinetics in &amp;quot;non-bulk&amp;quot; systems? An example through the enzymatic hydrolysis of hemicellulose thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Zeidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dianteill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Lefevre - Gherbovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Montanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biorefinery for Food, Fuels and Materials 2015 Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">The CBM11 - 11. Carbohydrate Bioengineering Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Espoo, Finland. 232p., 2015, The eleventh Carbohydrate Bioengineering Meeting (CBM11)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929654v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of the lignocellulotytic potential of invertebrate microbiome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Bastien-Uluis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Alvira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biorefinery for Food, Fuels and Materials 2015 Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02929640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction of a highly active xylanase displaying oleaginous yeast: Comparison of anchoring systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFBBM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04218084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10210,250 +10335,250 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying CBM–Carbohydrate Interactions Using Microscale Thermophoresis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiyang Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Y Montanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate-Protein Interactions. Methods in Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.103 - 114, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-3151-5_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying CBM Carbohydrate Interactions Using Microscale Thermophoresis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiyang Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Montanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protein-Carbohydrate Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Methods in Molecular Biology, 978-1-4939-6898-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-6899-2_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10463,65 +10588,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hemicellulose-degrading compositions and uses thereof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Alvira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10529,51 +10654,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2016135173 (A1). 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10583,239 +10708,239 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biotechnologies et bioprocédés : clé de voute de la chimie verte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Fillaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Y Montanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossier chimie verte et industries alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CMB3a – Cellulose Nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Montanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiyang Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Soule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId326"/>
+      <w:footerReference w:type="default" r:id="rId329"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10962,51 +11087,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116715v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khamassi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/EBC20220166" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225419v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Petermann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dianteill" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Zeidi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Vaha Ouloassekpa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Budisavljevic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.3c00374" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03719965v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doha Elalami" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Aouine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Monlau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bbb.2400" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03828616v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareike Monschein" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edita Jurak" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Paasela" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taru Koitto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Lambauer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-022-02128-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03139105v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiao Zhao" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Tandrup" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bissaro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barbe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens-Christian Poulsen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2021.01.008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244138v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Vucinic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb Novikov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Montanier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schiex" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22115961" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03146857v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyang Wu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Ioannou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Henrissat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bozonnet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01714-20" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03407218v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Laguerre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman Haddad" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Legoueix" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Laville" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.11885" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358019v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Desmons" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Grayson-Steel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Nu&#241;ez-Dallos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vendier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hurtado" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c07872" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889096v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Enjalbert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion de La Mare" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Badruna" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vernet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21124360" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926307v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Craig Stevens" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rodgers" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Shi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenrg.2020.00158" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608677v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casper Wilkens" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Andersen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Berrin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Svensson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2017.06.005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595481v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Bouraoui" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Desrousseaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Alvira" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mana&#239;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-016-0550-x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843061v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Abot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Arnal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Lazuka" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Labourdette" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2988-4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269098v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Bastien-Uluis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Monties" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Berre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02257-14" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269233v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Heux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Meynial Salles" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Donohue" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2015.08.004" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXFTW7G9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269099v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Vidal-Melgosa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette L Pedersen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sch&#252;ckel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.630673" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635206v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martinez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Texier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nahoum" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lafitte" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Cioci" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0137481" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268735v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letian Song" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Siguier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andr&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Eneyskaya" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2014.01.004" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XSVXQWCD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419708v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Haon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Marcellin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Burlet-Schiltz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.528133" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02146175v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Borsenberger" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmie Dornez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Massou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maija Tenkanen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2014.07.001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZFQRTWS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204357v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bordes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0095128" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195495v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Sarah-Jane Wong Quai M. S.-J. W. Q. Lam" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Barbier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jauneau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268110v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Laguerre-Gheusi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ferreira" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1754-6834-6-78" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268406v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Faur&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2011.06.017" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ML3PRHV5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268269v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Neugnot-Roux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maestracci" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10295-012-1166-1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DZCGGSXH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268365v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1754-6834-5-3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268289v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Arab" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saurel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Debat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2012.08720.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658065v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia a S Correia" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Wade Abbott" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracey M Gloster" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;nia O Fernandes" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; a M Prates" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi1006139" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659454v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laguerre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.05.097" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RWDN478-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332867v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montanier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Bueren" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Flint" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Correia" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0808972106" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396624v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Faure" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Courtin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Delcour" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Faulds" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CH08458" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305827v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bosso" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Utille" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heyraud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Samain" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305946v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perret" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sabin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pokorna" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gautier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306785v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Priem" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307655v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Martin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747326v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie J. Steel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna-Joe Bigot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pizzut-Serin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gleyses" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morchain" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747330v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Pardo Larrabeiti" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Esque" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ropartz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791539v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Vernhes" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fortuna" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lemoine" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pradeau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berang&#232;re Lebas" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225757v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Y Montanier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Burlat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael&#160;j. O&#8217;donohue" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747267v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Joseph-Aime" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747254v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227374v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227379v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tranier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928971v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928349v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcis Fernandez-Fuentes" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bryant" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928332v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roos Akkerman" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928376v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Jiao" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Durand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Biarnes" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928432v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928538v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Lefevre - Gherbovet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928493v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928457v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Vidal Melgosa" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. G. T. Willats" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605539v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928510v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palacio Paola A." TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Bulot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Record" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928554v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwine Trouilh" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lamarre" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Potocki Veronese" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605423v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Flajollet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Barakat" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumas" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudi&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151326v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bastien" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05564028v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Esque" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05564040v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mora&#239;s" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed Bayer" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747335v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Allayaud" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sanoun" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roux-de Balmann" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Galier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05564019v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747348v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Vernhes" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747234v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747248v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Barba-Cedillo" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747249v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928989v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Men" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928929v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Montanier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929000v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928915v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fermon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncassin Franck" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929095v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929157v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Guyez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Raingeval" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929438v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ufart&#233;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Cecchini" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Amblard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929163v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William G.T Willats" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929404v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayani Ray" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Bakarat" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Hernandez Raquet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929468v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xevi Biarnes" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269164v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929654v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Gherbovet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929640v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218084v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153159v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3151-5_7" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606816v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/402125.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6899-2_10" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603913v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153187v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fillaudeau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154349v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Soule" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116715v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khamassi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/EBC20220166" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225419v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Petermann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dianteill" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Zeidi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Vaha Ouloassekpa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Budisavljevic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.3c00374" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03828616v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareike Monschein" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edita Jurak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Paasela" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taru Koitto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Lambauer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-022-02128-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03719965v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doha Elalami" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Aouine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Monlau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bbb.2400" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03146857v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyang Wu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Ioannou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Henrissat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Montanier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bozonnet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01714-20" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03407218v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Laguerre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman Haddad" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Legoueix" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Laville" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.11885" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358019v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Desmons" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Grayson-Steel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Nu&#241;ez-Dallos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vendier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hurtado" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c07872" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03139105v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiao Zhao" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Tandrup" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bissaro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barbe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens-Christian Poulsen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2021.01.008" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244138v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Vucinic" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb Novikov" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schiex" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22115961" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889096v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Enjalbert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion de La Mare" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Badruna" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vernet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21124360" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926307v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Craig Stevens" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rodgers" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Shi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenrg.2020.00158" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608677v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casper Wilkens" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Andersen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Berrin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Svensson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2017.06.005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595481v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Bouraoui" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Desrousseaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Alvira" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mana&#239;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-016-0550-x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843061v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Abot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Arnal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Lazuka" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Labourdette" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2988-4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635206v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martinez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Texier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nahoum" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lafitte" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Cioci" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0137481" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269233v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Heux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Meynial Salles" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Donohue" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2015.08.004" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXFTW7G9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269099v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Vidal-Melgosa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette L Pedersen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sch&#252;ckel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.630673" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269098v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Bastien-Uluis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Monties" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Berre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02257-14" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419708v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Siguier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Haon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Marcellin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Burlet-Schiltz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.528133" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204357v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bordes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0095128" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02146175v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Borsenberger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmie Dornez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Massou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maija Tenkanen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2014.07.001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZFQRTWS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268735v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letian Song" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andr&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Eneyskaya" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2014.01.004" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XSVXQWCD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268110v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Laguerre-Gheusi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ferreira" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1754-6834-6-78" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195495v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Sarah-Jane Wong Quai M. S.-J. W. Q. Lam" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Barbier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jauneau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268269v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Neugnot-Roux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maestracci" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10295-012-1166-1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DZCGGSXH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268365v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1754-6834-5-3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268406v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Faur&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2011.06.017" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ML3PRHV5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268289v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Arab" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saurel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Debat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2012.08720.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658065v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia a S Correia" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Wade Abbott" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracey M Gloster" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;nia O Fernandes" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; a M Prates" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi1006139" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659454v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laguerre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.05.097" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RWDN478-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396624v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Faure" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Courtin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Delcour" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Faulds" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CH08458" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332867v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montanier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Bueren" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Flint" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Correia" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0808972106" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305827v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bosso" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Utille" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heyraud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Samain" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305946v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perret" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sabin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pokorna" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gautier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306785v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Priem" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307655v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Martin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05626954v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Ruzzi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Antoine Assor" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna-Joe Bigot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Y Montanier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747330v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Pardo Larrabeiti" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Esque" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ropartz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747326v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie J. Steel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pizzut-Serin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gleyses" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morchain" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791539v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Vernhes" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fortuna" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lemoine" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pradeau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berang&#232;re Lebas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225757v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Burlat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael&#160;j. O&#8217;donohue" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747267v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Joseph-Aime" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747254v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227374v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227379v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tranier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928349v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcis Fernandez-Fuentes" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bryant" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928971v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928332v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roos Akkerman" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928376v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Jiao" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Durand" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Biarnes" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928432v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928493v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928457v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Vidal Melgosa" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. G. T. Willats" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605539v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928538v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Lefevre - Gherbovet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928510v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palacio Paola A." TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Bulot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Record" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928554v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwine Trouilh" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lamarre" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Potocki Veronese" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605423v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Flajollet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Barakat" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumas" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudi&#233;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151326v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bastien" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05564028v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Esque" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05564040v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mora&#239;s" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed Bayer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747335v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Allayaud" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sanoun" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roux-de Balmann" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Galier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05564019v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747348v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Vernhes" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747234v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747248v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Barba-Cedillo" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747249v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928989v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Men" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929000v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928929v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Montanier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928915v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fermon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncassin Franck" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929095v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929163v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William G.T Willats" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929438v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ufart&#233;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Cecchini" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Amblard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929404v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayani Ray" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Bakarat" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Hernandez Raquet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929468v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xevi Biarnes" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929157v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Guyez" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Raingeval" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929654v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Gherbovet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269164v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929640v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218084v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153159v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3151-5_7" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606816v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/402125.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6899-2_10" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603913v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153187v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fillaudeau" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154349v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Soule" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>