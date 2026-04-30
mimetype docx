--- v0 (2026-03-17)
+++ v1 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claire Dupin de Beyssat </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Docteure en Histoire de l'Art qualifiée aux fonctions de Maîtresse de conférences (section 22)Chercheuse postdoctorale sur le projet « Les Salons artistiques en France au XIXe siècle. Institutions, artistes, œuvres et discours », musée d'OrsayChercheuse associée sur le projet « Discours sur les arts (XIXe-XXe siècles) »,  BnF​Co-responsable du séminaire « L'art de la démonstration. Enjeux méthodologiques et épistémologiques en Histoire de l'art », MSH Paris-Nord, 2025-2026</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">claire-dupin-de-beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3829-3684</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">188990682</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promenade aux environs de 1900</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Henri-Gabriel Ibels (1867-1936)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fage éditions, 2026, 978-2-84975-818-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les peintres et la médaille au Salon dans la seconde moitié du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abécédaire de la prostitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolde Pludermacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Corbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flammarion; Musée d'Orsay, 2015, 978-2-08137-034-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peinture d’histoire, peintures à histoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peinture d’histoire, peintures à histoires ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France. éditions en ligne de l’HiCSA, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre complémentarité et circularité. Le réseau des recommandations à l’École des beaux-arts au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École des beaux-arts. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reg’Arts [titre provisoire]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paris de l’État face à la création de son temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier-Philippe GUIOCHON. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de la collection du Centre national des arts plastiques – L’État et les artistes contemporains (1791-1914)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dilecta, 2026, 978-2-37372-232-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vices et vertus du détail historique. Réactions critiques et institutionnelles au Salon (1848-1880)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aude NICOLAS; Margot RENARD. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sens du détail. Un autre regard sur la peinture d'histoire et la sculpture monumentale du XIXe siècle à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie et génétique des prix artistiques. Les médailles à l’Exposition de peinture et de sculpture au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Astrid Charlier; Chloé Delaporte; Marie-Eve Thérenty. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À tout prix. Histoire et enjeux des récompenses culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Vincennes, 2026, 9782379246173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le choix d’un maître. Filiations réelles et prétendues des peintres au Salon (1852-1880)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Cornali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Fuchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alphil-Presses universitaires de Suisse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parentés électives. Figures et pratiques de la filiation en histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ‘nabi journaliste’ : H.-G. Ibels, illustrateur de presse et dessinateur d’actualités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabienne STAHL. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H. G. Ibels, le nabi engagé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In Fine, 2025, 978-2-38203-231-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’indispensable livret de Salon (1791-1880) ? Usages et concurrences des catalogues des Expositions de peinture et de sculpture au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mica GHERGHESCU; Marie GISPERT; Hélène TRESPEUCH. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’exposition à l’ouvrage. Histoire, formes et enjeux du catalogue d’exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions en ligne de l’HiCSA, 2025, 978-2-491040-22-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du prix de Rome et du séjour à la villa Médicis dans les carrières des peintres de la seconde moitié du xixe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formations artistiques et académies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l’Institut national d’histoire de l’art, 2025, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15cxh⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peintre-décorateur sous la Troisième République. Profils et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Auffret; Louis Deltour; Elsa Jamet; Adélaïde Lacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Face au mur, La décoration murale 1870-1945</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions en ligne de l’HiCSA, 2024, 978-2-491040-19-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être critique d’art sous le Second Empire. Parcours et carrières de quelques salonniers entre 1852 et 1870</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Gispert, Catherine Meneux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique(s) d’art : nouveaux corpus, nouvelles méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2019, 978-2-491040-02-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prostituée nue, un motif iconique. L’exemple du Rolla (1878) de Gervex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prostitutions. Des représentations aveuglantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Flammarion; Musée d'Orsay, pp.195-202, 2015, 978-2-0813-7496-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pairs et experts. Quelle légitimité pour le jury du Salon (1791-1880) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biens Symboliques = Symbolic Goods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15bkl⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victims of Posterity. Identifying Gaps on 19th-Century French Art History with Wikidata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Humanities Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/johd.399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring nepotism and sexism in artistic recognition: the awarding of medals at the Paris Salon, 1850–1880</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Seave Greenwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Oosterlinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47 (3), pp.407-436. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10824-023-09472-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser les carrières et la reconnaissance artistiques : une prosopographie des peintres médaillés au Salon (1848-1880)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revuehn.3729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the public of the first Parisian library for art and archaeology: on the readership at Doucet's library (1910-1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Art Historiography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24, pp.CDB1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Louvre pour les artistes vivants ? Modalités d’appropriation du musée par et pour les artistes du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'Ecole du Louvre </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cel.684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01760607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Clément de Ris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique des historiens de l’art actifs en France de la Révolution à la Première Guerre mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Lefrançois-Pillion (1871-1959)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Foucher Zarmanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Beaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Prohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique des historiens de l'art actifs en France, de la Révolution à la Première Guerre mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trouver une déclaration de succession aux Archives de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, https://inhadoc.hypotheses.org/1259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une définition du talent ? Compte-rendu du colloque Le talent et ses approches en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Nazareth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/m5ba⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ventes d’antiques au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biennales, triennales et autres expositions récurrentes : un objet difficile à cerner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/lwnq⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publier et valoriser les bibliographies de critiques d’art. Le projet « Discours sur les arts (XIXe-XXe siècles) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lachenal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médias 19 : le journal dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lost in the Crowd? Reconstructing the Biographies of Salons Exhibitors in Nineteenth-Century France through Large-Scale Data and Seriality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unreliable Lives: Rethinking the Artist’s Biography in the Nineteenth Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Laren, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art comme instrument d’ascension socio-économique. Le cas Nélie Jacquemart (1841-1912)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les femmes et l’économie des arts : commerce et financement au féminin en France (fin XVIIe siècle–1945)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se faire la mémoire des bases de données d’histoire de l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Omeka 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Léon Gérôme, la consécration d’un peintre de genre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean-Léon Gérôme (1824-1904) et un autre XIXe siècle, nouvelles approches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Vesoul, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au colloque &amp;quot;L'artiste au travail. Images, textes, discours (XIXe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptistin Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque L'artiste au travail. Images, textes, discours (XIXe s.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Claire Dupin de Beyssat; Jean Guillaumont; Baptistin Rumeau, May 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Léon Gérôme, la consécration d’un peintre de genre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean-Léon Gérôme (1824-1904) et un autre XIXe siècle, nouvelles approches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Vesoul, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de Courbet, Manet et Monet : le XIXe siècle oublié. Raisons et corrections des angles morts du canon historiographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rotondes 2023. Congrès des jeunes chercheurs et chercheuses en histoire de l’art et archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point de vue d’historienne de l’art sur les usages actuels et prospectifs de Calames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le voyage des données, journée du réseau Calames</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde 2 : Mettre à disposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partager des corpus visuels et des données de la recherche en SHS : retours d’expérience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InVisu, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’indispensable livret de Salon (1791-1880) ? Usages et concurrences des catalogues des Expositions de peinture et de sculpture au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, formes et enjeux du catalogue d’exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médaille et le jury de récompense au Salon (1848–1880)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECR French Nineteenth-Century Art Network Research Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Onlince Conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie et génétique des prix artistiques. Les médailles à l’Exposition de peinture et de sculpture au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’art et la littérature à tout prix. Effets et enjeux des récompenses culturelles dans l’espace francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oblivion and Posterity. Why do (or don’t) painters go down in art history?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rethinking Art Historical Narratives and Canons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les juges de la valeur artistique au XIXe siècle. Profils et positions des membres du jury du Salon (1791-1880)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association Française de Sociologie 2023 - RT14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financer sa recherche et sa mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rotondes. 1er Congrès des jeunes chercheurs et chercheuses en histoire de l’art et archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing, Representing and Analysing Artistic Careers. The Case of Painters awarded and exhibiting at the Paris Salon (1848-1880)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Digital Art History IV – Methods, Practices, Epistemologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peintre-décorateur sous la Troisième République. Profils et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Face au mur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des succès de scandale ? Recherche de subversion dans la construction des réputations artistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études des Doctoriales de la SERD – De la marge au scandale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrouver Louise Lefrançois-Pillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bibliothèque d'Art et d'Archéologie de Jacques Doucet - Le répertoire d'iconographie chrétienne de l'Occident de Louise Lefrançois-Pillion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le choix d’un maître. Filiations réelles et prétendues des peintres au Salon (1852-1880)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de la notion de filiation artistique. Dialogue avec Elizabeth Prettejohn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Neuchâtel (Suisse), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre formation et distinction. Le rôle du Prix de Rome et de la Villa Médicis dans les carrières artistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Académisme et formation artistique au XIXe siècle : les envois de Rome en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipuler un corpus large et pluriel à l’aide d’une base de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales de la SERD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nu sans histoire ? Autonomie d'un motif au Salon (1848-1880)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales de la SERD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La thèse augmentée : corpus & Omeka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Omeka - Projets scientifiques, culturels et/ou documentaires avec Omeka</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the Public of the First Parisian Library for Art and Archaeology. On the Readership at Doucet's Library, 1910-1914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historic Libraries and the Historiography of Art (II), CAA Conference 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vices et vertus du détail historique. Réactions critiques et institutionnelles au Salon (1848-1880)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sens du détail. Un autre regard sur la peinture d'histoire et la sculpture monumentale du XIXe siècle à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between honour and scandal. Decorated Courbet at the Salon (1849-1861)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gustave Courbet and the Narratives of Modern Painting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bonne place. Enjeux du placement au Salon (1848-1880)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole de printemps 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les biennales en bibliothèque, un objet difficile à cerner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1959-1985, au prisme de la Biennale de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les peintres et le succès au Salon (1848-1880). Constitution, gestion et analyse de corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctorale du laboratoire InTru</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le succès du Salon sous le Second Empire (1852-1870)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des chercheurs de l'Institut National d’Histoire de l’Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être critique d’art sous le Second Empire. Parcours et carrières des salonniers (1852-1870)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une nouvelle histoire de la critique d’art à la lumière des humanités numériques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut national d'histoire de l'art; Ecole du Louvre; Ecole des Chartes, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les succès du Salon au Second Empire (1852-1870)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctorale du laboratoire InTru</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Not to be seen. Sordid aspects of prostitutions in illustrations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">City of Sin : Representing the Urban Underbelly in the Nineteenth Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rijksmuseum, May 2016, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience d’utilisateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les musées moteurs de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée d'Orsay, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Gabriel IBELS (1867-1936) : un promeneur engagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de la recherche en XIXe siècle. Master 1, Années 2012 et 2013.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Catherine Méneux, Emmanuel Pernoud et Pierre Wat, Sep 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau ! Les catalogues d’exposition référencés dans Zotero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, https://inhadoc.hypotheses.org/1283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Salon officiel (1648-1880). Guide de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expositions internationales et récurrentes. Orientations bibliographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId103"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claire Dupin de Beyssat </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Docteure en Histoire de l'Art qualifiée aux fonctions de Maîtresse de conférences (section 22)Chercheuse postdoctorale sur le projet « Les Salons artistiques en France au XIXe siècle. Institutions, artistes, œuvres et discours », musée d'OrsayChercheuse associée sur le projet « Discours sur les arts (XIXe-XXe siècles) »,  BnF​Co-responsable du séminaire « L'art de la démonstration. Enjeux méthodologiques et épistémologiques en Histoire de l'art », MSH Paris-Nord, 2025-2026</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">claire-dupin-de-beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3829-3684</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">188990682</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les peintres et la médaille au Salon dans la seconde moitié du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promenade aux environs de 1900</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Henri-Gabriel Ibels (1867-1936)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fage éditions, 2026, 978-2-84975-818-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abécédaire de la prostitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolde Pludermacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Corbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flammarion; Musée d'Orsay, 2015, 978-2-08137-034-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peinture d’histoire, peintures à histoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peinture d’histoire, peintures à histoires ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France. éditions en ligne de l’HiCSA, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paris de l’État face à la création de son temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier-Philippe GUIOCHON. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de la collection du Centre national des arts plastiques – L’État et les artistes contemporains (1791-1914)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dilecta, 2026, 978-2-37372-232-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre complémentarité et circularité. Le réseau des recommandations à l’École des beaux-arts au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École des beaux-arts. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reg’Arts [titre provisoire]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vices et vertus du détail historique. Réactions critiques et institutionnelles au Salon (1848-1880)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aude NICOLAS; Margot RENARD. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sens du détail. Un autre regard sur la peinture d'histoire et la sculpture monumentale du XIXe siècle à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie et génétique des prix artistiques. Les médailles à l’Exposition de peinture et de sculpture au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Astrid Charlier; Chloé Delaporte; Marie-Eve Thérenty. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À tout prix. Histoire et enjeux des récompenses culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Vincennes, 2026, 9782379246173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ‘nabi journaliste’ : H.-G. Ibels, illustrateur de presse et dessinateur d’actualités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabienne STAHL. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H. G. Ibels, le nabi engagé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In Fine, 2025, 978-2-38203-231-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le choix d’un maître. Filiations réelles et prétendues des peintres au Salon (1852-1880)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Cornali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Fuchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alphil-Presses universitaires de Suisse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parentés électives. Figures et pratiques de la filiation en histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’indispensable livret de Salon (1791-1880) ? Usages et concurrences des catalogues des Expositions de peinture et de sculpture au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mica GHERGHESCU; Marie GISPERT; Hélène TRESPEUCH. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’exposition à l’ouvrage. Histoire, formes et enjeux du catalogue d’exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions en ligne de l’HiCSA, 2025, 978-2-491040-22-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du prix de Rome et du séjour à la villa Médicis dans les carrières des peintres de la seconde moitié du xixe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formations artistiques et académies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l’Institut national d’histoire de l’art, 2025, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15cxh⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peintre-décorateur sous la Troisième République. Profils et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Auffret; Louis Deltour; Elsa Jamet; Adélaïde Lacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Face au mur, La décoration murale 1870-1945</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions en ligne de l’HiCSA, 2024, 978-2-491040-19-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être critique d’art sous le Second Empire. Parcours et carrières de quelques salonniers entre 1852 et 1870</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Gispert, Catherine Meneux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique(s) d’art : nouveaux corpus, nouvelles méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2019, 978-2-491040-02-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prostituée nue, un motif iconique. L’exemple du Rolla (1878) de Gervex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prostitutions. Des représentations aveuglantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Flammarion; Musée d'Orsay, pp.195-202, 2015, 978-2-0813-7496-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pairs et experts. Quelle légitimité pour le jury du Salon (1791-1880) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biens Symboliques = Symbolic Goods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15bkl⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victims of Posterity. Identifying Gaps on 19th-Century French Art History with Wikidata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Humanities Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/johd.399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser les carrières et la reconnaissance artistiques : une prosopographie des peintres médaillés au Salon (1848-1880)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revuehn.3729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring nepotism and sexism in artistic recognition: the awarding of medals at the Paris Salon, 1850–1880</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Seave Greenwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Oosterlinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47 (3), pp.407-436. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10824-023-09472-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the public of the first Parisian library for art and archaeology: on the readership at Doucet's library (1910-1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Art Historiography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24, pp.CDB1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Louvre pour les artistes vivants ? Modalités d’appropriation du musée par et pour les artistes du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'Ecole du Louvre </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cel.684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01760607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Clément de Ris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique des historiens de l’art actifs en France de la Révolution à la Première Guerre mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Lefrançois-Pillion (1871-1959)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Foucher Zarmanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Beaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Prohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique des historiens de l'art actifs en France, de la Révolution à la Première Guerre mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trouver une déclaration de succession aux Archives de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, https://inhadoc.hypotheses.org/1259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une définition du talent ? Compte-rendu du colloque Le talent et ses approches en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Nazareth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/m5ba⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ventes d’antiques au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biennales, triennales et autres expositions récurrentes : un objet difficile à cerner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/lwnq⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publier et valoriser les bibliographies de critiques d’art. Le projet « Discours sur les arts (XIXe-XXe siècles) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lachenal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médias 19 : le journal dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lost in the Crowd? Reconstructing the Biographies of Salons Exhibitors in Nineteenth-Century France through Large-Scale Data and Seriality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unreliable Lives: Rethinking the Artist’s Biography in the Nineteenth Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Laren, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art comme instrument d’ascension socio-économique. Le cas Nélie Jacquemart (1841-1912)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les femmes et l’économie des arts : commerce et financement au féminin en France (fin XVIIe siècle–1945)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se faire la mémoire des bases de données d’histoire de l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Omeka 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Léon Gérôme, la consécration d’un peintre de genre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean-Léon Gérôme (1824-1904) et un autre XIXe siècle, nouvelles approches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Vesoul, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au colloque &amp;quot;L'artiste au travail. Images, textes, discours (XIXe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptistin Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque L'artiste au travail. Images, textes, discours (XIXe s.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Claire Dupin de Beyssat; Jean Guillaumont; Baptistin Rumeau, May 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Léon Gérôme, la consécration d’un peintre de genre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean-Léon Gérôme (1824-1904) et un autre XIXe siècle, nouvelles approches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Vesoul, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point de vue d’historienne de l’art sur les usages actuels et prospectifs de Calames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le voyage des données, journée du réseau Calames</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde 2 : Mettre à disposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partager des corpus visuels et des données de la recherche en SHS : retours d’expérience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InVisu, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’indispensable livret de Salon (1791-1880) ? Usages et concurrences des catalogues des Expositions de peinture et de sculpture au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, formes et enjeux du catalogue d’exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de Courbet, Manet et Monet : le XIXe siècle oublié. Raisons et corrections des angles morts du canon historiographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rotondes 2023. Congrès des jeunes chercheurs et chercheuses en histoire de l’art et archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médaille et le jury de récompense au Salon (1848–1880)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECR French Nineteenth-Century Art Network Research Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Onlince Conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie et génétique des prix artistiques. Les médailles à l’Exposition de peinture et de sculpture au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’art et la littérature à tout prix. Effets et enjeux des récompenses culturelles dans l’espace francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les juges de la valeur artistique au XIXe siècle. Profils et positions des membres du jury du Salon (1791-1880)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association Française de Sociologie 2023 - RT14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oblivion and Posterity. Why do (or don’t) painters go down in art history?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rethinking Art Historical Narratives and Canons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financer sa recherche et sa mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rotondes. 1er Congrès des jeunes chercheurs et chercheuses en histoire de l’art et archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des succès de scandale ? Recherche de subversion dans la construction des réputations artistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études des Doctoriales de la SERD – De la marge au scandale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing, Representing and Analysing Artistic Careers. The Case of Painters awarded and exhibiting at the Paris Salon (1848-1880)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Digital Art History IV – Methods, Practices, Epistemologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peintre-décorateur sous la Troisième République. Profils et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Face au mur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrouver Louise Lefrançois-Pillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bibliothèque d'Art et d'Archéologie de Jacques Doucet - Le répertoire d'iconographie chrétienne de l'Occident de Louise Lefrançois-Pillion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le choix d’un maître. Filiations réelles et prétendues des peintres au Salon (1852-1880)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de la notion de filiation artistique. Dialogue avec Elizabeth Prettejohn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Neuchâtel (Suisse), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre formation et distinction. Le rôle du Prix de Rome et de la Villa Médicis dans les carrières artistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Académisme et formation artistique au XIXe siècle : les envois de Rome en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipuler un corpus large et pluriel à l’aide d’une base de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales de la SERD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the Public of the First Parisian Library for Art and Archaeology. On the Readership at Doucet's Library, 1910-1914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historic Libraries and the Historiography of Art (II), CAA Conference 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nu sans histoire ? Autonomie d'un motif au Salon (1848-1880)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales de la SERD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La thèse augmentée : corpus & Omeka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Omeka - Projets scientifiques, culturels et/ou documentaires avec Omeka</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vices et vertus du détail historique. Réactions critiques et institutionnelles au Salon (1848-1880)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sens du détail. Un autre regard sur la peinture d'histoire et la sculpture monumentale du XIXe siècle à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between honour and scandal. Decorated Courbet at the Salon (1849-1861)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gustave Courbet and the Narratives of Modern Painting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bonne place. Enjeux du placement au Salon (1848-1880)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole de printemps 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les biennales en bibliothèque, un objet difficile à cerner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1959-1985, au prisme de la Biennale de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les peintres et le succès au Salon (1848-1880). Constitution, gestion et analyse de corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctorale du laboratoire InTru</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le succès du Salon sous le Second Empire (1852-1870)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des chercheurs de l'Institut National d’Histoire de l’Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être critique d’art sous le Second Empire. Parcours et carrières des salonniers (1852-1870)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une nouvelle histoire de la critique d’art à la lumière des humanités numériques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut national d'histoire de l'art; Ecole du Louvre; Ecole des Chartes, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les succès du Salon au Second Empire (1852-1870)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctorale du laboratoire InTru</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Not to be seen. Sordid aspects of prostitutions in illustrations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">City of Sin : Representing the Urban Underbelly in the Nineteenth Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rijksmuseum, May 2016, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience d’utilisateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les musées moteurs de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée d'Orsay, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Gabriel IBELS (1867-1936) : un promeneur engagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de la recherche en XIXe siècle. Master 1, Années 2012 et 2013.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Catherine Méneux, Emmanuel Pernoud et Pierre Wat, Sep 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau ! Les catalogues d’exposition référencés dans Zotero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, https://inhadoc.hypotheses.org/1283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Salon officiel (1648-1880). Guide de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expositions internationales et récurrentes. Orientations bibliographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId103"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="43905C39"/>
+    <w:nsid w:val="7015F350"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-dupin-de-beyssat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3829-3684" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188990682" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539679v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dupin de Beyssat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Henri-Gabriel Ibels (1867-1936)" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539686v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073228v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isolde Pludermacher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Corbin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539691v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Renard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539672v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539667v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539745v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539750v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914422v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Cornali" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Fuchs" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539657v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539733v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539721v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15cxh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539742v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176919v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073233v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539702v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15bkl" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539707v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/johd.399" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539716v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Seave Greenwald" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Oosterlinck" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10824-023-09472-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539710v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.3729" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507075v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01760607v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cel.684" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539674v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355195v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Foucher Zarmanian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Beaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Prohin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507094v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073237v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nazareth" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/m5ba" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539755v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521432v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/lwnq" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539797v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lachenal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539760v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539805v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539800v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914371v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168171v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillaumont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptistin Rumeau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539806v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010048v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633822v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633828v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010056v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914394v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914357v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633821v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633818v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010060v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010040v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010018v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010023v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010066v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010047v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251731v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507083v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521427v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968779v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Daniel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521425v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507081v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176905v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176907v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521429v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073131v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073211v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073134v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073223v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059049v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073220v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305728v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507089v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521431v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521433v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-dupin-de-beyssat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3829-3684" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188990682" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539686v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dupin de Beyssat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539679v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Henri-Gabriel Ibels (1867-1936)" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073228v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isolde Pludermacher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Corbin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539691v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Renard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539667v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539672v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539745v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539750v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539657v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914422v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Cornali" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Fuchs" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539733v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539721v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15cxh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539742v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176919v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073233v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539702v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15bkl" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539707v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/johd.399" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539710v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.3729" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539716v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Seave Greenwald" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Oosterlinck" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10824-023-09472-z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507075v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01760607v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cel.684" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539674v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355195v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Foucher Zarmanian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Beaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Prohin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507094v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073237v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nazareth" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/m5ba" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539755v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521432v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/lwnq" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539797v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lachenal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539760v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539805v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539800v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914371v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168171v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillaumont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptistin Rumeau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539806v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633822v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633828v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010056v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010048v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914394v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914357v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633818v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633821v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010060v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010023v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010040v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010018v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010066v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010047v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251731v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507083v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521425v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521427v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968779v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Daniel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507081v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176905v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176907v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521429v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073131v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073211v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073134v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073223v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059049v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073220v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305728v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507089v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521431v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521433v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>