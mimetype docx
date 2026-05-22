--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claire Dupin de Beyssat </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Docteure en Histoire de l'Art qualifiée aux fonctions de Maîtresse de conférences (section 22)Chercheuse postdoctorale sur le projet « Les Salons artistiques en France au XIXe siècle. Institutions, artistes, œuvres et discours », musée d'OrsayChercheuse associée sur le projet « Discours sur les arts (XIXe-XXe siècles) »,  BnF​Co-responsable du séminaire « L'art de la démonstration. Enjeux méthodologiques et épistémologiques en Histoire de l'art », MSH Paris-Nord, 2025-2026</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">claire-dupin-de-beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3829-3684</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">188990682</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les peintres et la médaille au Salon dans la seconde moitié du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promenade aux environs de 1900</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Henri-Gabriel Ibels (1867-1936)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fage éditions, 2026, 978-2-84975-818-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abécédaire de la prostitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolde Pludermacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Corbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flammarion; Musée d'Orsay, 2015, 978-2-08137-034-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peinture d’histoire, peintures à histoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peinture d’histoire, peintures à histoires ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France. éditions en ligne de l’HiCSA, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paris de l’État face à la création de son temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier-Philippe GUIOCHON. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de la collection du Centre national des arts plastiques – L’État et les artistes contemporains (1791-1914)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dilecta, 2026, 978-2-37372-232-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre complémentarité et circularité. Le réseau des recommandations à l’École des beaux-arts au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École des beaux-arts. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reg’Arts [titre provisoire]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vices et vertus du détail historique. Réactions critiques et institutionnelles au Salon (1848-1880)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aude NICOLAS; Margot RENARD. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sens du détail. Un autre regard sur la peinture d'histoire et la sculpture monumentale du XIXe siècle à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie et génétique des prix artistiques. Les médailles à l’Exposition de peinture et de sculpture au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Astrid Charlier; Chloé Delaporte; Marie-Eve Thérenty. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À tout prix. Histoire et enjeux des récompenses culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Vincennes, 2026, 9782379246173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ‘nabi journaliste’ : H.-G. Ibels, illustrateur de presse et dessinateur d’actualités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabienne STAHL. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H. G. Ibels, le nabi engagé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In Fine, 2025, 978-2-38203-231-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le choix d’un maître. Filiations réelles et prétendues des peintres au Salon (1852-1880)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Cornali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Fuchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alphil-Presses universitaires de Suisse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parentés électives. Figures et pratiques de la filiation en histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’indispensable livret de Salon (1791-1880) ? Usages et concurrences des catalogues des Expositions de peinture et de sculpture au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mica GHERGHESCU; Marie GISPERT; Hélène TRESPEUCH. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’exposition à l’ouvrage. Histoire, formes et enjeux du catalogue d’exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions en ligne de l’HiCSA, 2025, 978-2-491040-22-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du prix de Rome et du séjour à la villa Médicis dans les carrières des peintres de la seconde moitié du xixe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formations artistiques et académies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l’Institut national d’histoire de l’art, 2025, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15cxh⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peintre-décorateur sous la Troisième République. Profils et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Auffret; Louis Deltour; Elsa Jamet; Adélaïde Lacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Face au mur, La décoration murale 1870-1945</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions en ligne de l’HiCSA, 2024, 978-2-491040-19-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être critique d’art sous le Second Empire. Parcours et carrières de quelques salonniers entre 1852 et 1870</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Gispert, Catherine Meneux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique(s) d’art : nouveaux corpus, nouvelles méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2019, 978-2-491040-02-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prostituée nue, un motif iconique. L’exemple du Rolla (1878) de Gervex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prostitutions. Des représentations aveuglantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Flammarion; Musée d'Orsay, pp.195-202, 2015, 978-2-0813-7496-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pairs et experts. Quelle légitimité pour le jury du Salon (1791-1880) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biens Symboliques = Symbolic Goods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15bkl⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victims of Posterity. Identifying Gaps on 19th-Century French Art History with Wikidata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Humanities Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/johd.399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser les carrières et la reconnaissance artistiques : une prosopographie des peintres médaillés au Salon (1848-1880)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revuehn.3729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring nepotism and sexism in artistic recognition: the awarding of medals at the Paris Salon, 1850–1880</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Seave Greenwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Oosterlinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47 (3), pp.407-436. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10824-023-09472-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the public of the first Parisian library for art and archaeology: on the readership at Doucet's library (1910-1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Art Historiography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24, pp.CDB1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Louvre pour les artistes vivants ? Modalités d’appropriation du musée par et pour les artistes du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'Ecole du Louvre </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cel.684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01760607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Clément de Ris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique des historiens de l’art actifs en France de la Révolution à la Première Guerre mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Lefrançois-Pillion (1871-1959)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Foucher Zarmanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Beaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Prohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique des historiens de l'art actifs en France, de la Révolution à la Première Guerre mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trouver une déclaration de succession aux Archives de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, https://inhadoc.hypotheses.org/1259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une définition du talent ? Compte-rendu du colloque Le talent et ses approches en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Nazareth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/m5ba⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ventes d’antiques au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biennales, triennales et autres expositions récurrentes : un objet difficile à cerner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/lwnq⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publier et valoriser les bibliographies de critiques d’art. Le projet « Discours sur les arts (XIXe-XXe siècles) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lachenal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médias 19 : le journal dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lost in the Crowd? Reconstructing the Biographies of Salons Exhibitors in Nineteenth-Century France through Large-Scale Data and Seriality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unreliable Lives: Rethinking the Artist’s Biography in the Nineteenth Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Laren, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art comme instrument d’ascension socio-économique. Le cas Nélie Jacquemart (1841-1912)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les femmes et l’économie des arts : commerce et financement au féminin en France (fin XVIIe siècle–1945)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se faire la mémoire des bases de données d’histoire de l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Omeka 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Léon Gérôme, la consécration d’un peintre de genre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean-Léon Gérôme (1824-1904) et un autre XIXe siècle, nouvelles approches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Vesoul, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au colloque &amp;quot;L'artiste au travail. Images, textes, discours (XIXe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptistin Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque L'artiste au travail. Images, textes, discours (XIXe s.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Claire Dupin de Beyssat; Jean Guillaumont; Baptistin Rumeau, May 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Léon Gérôme, la consécration d’un peintre de genre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean-Léon Gérôme (1824-1904) et un autre XIXe siècle, nouvelles approches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Vesoul, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point de vue d’historienne de l’art sur les usages actuels et prospectifs de Calames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le voyage des données, journée du réseau Calames</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde 2 : Mettre à disposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partager des corpus visuels et des données de la recherche en SHS : retours d’expérience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InVisu, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’indispensable livret de Salon (1791-1880) ? Usages et concurrences des catalogues des Expositions de peinture et de sculpture au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, formes et enjeux du catalogue d’exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de Courbet, Manet et Monet : le XIXe siècle oublié. Raisons et corrections des angles morts du canon historiographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rotondes 2023. Congrès des jeunes chercheurs et chercheuses en histoire de l’art et archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médaille et le jury de récompense au Salon (1848–1880)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECR French Nineteenth-Century Art Network Research Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Onlince Conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie et génétique des prix artistiques. Les médailles à l’Exposition de peinture et de sculpture au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’art et la littérature à tout prix. Effets et enjeux des récompenses culturelles dans l’espace francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les juges de la valeur artistique au XIXe siècle. Profils et positions des membres du jury du Salon (1791-1880)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association Française de Sociologie 2023 - RT14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oblivion and Posterity. Why do (or don’t) painters go down in art history?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rethinking Art Historical Narratives and Canons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financer sa recherche et sa mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rotondes. 1er Congrès des jeunes chercheurs et chercheuses en histoire de l’art et archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des succès de scandale ? Recherche de subversion dans la construction des réputations artistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études des Doctoriales de la SERD – De la marge au scandale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing, Representing and Analysing Artistic Careers. The Case of Painters awarded and exhibiting at the Paris Salon (1848-1880)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Digital Art History IV – Methods, Practices, Epistemologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peintre-décorateur sous la Troisième République. Profils et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Face au mur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrouver Louise Lefrançois-Pillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bibliothèque d'Art et d'Archéologie de Jacques Doucet - Le répertoire d'iconographie chrétienne de l'Occident de Louise Lefrançois-Pillion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le choix d’un maître. Filiations réelles et prétendues des peintres au Salon (1852-1880)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de la notion de filiation artistique. Dialogue avec Elizabeth Prettejohn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Neuchâtel (Suisse), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre formation et distinction. Le rôle du Prix de Rome et de la Villa Médicis dans les carrières artistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Académisme et formation artistique au XIXe siècle : les envois de Rome en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipuler un corpus large et pluriel à l’aide d’une base de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales de la SERD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the Public of the First Parisian Library for Art and Archaeology. On the Readership at Doucet's Library, 1910-1914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historic Libraries and the Historiography of Art (II), CAA Conference 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nu sans histoire ? Autonomie d'un motif au Salon (1848-1880)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales de la SERD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La thèse augmentée : corpus & Omeka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Omeka - Projets scientifiques, culturels et/ou documentaires avec Omeka</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vices et vertus du détail historique. Réactions critiques et institutionnelles au Salon (1848-1880)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sens du détail. Un autre regard sur la peinture d'histoire et la sculpture monumentale du XIXe siècle à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between honour and scandal. Decorated Courbet at the Salon (1849-1861)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gustave Courbet and the Narratives of Modern Painting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bonne place. Enjeux du placement au Salon (1848-1880)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole de printemps 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les biennales en bibliothèque, un objet difficile à cerner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1959-1985, au prisme de la Biennale de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les peintres et le succès au Salon (1848-1880). Constitution, gestion et analyse de corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctorale du laboratoire InTru</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le succès du Salon sous le Second Empire (1852-1870)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des chercheurs de l'Institut National d’Histoire de l’Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être critique d’art sous le Second Empire. Parcours et carrières des salonniers (1852-1870)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une nouvelle histoire de la critique d’art à la lumière des humanités numériques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut national d'histoire de l'art; Ecole du Louvre; Ecole des Chartes, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les succès du Salon au Second Empire (1852-1870)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctorale du laboratoire InTru</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Not to be seen. Sordid aspects of prostitutions in illustrations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">City of Sin : Representing the Urban Underbelly in the Nineteenth Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rijksmuseum, May 2016, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience d’utilisateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les musées moteurs de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée d'Orsay, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Gabriel IBELS (1867-1936) : un promeneur engagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de la recherche en XIXe siècle. Master 1, Années 2012 et 2013.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Catherine Méneux, Emmanuel Pernoud et Pierre Wat, Sep 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau ! Les catalogues d’exposition référencés dans Zotero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, https://inhadoc.hypotheses.org/1283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Salon officiel (1648-1880). Guide de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expositions internationales et récurrentes. Orientations bibliographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId103"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claire Dupin de Beyssat </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Docteure en Histoire de l'Art qualifiée aux fonctions de Maîtresse de conférences (section 22)Chercheuse postdoctorale sur le projet « Les Salons artistiques en France au XIXe siècle. Institutions, artistes, œuvres et discours », musée d'OrsayChercheuse associée sur le projet « Discours sur les arts (XIXe-XXe siècles) »,  BnF​Co-responsable du séminaire « L'art de la démonstration. Enjeux méthodologiques et épistémologiques en Histoire de l'art », MSH Paris-Nord, 2025-2026</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">claire-dupin-de-beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3829-3684</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">188990682</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promenade aux environs de 1900</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Henri-Gabriel Ibels (1867-1936)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fage éditions, 2026, 978-2-84975-818-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les peintres et la médaille au Salon dans la seconde moitié du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abécédaire de la prostitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolde Pludermacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Corbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flammarion; Musée d'Orsay, 2015, 978-2-08137-034-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peinture d’histoire, peintures à histoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peinture d’histoire, peintures à histoires ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France. éditions en ligne de l’HiCSA, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre complémentarité et circularité. Le réseau des recommandations à l’École des beaux-arts au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École des beaux-arts. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reg’Arts [titre provisoire]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paris de l’État face à la création de son temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier-Philippe GUIOCHON. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de la collection du Centre national des arts plastiques – L’État et les artistes contemporains (1791-1914)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dilecta, 2026, 978-2-37372-232-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vices et vertus du détail historique. Réactions critiques et institutionnelles au Salon (1848-1880)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aude NICOLAS; Margot RENARD. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sens du détail. Un autre regard sur la peinture d'histoire et la sculpture monumentale du XIXe siècle à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie et génétique des prix artistiques. Les médailles à l’Exposition de peinture et de sculpture au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Astrid Charlier; Chloé Delaporte; Marie-Eve Thérenty. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À tout prix. Histoire et enjeux des récompenses culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Vincennes, 2026, 9782379246173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le choix d’un maître. Filiations réelles et prétendues des peintres au Salon (1852-1880)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Cornali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Fuchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alphil-Presses universitaires de Suisse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parentés électives. Figures et pratiques de la filiation en histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ‘nabi journaliste’ : H.-G. Ibels, illustrateur de presse et dessinateur d’actualités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabienne STAHL. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H. G. Ibels, le nabi engagé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In Fine, 2025, 978-2-38203-231-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’indispensable livret de Salon (1791-1880) ? Usages et concurrences des catalogues des Expositions de peinture et de sculpture au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mica GHERGHESCU; Marie GISPERT; Hélène TRESPEUCH. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’exposition à l’ouvrage. Histoire, formes et enjeux du catalogue d’exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions en ligne de l’HiCSA, 2025, 978-2-491040-22-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du prix de Rome et du séjour à la villa Médicis dans les carrières des peintres de la seconde moitié du xixe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formations artistiques et académies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l’Institut national d’histoire de l’art, 2025, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15cxh⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peintre-décorateur sous la Troisième République. Profils et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Auffret; Louis Deltour; Elsa Jamet; Adélaïde Lacotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Face au mur, La décoration murale 1870-1945</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions en ligne de l’HiCSA, 2024, 978-2-491040-19-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être critique d’art sous le Second Empire. Parcours et carrières de quelques salonniers entre 1852 et 1870</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Gispert, Catherine Meneux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique(s) d’art : nouveaux corpus, nouvelles méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2019, 978-2-491040-02-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prostituée nue, un motif iconique. L’exemple du Rolla (1878) de Gervex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prostitutions. Des représentations aveuglantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Flammarion; Musée d'Orsay, pp.195-202, 2015, 978-2-0813-7496-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pairs et experts. Quelle légitimité pour le jury du Salon (1791-1880) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biens Symboliques = Symbolic Goods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15bkl⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victims of Posterity. Identifying Gaps on 19th-Century French Art History with Wikidata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Humanities Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/johd.399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser les carrières et la reconnaissance artistiques : une prosopographie des peintres médaillés au Salon (1848-1880)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revuehn.3729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring nepotism and sexism in artistic recognition: the awarding of medals at the Paris Salon, 1850–1880</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Seave Greenwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Oosterlinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47 (3), pp.407-436. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10824-023-09472-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the public of the first Parisian library for art and archaeology: on the readership at Doucet's library (1910-1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Art Historiography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24, pp.CDB1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Louvre pour les artistes vivants ? Modalités d’appropriation du musée par et pour les artistes du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'Ecole du Louvre </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cel.684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01760607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Lefrançois-Pillion (1871-1959)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Foucher Zarmanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Beaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Prohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique des historiens de l'art actifs en France, de la Révolution à la Première Guerre mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Clément de Ris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique des historiens de l’art actifs en France de la Révolution à la Première Guerre mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trouver une déclaration de succession aux Archives de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, https://inhadoc.hypotheses.org/1259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ventes d’antiques au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une définition du talent ? Compte-rendu du colloque Le talent et ses approches en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Nazareth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/m5ba⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biennales, triennales et autres expositions récurrentes : un objet difficile à cerner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/lwnq⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publier et valoriser les bibliographies de critiques d’art. Le projet « Discours sur les arts (XIXe-XXe siècles) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lachenal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médias 19 : le journal dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lost in the Crowd? Reconstructing the Biographies of Salons Exhibitors in Nineteenth-Century France through Large-Scale Data and Seriality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unreliable Lives: Rethinking the Artist’s Biography in the Nineteenth Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Laren, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art comme instrument d’ascension socio-économique. Le cas Nélie Jacquemart (1841-1912)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les femmes et l’économie des arts : commerce et financement au féminin en France (fin XVIIe siècle–1945)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se faire la mémoire des bases de données d’histoire de l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Omeka 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Léon Gérôme, la consécration d’un peintre de genre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean-Léon Gérôme (1824-1904) et un autre XIXe siècle, nouvelles approches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Vesoul, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au colloque &amp;quot;L'artiste au travail. Images, textes, discours (XIXe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptistin Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque L'artiste au travail. Images, textes, discours (XIXe s.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Claire Dupin de Beyssat; Jean Guillaumont; Baptistin Rumeau, May 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Léon Gérôme, la consécration d’un peintre de genre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean-Léon Gérôme (1824-1904) et un autre XIXe siècle, nouvelles approches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Vesoul, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde 2 : Mettre à disposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partager des corpus visuels et des données de la recherche en SHS : retours d’expérience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InVisu, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de Courbet, Manet et Monet : le XIXe siècle oublié. Raisons et corrections des angles morts du canon historiographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rotondes 2023. Congrès des jeunes chercheurs et chercheuses en histoire de l’art et archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’indispensable livret de Salon (1791-1880) ? Usages et concurrences des catalogues des Expositions de peinture et de sculpture au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, formes et enjeux du catalogue d’exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point de vue d’historienne de l’art sur les usages actuels et prospectifs de Calames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le voyage des données, journée du réseau Calames</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médaille et le jury de récompense au Salon (1848–1880)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECR French Nineteenth-Century Art Network Research Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Onlince Conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie et génétique des prix artistiques. Les médailles à l’Exposition de peinture et de sculpture au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’art et la littérature à tout prix. Effets et enjeux des récompenses culturelles dans l’espace francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les juges de la valeur artistique au XIXe siècle. Profils et positions des membres du jury du Salon (1791-1880)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association Française de Sociologie 2023 - RT14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oblivion and Posterity. Why do (or don’t) painters go down in art history?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rethinking Art Historical Narratives and Canons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financer sa recherche et sa mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rotondes. 1er Congrès des jeunes chercheurs et chercheuses en histoire de l’art et archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing, Representing and Analysing Artistic Careers. The Case of Painters awarded and exhibiting at the Paris Salon (1848-1880)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Digital Art History IV – Methods, Practices, Epistemologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peintre-décorateur sous la Troisième République. Profils et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Face au mur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des succès de scandale ? Recherche de subversion dans la construction des réputations artistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études des Doctoriales de la SERD – De la marge au scandale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrouver Louise Lefrançois-Pillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bibliothèque d'Art et d'Archéologie de Jacques Doucet - Le répertoire d'iconographie chrétienne de l'Occident de Louise Lefrançois-Pillion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le choix d’un maître. Filiations réelles et prétendues des peintres au Salon (1852-1880)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de la notion de filiation artistique. Dialogue avec Elizabeth Prettejohn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Neuchâtel (Suisse), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre formation et distinction. Le rôle du Prix de Rome et de la Villa Médicis dans les carrières artistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Académisme et formation artistique au XIXe siècle : les envois de Rome en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipuler un corpus large et pluriel à l’aide d’une base de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales de la SERD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the Public of the First Parisian Library for Art and Archaeology. On the Readership at Doucet's Library, 1910-1914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historic Libraries and the Historiography of Art (II), CAA Conference 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nu sans histoire ? Autonomie d'un motif au Salon (1848-1880)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales de la SERD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La thèse augmentée : corpus & Omeka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Omeka - Projets scientifiques, culturels et/ou documentaires avec Omeka</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vices et vertus du détail historique. Réactions critiques et institutionnelles au Salon (1848-1880)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sens du détail. Un autre regard sur la peinture d'histoire et la sculpture monumentale du XIXe siècle à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between honour and scandal. Decorated Courbet at the Salon (1849-1861)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gustave Courbet and the Narratives of Modern Painting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bonne place. Enjeux du placement au Salon (1848-1880)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole de printemps 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les biennales en bibliothèque, un objet difficile à cerner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1959-1985, au prisme de la Biennale de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les peintres et le succès au Salon (1848-1880). Constitution, gestion et analyse de corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctorale du laboratoire InTru</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le succès du Salon sous le Second Empire (1852-1870)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des chercheurs de l'Institut National d’Histoire de l’Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être critique d’art sous le Second Empire. Parcours et carrières des salonniers (1852-1870)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une nouvelle histoire de la critique d’art à la lumière des humanités numériques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut national d'histoire de l'art; Ecole du Louvre; Ecole des Chartes, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les succès du Salon au Second Empire (1852-1870)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctorale du laboratoire InTru</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Not to be seen. Sordid aspects of prostitutions in illustrations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">City of Sin : Representing the Urban Underbelly in the Nineteenth Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rijksmuseum, May 2016, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience d’utilisateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les musées moteurs de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée d'Orsay, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Gabriel IBELS (1867-1936) : un promeneur engagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de la recherche en XIXe siècle. Master 1, Années 2012 et 2013.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Catherine Méneux, Emmanuel Pernoud et Pierre Wat, Sep 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau ! Les catalogues d’exposition référencés dans Zotero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, https://inhadoc.hypotheses.org/1283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Salon officiel (1648-1880). Guide de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expositions internationales et récurrentes. Orientations bibliographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupin de Beyssat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId103"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7015F350"/>
+    <w:nsid w:val="2BA5E8C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-dupin-de-beyssat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3829-3684" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188990682" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539686v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dupin de Beyssat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539679v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Henri-Gabriel Ibels (1867-1936)" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073228v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isolde Pludermacher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Corbin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539691v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Renard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539667v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539672v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539745v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539750v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539657v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914422v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Cornali" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Fuchs" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539733v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539721v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15cxh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539742v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176919v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073233v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539702v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15bkl" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539707v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/johd.399" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539710v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.3729" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539716v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Seave Greenwald" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Oosterlinck" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10824-023-09472-z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507075v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01760607v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cel.684" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539674v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355195v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Foucher Zarmanian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Beaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Prohin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507094v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073237v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nazareth" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/m5ba" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539755v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521432v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/lwnq" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539797v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lachenal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539760v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539805v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539800v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914371v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168171v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillaumont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptistin Rumeau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539806v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633822v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633828v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010056v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010048v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914394v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914357v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633818v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633821v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010060v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010023v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010040v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010018v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010066v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010047v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251731v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507083v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521425v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521427v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968779v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Daniel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507081v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176905v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176907v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521429v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073131v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073211v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073134v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073223v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059049v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073220v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305728v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507089v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521431v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521433v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-dupin-de-beyssat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3829-3684" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188990682" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539679v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dupin de Beyssat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Henri-Gabriel Ibels (1867-1936)" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539686v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073228v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isolde Pludermacher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Corbin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539691v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Renard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539672v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539667v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539745v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539750v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914422v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Cornali" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Fuchs" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539657v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539733v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539721v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15cxh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539742v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176919v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073233v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539702v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15bkl" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539707v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/johd.399" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539710v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.3729" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539716v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Seave Greenwald" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Oosterlinck" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10824-023-09472-z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507075v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01760607v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cel.684" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355195v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Foucher Zarmanian" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Beaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Prohin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539674v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507094v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539755v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073237v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nazareth" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/m5ba" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521432v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/lwnq" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539797v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lachenal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539760v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539805v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539800v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914371v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168171v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillaumont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptistin Rumeau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539806v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633828v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010048v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010056v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633822v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914394v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914357v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633818v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633821v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010060v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010040v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010018v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010023v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010066v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010047v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251731v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507083v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521425v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521427v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968779v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Daniel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507081v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176905v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176907v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521429v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073131v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073211v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073134v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073223v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059049v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073220v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305728v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507089v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521431v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521433v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>