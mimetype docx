--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -72,195 +72,195 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (57)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (56)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corticosteroids in immunocompromised ICU patients with severe COVID-19: a multicenter retrospective study</w:t>
+                <w:t xml:space="preserve">Prognostic Impact of Early Appropriate Antimicrobial Therapy in Critically Ill Patients With Nosocomial Pneumonia Due to Gram-Negative Pathogens: A Multicenter Cohort Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">François Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niccolò Buetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Claire Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kada Klouche</w:t>
+                <w:t xml:space="preserve">Carole Schwebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Calvet</w:t>
+                <w:t xml:space="preserve">Élie Azoulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.27252. </w:t>
+              <w:t xml:space="preserve">Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 53 (5), pp.e1066-e1079. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-10864-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/ccm.0000000000006606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05190971v1</w:t>
+                <w:t xml:space="preserve">inserm-05345010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noninvasive ventilation in postoperative critically ill patients with morbid obesity: secondary analysis of the EXTUBOBESE multicentre randomised clinical trial</w:t>
               </w:r>
@@ -374,295 +374,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05298562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expert consensus‑based clinical practice guidelines for nutritional support in the intensive care unit: the French Intensive Care Society (SRLF) and the French-Speaking Group of Pediatric Emergency Physicians and Intensivists (GFRUP)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corticosteroids in immunocompromised ICU patients with severe COVID-19: a multicenter retrospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Reignier</w:t>
+                <w:t xml:space="preserve">Jean-François Timsit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedicte Gaillard-Le Roux</w:t>
+                <w:t xml:space="preserve">Julien Domitile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-François Dequin</w:t>
+                <w:t xml:space="preserve">Kada Klouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeria Bertoni Maluf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Bohe</w:t>
+                <w:t xml:space="preserve">Laure Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13613-025-01509-0⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.27252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-10864-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05239669v1</w:t>
+                <w:t xml:space="preserve">hal-05190971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prognostic Impact of Early Appropriate Antimicrobial Therapy in Critically Ill Patients With Nosocomial Pneumonia Due to Gram-Negative Pathogens: A Multicenter Cohort Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expert consensus‑based clinical practice guidelines for nutritional support in the intensive care unit: the French Intensive Care Society (SRLF) and the French-Speaking Group of Pediatric Emergency Physicians and Intensivists (GFRUP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Reignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Barbier</w:t>
+                <w:t xml:space="preserve">Benedicte Gaillard-Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niccolò Buetti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Dupuis</w:t>
+                <w:t xml:space="preserve">Pierre-François Dequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Schwebel</w:t>
+                <w:t xml:space="preserve">Valeria Bertoni Maluf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élie Azoulay</w:t>
+                <w:t xml:space="preserve">Julien Bohe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 53 (5), pp.e1066-e1079. </w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/ccm.0000000000006606⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13613-025-01509-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05345010v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05239669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarcopenia, myosteatosis and inflammation are independent prognostic factors of SARS-CoV-2 pneumonia patients admitted to the ICU</w:t>
               </w:r>
@@ -795,51 +795,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation of clinical research in intensive care units: A scoping review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Adda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Laclautre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -910,295 +910,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of direct ICU admission of pneumococcal meningitis in France: a retrospective analysis of a French medico-administrative (PMSI) database</w:t>
+                <w:t xml:space="preserve">Oxygen therapy in acute hypoxemic respiratory failure: guidelines from the SRLF-SFMU consensus conference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Thy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Dupuis</w:t>
+                <w:t xml:space="preserve">Julie Helms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Mageau</w:t>
+                <w:t xml:space="preserve">Pierre Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Mourvillier</w:t>
+                <w:t xml:space="preserve">Laure Abensur Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lila Bouadma</w:t>
+                <w:t xml:space="preserve">Héloïse Bannelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Douillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Intensive Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.15. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13613-023-01239-1⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-024-01367-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04432222v1</w:t>
+                <w:t xml:space="preserve">hal-04717142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen therapy in acute hypoxemic respiratory failure: guidelines from the SRLF-SFMU consensus conference</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of direct ICU admission of pneumococcal meningitis in France: a retrospective analysis of a French medico-administrative (PMSI) database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Catoire</w:t>
+                <w:t xml:space="preserve">Michael Thy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Abensur Vuillaume</w:t>
+                <w:t xml:space="preserve">Arthur Mageau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héloïse Bannelier</w:t>
+                <w:t xml:space="preserve">Bruno Mourvillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Douillet</w:t>
+                <w:t xml:space="preserve">Lila Bouadma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Intensive Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.140. </w:t>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13613-024-01367-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13613-023-01239-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04717142v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04432222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SARS-CoV2 pneumonia patients admitted to the ICU: Analysis according to clinical and biological parameters and the extent of lung parenchymal lesions on chest CT scan, a monocentric observational study</w:t>
               </w:r>
@@ -1446,645 +1446,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04106305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of non-invasive ventilation after extubation in critically ill patients with obesity in France: a multicentre, unblinded, pragmatic randomised clinical trial</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electroencephalography for prognostication of outcome in adults with severe herpes simplex encephalitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Stéphan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Godet</w:t>
+                <w:t xml:space="preserve">Lina Jeantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Constantin</w:t>
+                <w:t xml:space="preserve">Geoffroy Vellieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jaquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne de Montmollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Respiratory Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2213-2600(22)00529-X⟩</w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-023-01110-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03955429v1</w:t>
+                <w:t xml:space="preserve">hal-04087072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroencephalography for prognostication of outcome in adults with severe herpes simplex encephalitis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Vellieux</w:t>
+                <w:t xml:space="preserve">Effect of non-invasive ventilation after extubation in critically ill patients with obesity in France: a multicentre, unblinded, pragmatic randomised clinical trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey de Jong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Jaquet</w:t>
+                <w:t xml:space="preserve">François Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne de Montmollin</w:t>
+                <w:t xml:space="preserve">Jean-Michel Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (1), pp.10. </w:t>
+              <w:t xml:space="preserve">The Lancet Respiratory Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (6), pp.530-539. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13613-023-01110-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S2213-2600(22)00529-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04087072v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03955429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ventilator-Associated Pneumonia in COVID-19 Patients Admitted in Intensive Care Units: Relapse, Therapeutic Failure and Attributable Mortality—A Multicentric Observational Study from the OutcomeRea Network</w:t>
+                <w:t xml:space="preserve">Non-ventilator-associated ICU-acquired pneumonia (NV-ICU-AP) in patients with acute exacerbation of COPD: From the French OUTCOMEREA cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul-Henri Wicky</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Dupuis</w:t>
+                <w:t xml:space="preserve">Louis-Marie Galerneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Cerf</w:t>
+                <w:t xml:space="preserve">Sébastien Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shidasp Siami</w:t>
+                <w:t xml:space="preserve">Nicolas Terzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Cohen</w:t>
+                <w:t xml:space="preserve">Stéphane Ruckly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maité Garrouste-Orgeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm12041298⟩</w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (1), pp.359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-023-04631-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04096292v1</w:t>
+                <w:t xml:space="preserve">hal-04212796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-ventilator-associated ICU-acquired pneumonia (NV-ICU-AP) in patients with acute exacerbation of COPD: From the French OUTCOMEREA cohort</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ventilator-Associated Pneumonia in COVID-19 Patients Admitted in Intensive Care Units: Relapse, Therapeutic Failure and Attributable Mortality—A Multicentric Observational Study from the OutcomeRea Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Bailly</w:t>
+                <w:t xml:space="preserve">Paul-Henri Wicky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Terzi</w:t>
+                <w:t xml:space="preserve">Charles Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Ruckly</w:t>
+                <w:t xml:space="preserve">Shidasp Siami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maité Garrouste-Orgeas</w:t>
+                <w:t xml:space="preserve">Yves Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 27 (1), pp.359. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (4), pp.1298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13054-023-04631-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jcm12041298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04212796v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management of Acute Exacerbations of Chronic Obstructive Pulmonary Disease in the ICU: An Observational Study From the OUTCOMEREA Database, 1997–2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Marie Galerneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Terzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ruckly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maité Garrouste-Orgeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Care Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Online ahead of print. </w:t>
@@ -2135,90 +2135,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which severe COVID-19 patients could benefit from high dose dexamethasone? A Bayesian post-hoc reanalysis of the COVIDICUS randomized clinical trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chevret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Bouadma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Burdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Timsit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Intensive Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (1), pp.75. </w:t>
@@ -2537,77 +2537,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corticosteroids for severe acute exacerbations of chronic obstructive pulmonary disease in intensive care: From the French OUTCOMEREA cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Marie Galerneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Terzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ruckly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté Garrouste-Orgeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2658,51 +2658,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypercoagulability in critically ill patients with COVID 19, an observational prospective study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Thouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2792,51 +2792,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association of nitrogen balance trajectories with clinical outcomes in critically ill COVID-19 patients: A retrospective cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2920,727 +2920,727 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04288581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thoracic sarcopenia as a predictive factor of SARS-COV2 evolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of prolonged requirement for insulin on 90-day mortality in critically ill patients without previous diabetic treatments: a post hoc analysis of the CONTROLING randomized control trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Thouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bohé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Souweine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Koehler</w:t>
+                <w:t xml:space="preserve">Hassane Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Boirie</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">N. Ghelis</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Quenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clnu.2022.01.022⟩</w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (1), pp.138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-022-04004-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04013452v1</w:t>
+                <w:t xml:space="preserve">hal-03671106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accuracy of clinicians’ ability to predict the need for renal replacement therapy: a prospective multicenter study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Sitbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Geri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Sitbon</w:t>
+                <w:t xml:space="preserve">Paul Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lamouche-Wilquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Intensive Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (1), pp.95. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13613-022-01066-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04457716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of prolonged requirement for insulin on 90-day mortality in critically ill patients without previous diabetic treatments: a post hoc analysis of the CONTROLING randomized control trial</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Souweine</w:t>
+                <w:t xml:space="preserve">Thoracic sarcopenia as a predictive factor of SARS-COV2 evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Koehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Boirie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bensid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassane Abidi</w:t>
+                <w:t xml:space="preserve">B. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Quenot</w:t>
+                <w:t xml:space="preserve">N. Ghelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 26 (1), pp.138. </w:t>
+              <w:t xml:space="preserve">Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (12), pp.2918-2923. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13054-022-04004-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clnu.2022.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03671106v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid balance neutralization secured by hemodynamic monitoring versus protocolized standard of care in critically ill patients requiring continuous renal replacement therapy: study protocol of the GO NEUTRAL randomized controlled trial</w:t>
+                <w:t xml:space="preserve">Predictive factors for severe long-term chronic kidney disease after acute kidney injury requiring renal replacement therapy in critically ill patients: an ancillary study of the ELVIS randomized controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bitker</w:t>
+                <w:t xml:space="preserve">Edouard Soum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Timsit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Pradat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kada Klouche</w:t>
+                <w:t xml:space="preserve">Stephane Ruckly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Illinger</w:t>
+                <w:t xml:space="preserve">Didier Gruson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Canet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13063-022-06735-6⟩</w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (1), pp.367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-022-04233-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03785334v1</w:t>
+                <w:t xml:space="preserve">hal-03878833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive factors for severe long-term chronic kidney disease after acute kidney injury requiring renal replacement therapy in critically ill patients: an ancillary study of the ELVIS randomized controlled trial</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fluid balance neutralization secured by hemodynamic monitoring versus protocolized standard of care in critically ill patients requiring continuous renal replacement therapy: study protocol of the GO NEUTRAL randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Ruckly</w:t>
+                <w:t xml:space="preserve">Laurent Bitker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Gruson</w:t>
+                <w:t xml:space="preserve">Pierre Pradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kada Klouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Canet</w:t>
+                <w:t xml:space="preserve">Julien Illinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 26 (1), pp.367. </w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (1), pp.798. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13054-022-04233-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13063-022-06735-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03878833v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03785334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Dose Dexamethasone and Oxygen Support Strategies in Intensive Care Unit Patients With Severe COVID-19 Acute Hypoxemic Respiratory Failure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Bouadma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Mekontso-Dessap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3858,3898 +3858,3764 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03753351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practices and intravascular catheter infection during on- and off-hours in critically ill patients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Impact of early corticosteroids on 60-day mortality in critically ill patients with COVID-19: A multicenter cohort study of the OUTCOMEREA network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne de Montmollin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niccolò Buetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Lucet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claire Dupuis</w:t>
+                <w:t xml:space="preserve">Dany Goldgran-Toledano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), pp.153. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (8), pp.e0255644. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13613-021-00940-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0255644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03626473v1</w:t>
+                <w:t xml:space="preserve">hal-03873780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound Guidance and Risk for Central Venous Catheter–Related Infections in the Intensive Care Unit: A Post Hoc Analysis of Individual Data of 3 Multicenter Randomized Trials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-invasive ventilation versus high-flow nasal oxygen for postextubation respiratory failure in ICU: a post-hoc analysis of a randomized clinical trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Mimoz</w:t>
+                <w:t xml:space="preserve">Arnaud Thille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonard Mermel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ruckly</w:t>
+                <w:t xml:space="preserve">Grégoire Monseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mongardon</w:t>
+                <w:t xml:space="preserve">Rémi Coudroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai-Anh Nay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gacouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cid/ciaa1817⟩</w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (1), pp.221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-021-03621-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03440967v1</w:t>
+                <w:t xml:space="preserve">hal-03518776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insertion Site and Infection Risk among Peripheral Arterial Catheters</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Performance of Repeated Measures of (1–3)-β-D-Glucan, Mannan Antigen, and Antimannan Antibodies for the Diagnosis of Invasive Candidiasis in ICU Patients: A Preplanned Ancillary Analysis of the EMPIRICUS Randomized Clinical Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Maubon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ruckly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Castry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Open Forum Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ofid/ofab080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1164/rccm.202007-3008LE⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03430179v1</w:t>
+                <w:t xml:space="preserve">hal-04885972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of early corticosteroids on 60-day mortality in critically ill patients with COVID-19: A multicenter cohort study of the OUTCOMEREA network</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Ultrasound Guidance and Risk for Central Venous Catheter–Related Infections in the Intensive Care Unit: A Post Hoc Analysis of Individual Data of 3 Multicenter Randomized Trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niccolò Buetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Reignier</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mimoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonard Mermel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ruckly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mongardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0255644⟩</w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 73 (5), pp.e1054-e1061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciaa1817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03873780v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03440967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-invasive ventilation versus high-flow nasal oxygen for postextubation respiratory failure in ICU: a post-hoc analysis of a randomized clinical trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insertion Site and Infection Risk among Peripheral Arterial Catheters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niccolò Buetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Thille</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Gacouin</w:t>
+                <w:t xml:space="preserve">Olivier Mimoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Schwebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ruckly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Castry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13054-021-03621-6⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 203 (5), pp.630-633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1164/rccm.202007-3008LE⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03518776v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of Repeated Measures of (1–3)-β-D-Glucan, Mannan Antigen, and Antimannan Antibodies for the Diagnosis of Invasive Candidiasis in ICU Patients: A Preplanned Ancillary Analysis of the EMPIRICUS Randomized Clinical Trial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Practices and intravascular catheter infection during on- and off-hours in critically ill patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niccolò Buetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ruckly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Lucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Mageau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dupuis</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ruckly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Forum Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8 (3), </w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ofid/ofab080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13613-021-00940-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04885972v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03626473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association Between Early Invasive Mechanical Ventilation and Day-60 Mortality in Acute Hypoxemic Respiratory Failure Related to Coronavirus Disease-2019 Pneumonia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carole Schwebel</w:t>
+                <w:t xml:space="preserve">Characteristics, management, and prognosis of elderly patients with COVID-19 admitted in the ICU during the first wave: insights from the COVID-ICU study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Dres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hajage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Lebbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Kimmoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tài Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care Explorations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/CCE.0000000000000329⟩</w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-021-00861-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03873783v1</w:t>
+                <w:t xml:space="preserve">hal-03524638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics, management, and prognosis of elderly patients with COVID-19 admitted in the ICU during the first wave: insights from the COVID-ICU study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tài Pham</w:t>
+                <w:t xml:space="preserve">Association Between Early Invasive Mechanical Ventilation and Day-60 Mortality in Acute Hypoxemic Respiratory Failure Related to Coronavirus Disease-2019 Pneumonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Bouadma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne de Montmollin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Goldgran-Toledano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Schwebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), pp.77. </w:t>
+              <w:t xml:space="preserve">Critical Care Explorations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (1), pp.e0329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13613-021-00861-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/CCE.0000000000000329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03524638v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03873783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound Guidance and Risk for Central Venous Catheter–Related Infections in the Intensive Care Unit: A Post Hoc Analysis of Individual Data of 3 Multicenter Randomized Trials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Multistate Modeling of COVID-19 Patients Using a Large Multicentric Prospective Cohort of Critically Ill Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moreno Ursino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niccolò Buetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mongardon</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne de Montmollin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Bouadma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cid/ciaa1817⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (3), pp.544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm10030544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03858499v1</w:t>
+                <w:t xml:space="preserve">hal-03134612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multistate Modeling of COVID-19 Patients Using a Large Multicentric Prospective Cohort of Critically Ill Patients</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Clinical and biological clusters of sepsis patients using hierarchical clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Papin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lila Bouadma</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ruckly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gainnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (8), pp.e0252793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0252793⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcm10030544⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03134612v1</w:t>
+                <w:t xml:space="preserve">inserm-03434307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical and biological clusters of sepsis patients using hierarchical clustering</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Gainnier</w:t>
+                <w:t xml:space="preserve">Open-label randomized controlled trial of ultra-low tidal ventilation without extracorporeal circulation in patients with COVID-19 pneumonia and moderate to severe ARDS: study protocol for the VT4COVID trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hodane Yonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bitker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Wallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (1), pp.692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13063-021-05665-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0252793⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-03434307v1</w:t>
+                <w:t xml:space="preserve">hal-03704468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open-label randomized controlled trial of ultra-low tidal ventilation without extracorporeal circulation in patients with COVID-19 pneumonia and moderate to severe ARDS: study protocol for the VT4COVID trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florent Wallet</w:t>
+                <w:t xml:space="preserve">Genetic Predisposition to the Mortality in Septic Shock Patients: From GWAS to the Identification of a Regulatory Variant Modulating the Activity of a CISH Enhancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Rosier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Brisebarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Baaklini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Puthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms22115852⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13063-021-05665-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03704468v1</w:t>
+                <w:t xml:space="preserve">hal-03245766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Predisposition to the Mortality in Septic Shock Patients: From GWAS to the Identification of a Regulatory Variant Modulating the Activity of a CISH Enhancer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Puthier</w:t>
+                <w:t xml:space="preserve">A Longitudinal Study of Immune Cells in Severe COVID-19 Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Payen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cravat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadil Maadadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Didelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Prosic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.580250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2020.580250⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms22115852⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03245766v1</w:t>
+                <w:t xml:space="preserve">hal-02976095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracorporeal Membrane Oxygenation to Support Life-Threatening Drug-Refractory Electrical Storm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Waintraub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Deguillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Care Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/CCM.0000000000004490⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Longitudinal Study of Immune Cells in Severe COVID-19 Patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lydia Prosic</w:t>
+                <w:t xml:space="preserve">Changes in the clinical presentation and outcomes of patients treated for severe malaria in a referral French university intensive care unit from 2004 to 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordane Lebut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mourvillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Argy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Vinclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-020-0634-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2020.580250⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02976095v1</w:t>
+                <w:t xml:space="preserve">hal-02499405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in the clinical presentation and outcomes of patients treated for severe malaria in a referral French university intensive care unit from 2004 to 2017</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correction to: Changes in the clinical presentation and outcomes of patients treated for severe malaria in a referral French university intensive care unit from 2004 to 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordane Lebut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mourvillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordane Lebut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Mourvillier</w:t>
+                <w:t xml:space="preserve">Nicolas Argy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Vinclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Intensive Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 10, pp.21. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-020-0646-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13613-020-0634-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02499405v1</w:t>
+                <w:t xml:space="preserve">hal-03463075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: Changes in the clinical presentation and outcomes of patients treated for severe malaria in a referral French university intensive care unit from 2004 to 2017</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Camille Vinclair</w:t>
+                <w:t xml:space="preserve">Impact of obstructive sleep apnea on the obesity paradox in critically ill patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Marie Galerneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ruckly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Seiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Terzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56, pp.120-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrc.2019.12.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13613-020-0646-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03463075v1</w:t>
+                <w:t xml:space="preserve">hal-03011300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of obstructive sleep apnea on the obesity paradox in critically ill patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Terzi</w:t>
+                <w:t xml:space="preserve">Pressure-Support Ventilation vs T-Piece During Spontaneous Breathing Trials Before Extubation Among Patients at High Risk of Extubation Failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud W. Thille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Coudroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai-Anh Nay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gacouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Demoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Critical Care</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Chest, 158 (4), pp.1446-1455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chest.2020.04.053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcrc.2019.12.016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03011300v1</w:t>
+                <w:t xml:space="preserve">hal-03325552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure-Support Ventilation vs T-Piece During Spontaneous Breathing Trials Before Extubation Among Patients at High Risk of Extubation Failure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Demoule</w:t>
+                <w:t xml:space="preserve">Sepsis and septic shock in France: incidences, outcomes and costs of care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Bouadma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ruckly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Perozziello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Van-Gysel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chest</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-020-00760-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chest.2020.04.053⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03325552v1</w:t>
+                <w:t xml:space="preserve">hal-04661481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sepsis and septic shock in France: incidences, outcomes and costs of care</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Damien Van-Gysel</w:t>
+                <w:t xml:space="preserve">Multicentric experience with interferon gamma therapy in sepsis induced immunosuppression. A case series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Payen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Miatello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenneke Leentjens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caren Brumpt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), pp.931. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12879-019-4526-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13613-020-00760-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04661481v1</w:t>
+                <w:t xml:space="preserve">hal-02359951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Septic shock among patients with systemic lupus erythematosus: Short and long-term outcome. Analysis of a French nationwide database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Mageau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Sacré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Perozziello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ruckly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 78, pp.432 - 438. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jinf.2019.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03484377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of species and antibiotic therapy of enterococcal peritonitis on 30-day mortality in critical care—an analysis of the OUTCOMEREA database</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Forel</w:t>
+                <w:t xml:space="preserve">The burden of chronic kidney disease in systemic lupus erythematosus: A nationwide epidemiologic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Mageau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Timsit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Perrozziello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ruckly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13054-019-2581-8⟩</w:t>
+              <w:t xml:space="preserve">Autoimmunity Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18, pp.733 - 737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.autrev.2019.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304964v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03484458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The burden of chronic kidney disease in systemic lupus erythematosus: A nationwide epidemiologic study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Dupuis</w:t>
+                <w:t xml:space="preserve">Impact of species and antibiotic therapy of enterococcal peritonitis on 30-day mortality in critical care—an analysis of the OUTCOMEREA database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Hengy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Garrouste-Orgeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Ruckly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autoimmunity Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.autrev.2019.05.011⟩</w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23, pp.307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-019-2581-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03484458v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicentric experience with interferon gamma therapy in sepsis induced immunosuppression. A case series</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caren Brumpt</w:t>
+                <w:t xml:space="preserve">Prediction of chronic kidney disease after acute kidney injury in ICU patients: study protocol for the PREDICT multicenter prospective observational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Geri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Stengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jacquelinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aegerter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Massy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-018-0421-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12879-019-4526-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02359951v1</w:t>
+                <w:t xml:space="preserve">hal-03860104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association Between Body Weight Variation and Survival and Other Adverse Events in Critically Ill Patients With Shock: A Multicenter Cohort Study of the OUTCOMEREA Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ruckly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lautrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Garrouste-Orgeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Care Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 46 (10), pp.E981--E987</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02003438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of chronic kidney disease after acute kidney injury in ICU patients: study protocol for the PREDICT multicenter prospective observational study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ziad Massy</w:t>
+                <w:t xml:space="preserve">Continuous renal replacement therapy versus intermittent hemodialysis in intensive care patients: impact on mortality and renal recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Truche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Clec'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (9), pp.1408-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00134-016-4404-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13613-018-0421-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03860104v1</w:t>
+                <w:t xml:space="preserve">hal-01850038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum to: Continuous renal replacement therapy versus intermittent hemodialysis in intensive care patients: impact on mortality and renal recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Truche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. S. Truche</w:t>
+                <w:t xml:space="preserve">M. Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Darmon</w:t>
+                <w:t xml:space="preserve">S. Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Clec'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intensive Care Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 42 (9), pp.1523. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00134-016-4418-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01850291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous renal replacement therapy versus intermittent hemodialysis in intensive care patients: impact on mortality and renal recovery</w:t>
-[...124 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Association between systemic hemodynamics and septic acute kidney injury in critically ill patients: a retrospective observational study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Legrand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Dupuis</w:t>
+                <w:t xml:space="preserve">Christelle Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Simon</w:t>
+                <w:t xml:space="preserve">Etienne Gayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Mateo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 17 (6), pp.R278. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/cc13133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00924504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7759,105 +7625,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction transfusionnelle au cours de la chirurgie de la scoliose pédiatrique après mise en place d’un protocole d’épargne transfusionnelle par érythropoïétine et antifibrinolytiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dupuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine humaine et pathologie. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dumas-01205297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId297"/>
+      <w:footerReference w:type="default" r:id="rId296"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8004,51 +7870,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190971v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dupuis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Timsit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Domitile" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kada Klouche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Calvet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-10864-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298562v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey de Jong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Huguet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bignon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Stephan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Godet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bja.2025.09.002" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05239669v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Reignier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Gaillard-Le Roux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Dequin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Bertoni Maluf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bohe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-025-01509-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05345010v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barbier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Buetti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Schwebel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Azoulay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ccm.0000000000006606" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05077438v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chauvot de Beauchene" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Souweine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bonnet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Evrard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-88914-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738539v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Adda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Laclautre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dubray" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dual&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aucc.2024.08.008" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04432222v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Thy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Mageau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mourvillier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Bouadma" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-023-01239-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717142v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Helms" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Catoire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Abensur Vuillaume" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Bannelier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Douillet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-024-01367-2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793220v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Al Hadi Krisht" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Grapin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cassagnes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0308014" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106305v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labb&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Contou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Heming" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Megarbane" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Razazi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamainternmed.2023.0456" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955429v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois St&#233;phan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Constantin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-2600(22)00529-X" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04087072v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Jeantin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Vellieux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jaquet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne de Montmollin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-023-01110-3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04096292v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Wicky" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cerf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shidasp Siami" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cohen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12041298" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212796v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Galerneau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bailly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terzi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruckly" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Garrouste-Orgeas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-023-04631-2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03993844v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000005807" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399145v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Burdet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-023-01168-z" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228146v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ait Hssain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farigon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Merdji" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guelon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boh&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2023.09.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227433v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ruault" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Philipponnet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sapin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhia Bouzgarrou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines11041001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090452v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marie Galerneau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Garrouste-Orgeas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0284591" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157690v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thouy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mascle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Sapin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0277544" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288581v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bret" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Janer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Guido" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2022.08.023" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013452v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koehler" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boirie" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bensid" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pereira" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ghelis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2022.01.022" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457716v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sitbon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Darmon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Geri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jaubert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lamouche-Wilquin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-022-01066-w" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671106v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Abidi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Quenot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-022-04004-1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785334v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bitker" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pradat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Illinger" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-022-06735-6" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878833v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Soum" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ruckly" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gruson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Canet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-022-04233-4" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399061v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Mekontso-Dessap" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poissy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamainternmed.2022.2168" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03753351v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. De Montmollin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupuis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jaquet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sarton" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sazio" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ccm.0000000000005485" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626473v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lucet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00940-3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440967v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mimoz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Mermel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mongardon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa1817" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430179v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Castry" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202007-3008LE" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873780v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Goldgran-Toledano" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0255644" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518776v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Thille" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Monseau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Coudroy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai-Anh Nay" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gacouin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-021-03621-6" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04885972v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Le Bihan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Maubon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofab080" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873783v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCE.0000000000000329" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524638v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dres" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hajage" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Lebbah" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kimmoun" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#224;i Pham" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00861-1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858499v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03134612v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Ursino" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10030544" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03434307v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Papin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gainnier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0252793" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704468v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Richard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hodane Yonis" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Roche" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Wallet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-021-05665-z" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03245766v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rosier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Brisebarre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Baaklini" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Puthier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22115852" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02948103v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baudry" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sonneville" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Waintraub" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lebreton" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Deguillard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000004490" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02976095v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Payen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cravat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadil Maadadi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Didelot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Prosic" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.580250" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02499405v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Lebut" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Argy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vinclair" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-020-0634-4" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463075v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-020-0646-0" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011300v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seiller" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrc.2019.12.016" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03325552v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud W. Thille" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Demoule" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2020.04.053" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661481v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Perozziello" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Van-Gysel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-020-00760-x" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484377v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sacr&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2019.04.005" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304964v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Morvan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hengy" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Forel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-019-2581-8" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484458v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Perrozziello" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2019.05.011" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359951v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Faivre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Miatello" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenneke Leentjens" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caren Brumpt" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-019-4526-x" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003438v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gros" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruckly" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lautrette" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garrouste-Orgeas" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860104v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Stengel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacquelinet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aegerter" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Massy" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-018-0421-7" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850291v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Truche" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Darmon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bailly" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clec'H" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-016-4418-0" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850038v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-016-4404-6" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00924504v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Legrand" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Simon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gayat" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Mateo" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/cc13133" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01205297v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05345010v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barbier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Buetti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dupuis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Schwebel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Azoulay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ccm.0000000000006606" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298562v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey de Jong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Huguet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bignon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Stephan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Godet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bja.2025.09.002" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190971v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Timsit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Domitile" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kada Klouche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Calvet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-10864-8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05239669v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Reignier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Gaillard-Le Roux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Dequin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Bertoni Maluf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bohe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-025-01509-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05077438v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chauvot de Beauchene" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Souweine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bonnet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Evrard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-88914-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738539v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Adda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Laclautre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dubray" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dual&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aucc.2024.08.008" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717142v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Helms" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Catoire" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Abensur Vuillaume" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Bannelier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Douillet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-024-01367-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04432222v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Thy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Mageau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mourvillier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Bouadma" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-023-01239-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793220v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Al Hadi Krisht" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Grapin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cassagnes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0308014" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106305v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labb&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Contou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Heming" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Megarbane" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Razazi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamainternmed.2023.0456" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04087072v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Jeantin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Vellieux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jaquet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne de Montmollin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-023-01110-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955429v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois St&#233;phan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Constantin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-2600(22)00529-X" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212796v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Galerneau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bailly" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terzi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruckly" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Garrouste-Orgeas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-023-04631-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04096292v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Wicky" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cerf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shidasp Siami" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cohen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12041298" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03993844v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000005807" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399145v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Burdet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-023-01168-z" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228146v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ait Hssain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farigon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Merdji" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guelon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boh&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2023.09.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227433v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ruault" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Philipponnet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sapin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhia Bouzgarrou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines11041001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090452v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marie Galerneau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Garrouste-Orgeas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0284591" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157690v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thouy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mascle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Sapin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0277544" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288581v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bret" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Janer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Guido" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2022.08.023" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671106v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Abidi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Quenot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-022-04004-1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457716v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sitbon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Darmon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Geri" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jaubert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lamouche-Wilquin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-022-01066-w" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013452v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koehler" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boirie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bensid" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pereira" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ghelis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2022.01.022" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878833v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Soum" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ruckly" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gruson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Canet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-022-04233-4" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785334v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bitker" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pradat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Illinger" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-022-06735-6" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399061v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Mekontso-Dessap" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poissy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamainternmed.2022.2168" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03753351v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. De Montmollin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupuis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jaquet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sarton" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sazio" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ccm.0000000000005485" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873780v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Goldgran-Toledano" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0255644" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518776v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Thille" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Monseau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Coudroy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai-Anh Nay" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gacouin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-021-03621-6" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04885972v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Le Bihan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Maubon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofab080" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440967v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mimoz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Mermel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mongardon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa1817" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430179v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Castry" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202007-3008LE" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626473v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lucet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00940-3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524638v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dres" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hajage" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Lebbah" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kimmoun" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#224;i Pham" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00861-1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873783v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCE.0000000000000329" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03134612v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Ursino" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10030544" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03434307v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Papin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gainnier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0252793" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704468v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Richard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hodane Yonis" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Roche" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Wallet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-021-05665-z" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03245766v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rosier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Brisebarre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Baaklini" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Puthier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22115852" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02976095v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Payen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cravat" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadil Maadadi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Didelot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Prosic" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.580250" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02948103v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baudry" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sonneville" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Waintraub" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lebreton" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Deguillard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000004490" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02499405v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Lebut" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Argy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vinclair" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-020-0634-4" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463075v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-020-0646-0" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011300v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seiller" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrc.2019.12.016" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03325552v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud W. Thille" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Demoule" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2020.04.053" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661481v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Perozziello" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Van-Gysel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-020-00760-x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359951v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Faivre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Miatello" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenneke Leentjens" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caren Brumpt" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-019-4526-x" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484377v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sacr&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2019.04.005" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484458v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Perrozziello" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2019.05.011" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304964v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Morvan" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hengy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Forel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-019-2581-8" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860104v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Stengel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacquelinet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aegerter" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Massy" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-018-0421-7" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003438v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gros" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruckly" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lautrette" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garrouste-Orgeas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850038v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Truche" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Darmon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bailly" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clec'H" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-016-4404-6" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850291v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-016-4418-0" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00924504v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Legrand" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Simon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gayat" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Mateo" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/cc13133" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01205297v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>