--- v1 (2026-04-11)
+++ v2 (2026-05-04)
@@ -72,7550 +72,7935 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (56)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (59)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prognostic Impact of Early Appropriate Antimicrobial Therapy in Critically Ill Patients With Nosocomial Pneumonia Due to Gram-Negative Pathogens: A Multicenter Cohort Study</w:t>
+                <w:t xml:space="preserve">Low versus standard calorie and protein feeding and renal dysfunction in ventilated adults with shock: a NUTRIREA-3 post hoc analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Barbier</w:t>
+                <w:t xml:space="preserve">Maxime Schleef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niccolò Buetti</w:t>
+                <w:t xml:space="preserve">Valentin Mayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Dupuis</w:t>
+                <w:t xml:space="preserve">Amélie Le Gouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Schwebel</w:t>
+                <w:t xml:space="preserve">Julio Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élie Azoulay</w:t>
+                <w:t xml:space="preserve">Louis Chauvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 53 (5), pp.e1066-e1079. </w:t>
+              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/ccm.0000000000006606⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00134-026-08369-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05345010v1</w:t>
+                <w:t xml:space="preserve">hal-05595889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noninvasive ventilation in postoperative critically ill patients with morbid obesity: secondary analysis of the EXTUBOBESE multicentre randomised clinical trial</w:t>
+                <w:t xml:space="preserve">The metabolic response to stress in critical illness: updated review on the pathophysiological mechanisms, consequences, and therapeutic implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey de Jong</w:t>
+                <w:t xml:space="preserve">Raphael Mottale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helena Huguet</w:t>
+                <w:t xml:space="preserve">Claire Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Bignon</w:t>
+                <w:t xml:space="preserve">Sylwia Szklarzewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Stephan</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Charles Preiser</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Anaesthesia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bja.2025.09.002⟩</w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-025-01588-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05298562v1</w:t>
+                <w:t xml:space="preserve">hal-05599666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corticosteroids in immunocompromised ICU patients with severe COVID-19: a multicenter retrospective study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Dupuis</w:t>
+                <w:t xml:space="preserve">Biomarkers and early-onset acute kidney injury in critically ill COVID-19 patients, a prospective monocentric observational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Timsit</w:t>
+                <w:t xml:space="preserve">Carole Philipponnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Domitile</w:t>
+                <w:t xml:space="preserve">Marina Brailova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kada Klouche</w:t>
+                <w:t xml:space="preserve">Fatma Gamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Calvet</w:t>
+                <w:t xml:space="preserve">Vincent Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.27252. </w:t>
+              <w:t xml:space="preserve">BMC Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (1), pp.294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-10864-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12882-025-04267-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05190971v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expert consensus‑based clinical practice guidelines for nutritional support in the intensive care unit: the French Intensive Care Society (SRLF) and the French-Speaking Group of Pediatric Emergency Physicians and Intensivists (GFRUP)</w:t>
+                <w:t xml:space="preserve">Prognostic Impact of Early Appropriate Antimicrobial Therapy in Critically Ill Patients With Nosocomial Pneumonia Due to Gram-Negative Pathogens: A Multicenter Cohort Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Reignier</w:t>
+                <w:t xml:space="preserve">François Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedicte Gaillard-Le Roux</w:t>
+                <w:t xml:space="preserve">Niccolò Buetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-François Dequin</w:t>
+                <w:t xml:space="preserve">Carole Schwebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeria Bertoni Maluf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Bohe</w:t>
+                <w:t xml:space="preserve">Élie Azoulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13613-025-01509-0⟩</w:t>
+              <w:t xml:space="preserve">Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 53 (5), pp.e1066-e1079. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/ccm.0000000000006606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05239669v1</w:t>
+                <w:t xml:space="preserve">inserm-05345010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarcopenia, myosteatosis and inflammation are independent prognostic factors of SARS-CoV-2 pneumonia patients admitted to the ICU</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Noninvasive ventilation in postoperative critically ill patients with morbid obesity: secondary analysis of the EXTUBOBESE multicentre randomised clinical trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey de Jong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Chauvot de Beauchene</w:t>
+                <w:t xml:space="preserve">Helena Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Souweine</w:t>
+                <w:t xml:space="preserve">Anne Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Bonnet</w:t>
+                <w:t xml:space="preserve">François Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Evrard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Boirie</w:t>
+                <w:t xml:space="preserve">Thomas Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-88914-4⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Anaesthesia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 135 (5), pp.1477-1485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bja.2025.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05077438v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05298562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation of clinical research in intensive care units: A scoping review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expert consensus‑based clinical practice guidelines for nutritional support in the intensive care unit: the French Intensive Care Society (SRLF) and the French-Speaking Group of Pediatric Emergency Physicians and Intensivists (GFRUP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Reignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Adda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Dupuis</w:t>
+                <w:t xml:space="preserve">Benedicte Gaillard-Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Laclautre</w:t>
+                <w:t xml:space="preserve">Pierre-François Dequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Dubray</w:t>
+                <w:t xml:space="preserve">Valeria Bertoni Maluf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Dualé</w:t>
+                <w:t xml:space="preserve">Julien Bohe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Critical Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 38 (2), pp.101112. </w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aucc.2024.08.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13613-025-01509-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04738539v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05239669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen therapy in acute hypoxemic respiratory failure: guidelines from the SRLF-SFMU consensus conference</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corticosteroids in immunocompromised ICU patients with severe COVID-19: a multicenter retrospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Helms</w:t>
+                <w:t xml:space="preserve">Jean-François Timsit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Catoire</w:t>
+                <w:t xml:space="preserve">Julien Domitile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Abensur Vuillaume</w:t>
+                <w:t xml:space="preserve">Kada Klouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héloïse Bannelier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Douillet</w:t>
+                <w:t xml:space="preserve">Laure Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13613-024-01367-2⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.27252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-10864-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04717142v1</w:t>
+                <w:t xml:space="preserve">hal-05190971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of direct ICU admission of pneumococcal meningitis in France: a retrospective analysis of a French medico-administrative (PMSI) database</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sarcopenia, myosteatosis and inflammation are independent prognostic factors of SARS-CoV-2 pneumonia patients admitted to the ICU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Chauvot de Beauchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Thy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Dupuis</w:t>
+                <w:t xml:space="preserve">Bertrand Souweine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Mageau</w:t>
+                <w:t xml:space="preserve">Benjamin Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Mourvillier</w:t>
+                <w:t xml:space="preserve">Bertrand Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lila Bouadma</w:t>
+                <w:t xml:space="preserve">Yves Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.15. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.4373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13613-023-01239-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-88914-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04432222v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05077438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SARS-CoV2 pneumonia patients admitted to the ICU: Analysis according to clinical and biological parameters and the extent of lung parenchymal lesions on chest CT scan, a monocentric observational study</w:t>
+                <w:t xml:space="preserve">Organisation of clinical research in intensive care units: A scoping review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abed Al Hadi Krisht</w:t>
+                <w:t xml:space="preserve">Mireille Adda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Grapin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Bonnet</w:t>
+                <w:t xml:space="preserve">Lise Laclautre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Cassagnes</w:t>
+                <w:t xml:space="preserve">Claude Dubray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dualé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0308014⟩</w:t>
+              <w:t xml:space="preserve">Australian Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 38 (2), pp.101112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aucc.2024.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04793220v1</w:t>
+                <w:t xml:space="preserve">hal-04738539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Standard-Dose Prophylactic, High-Dose Prophylactic, and Therapeutic Anticoagulation in Patients With Hypoxemic COVID-19 Pneumonia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SARS-CoV2 pneumonia patients admitted to the ICU: Analysis according to clinical and biological parameters and the extent of lung parenchymal lesions on chest CT scan, a monocentric observational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Contou</w:t>
+                <w:t xml:space="preserve">Abed Al Hadi Krisht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Heming</w:t>
+                <w:t xml:space="preserve">Kévin Grapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Chauvot de Beauchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Megarbane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Keyvan Razazi</w:t>
+                <w:t xml:space="preserve">Lucie Cassagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Internal Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jamainternmed.2023.0456⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (9), pp.e0308014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0308014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04106305v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroencephalography for prognostication of outcome in adults with severe herpes simplex encephalitis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of direct ICU admission of pneumococcal meningitis in France: a retrospective analysis of a French medico-administrative (PMSI) database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Thy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lina Jeantin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Dupuis</w:t>
+                <w:t xml:space="preserve">Arthur Mageau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffroy Vellieux</w:t>
+                <w:t xml:space="preserve">Bruno Mourvillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Jaquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne de Montmollin</w:t>
+                <w:t xml:space="preserve">Lila Bouadma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Intensive Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 13 (1), pp.10. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13613-023-01110-3⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-023-01239-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04087072v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04432222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of non-invasive ventilation after extubation in critically ill patients with obesity in France: a multicentre, unblinded, pragmatic randomised clinical trial</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Bignon</w:t>
+                <w:t xml:space="preserve">Oxygen therapy in acute hypoxemic respiratory failure: guidelines from the SRLF-SFMU consensus conference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Helms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Stéphan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Godet</w:t>
+                <w:t xml:space="preserve">Pierre Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Constantin</w:t>
+                <w:t xml:space="preserve">Laure Abensur Vuillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Bannelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Douillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Respiratory Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2213-2600(22)00529-X⟩</w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-024-01367-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03955429v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-ventilator-associated ICU-acquired pneumonia (NV-ICU-AP) in patients with acute exacerbation of COPD: From the French OUTCOMEREA cohort</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Corticosteroids for severe acute exacerbations of chronic obstructive pulmonary disease in intensive care: From the French OUTCOMEREA cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Marie Galerneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Terzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ruckly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maité Garrouste-Orgeas</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Garrouste-Orgeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13054-023-04631-2⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (4), pp.e0284591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0284591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04212796v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04090452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ventilator-Associated Pneumonia in COVID-19 Patients Admitted in Intensive Care Units: Relapse, Therapeutic Failure and Attributable Mortality—A Multicentric Observational Study from the OutcomeRea Network</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Management of Acute Exacerbations of Chronic Obstructive Pulmonary Disease in the ICU: An Observational Study From the OUTCOMEREA Database, 1997–2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shidasp Siami</w:t>
+                <w:t xml:space="preserve">Louis-Marie Galerneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Terzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ruckly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Cohen</w:t>
+                <w:t xml:space="preserve">Maité Garrouste-Orgeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (4), pp.1298. </w:t>
+              <w:t xml:space="preserve">Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcm12041298⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/CCM.0000000000005807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04096292v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03993844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of Acute Exacerbations of Chronic Obstructive Pulmonary Disease in the ICU: An Observational Study From the OUTCOMEREA Database, 1997–2018</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Non-ventilator-associated ICU-acquired pneumonia (NV-ICU-AP) in patients with acute exacerbation of COPD: From the French OUTCOMEREA cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Marie Galerneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Terzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ruckly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maité Garrouste-Orgeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Online ahead of print. </w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (1), pp.359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/CCM.0000000000005807⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13054-023-04631-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03993844v1</w:t>
+                <w:t xml:space="preserve">hal-04212796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which severe COVID-19 patients could benefit from high dose dexamethasone? A Bayesian post-hoc reanalysis of the COVIDICUS randomized clinical trial</w:t>
+                <w:t xml:space="preserve">Ventilator-Associated Pneumonia in COVID-19 Patients Admitted in Intensive Care Units: Relapse, Therapeutic Failure and Attributable Mortality—A Multicentric Observational Study from the OutcomeRea Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Chevret</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Paul-Henri Wicky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Burdet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Timsit</w:t>
+                <w:t xml:space="preserve">Charles Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shidasp Siami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13613-023-01168-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (4), pp.1298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm12041298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04399145v1</w:t>
+                <w:t xml:space="preserve">hal-04096292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Body composition and muscle strength at the end of ICU stay are associated with 1-year mortality, a prospective multicenter observational study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Farigon</w:t>
+                <w:t xml:space="preserve">Effect of non-invasive ventilation after extubation in critically ill patients with obesity in France: a multicentre, unblinded, pragmatic randomised clinical trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey de Jong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamid Merdji</w:t>
+                <w:t xml:space="preserve">François Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Guelon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Bohé</w:t>
+                <w:t xml:space="preserve">Jean-Michel Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clnu.2023.09.001⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Respiratory Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (6), pp.530-539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2213-2600(22)00529-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04228146v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03955429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology and Outcome of Early-Onset Acute Kidney Injury and Recovery in Critically Ill COVID-19 Patients: A Retrospective Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electroencephalography for prognostication of outcome in adults with severe herpes simplex encephalitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Jeantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Ruault</w:t>
+                <w:t xml:space="preserve">Geoffroy Vellieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Philipponnet</w:t>
+                <w:t xml:space="preserve">Pierre Jaquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Sapin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Radhia Bouzgarrou</w:t>
+                <w:t xml:space="preserve">Etienne de Montmollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biomedicines11041001⟩</w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-023-01110-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04227433v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corticosteroids for severe acute exacerbations of chronic obstructive pulmonary disease in intensive care: From the French OUTCOMEREA cohort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of Standard-Dose Prophylactic, High-Dose Prophylactic, and Therapeutic Anticoagulation in Patients With Hypoxemic COVID-19 Pneumonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Marie Galerneau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ruckly</w:t>
+                <w:t xml:space="preserve">Damien Contou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïté Garrouste-Orgeas</w:t>
+                <w:t xml:space="preserve">Nicholas Heming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Megarbane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keyvan Razazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0284591⟩</w:t>
+              <w:t xml:space="preserve">JAMA Internal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 183 (6), pp.520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamainternmed.2023.0456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04090452v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypercoagulability in critically ill patients with COVID 19, an observational prospective study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Which severe COVID-19 patients could benefit from high dose dexamethasone? A Bayesian post-hoc reanalysis of the COVIDICUS randomized clinical trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Françoise Sapin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kévin Grapin</w:t>
+                <w:t xml:space="preserve">Sylvie Chevret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Bouadma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Burdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Timsit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0277544⟩</w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-023-01168-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04157690v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of nitrogen balance trajectories with clinical outcomes in critically ill COVID-19 patients: A retrospective cohort study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Body composition and muscle strength at the end of ICU stay are associated with 1-year mortality, a prospective multicenter observational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Janer</w:t>
+                <w:t xml:space="preserve">Ali Ait Hssain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Guido</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Radhia Bouzgarrou</w:t>
+                <w:t xml:space="preserve">Nicolas Farigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Merdji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bohé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 41 (12), pp.2895-2902. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clnu.2022.08.023⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 42 (10), pp.2070-2079. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clnu.2023.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04288581v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of prolonged requirement for insulin on 90-day mortality in critically ill patients without previous diabetic treatments: a post hoc analysis of the CONTROLING randomized control trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Quenot</w:t>
+                <w:t xml:space="preserve">Epidemiology and Outcome of Early-Onset Acute Kidney Injury and Recovery in Critically Ill COVID-19 Patients: A Retrospective Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Ruault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Philipponnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radhia Bouzgarrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomedicines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (4), pp.1001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biomedicines11041001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13054-022-04004-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03671106v1</w:t>
+                <w:t xml:space="preserve">hal-04227433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy of clinicians’ ability to predict the need for renal replacement therapy: a prospective multicenter study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Herpes Simplex Virus Encephalitis With Initial Negative Polymerase Chain Reaction in the Cerebrospinal Fluid: Prevalence, Associated Factors, and Clinical Impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Geri</w:t>
+                <w:t xml:space="preserve">E. De Montmollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Jaubert</w:t>
+                <w:t xml:space="preserve">C. Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Lamouche-Wilquin</w:t>
+                <w:t xml:space="preserve">P. Jaquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sarton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sazio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13613-022-01066-w⟩</w:t>
+              <w:t xml:space="preserve">Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50 (7), pp.e643-e648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/ccm.0000000000005485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04457716v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03753351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thoracic sarcopenia as a predictive factor of SARS-COV2 evolution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Y. Boirie</w:t>
+                <w:t xml:space="preserve">Hypercoagulability in critically ill patients with COVID 19, an observational prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bensid</w:t>
+                <w:t xml:space="preserve">François Thouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Pereira</w:t>
+                <w:t xml:space="preserve">Olivier Mascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Ghelis</w:t>
+                <w:t xml:space="preserve">Anne-Françoise Sapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Grapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 41 (12), pp.2918-2923. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (11), pp.e0277544. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clnu.2022.01.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0277544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04013452v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive factors for severe long-term chronic kidney disease after acute kidney injury requiring renal replacement therapy in critically ill patients: an ancillary study of the ELVIS randomized controlled trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Association of nitrogen balance trajectories with clinical outcomes in critically ill COVID-19 patients: A retrospective cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Soum</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Timsit</w:t>
+                <w:t xml:space="preserve">Alexandre Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Ruckly</w:t>
+                <w:t xml:space="preserve">Alexandra Janer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Gruson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Canet</w:t>
+                <w:t xml:space="preserve">Olivia Guido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radhia Bouzgarrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13054-022-04233-4⟩</w:t>
+              <w:t xml:space="preserve">Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (12), pp.2895-2902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clnu.2022.08.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03878833v1</w:t>
+                <w:t xml:space="preserve">hal-04288581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid balance neutralization secured by hemodynamic monitoring versus protocolized standard of care in critically ill patients requiring continuous renal replacement therapy: study protocol of the GO NEUTRAL randomized controlled trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thoracic sarcopenia as a predictive factor of SARS-COV2 evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Koehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bitker</w:t>
+                <w:t xml:space="preserve">Y. Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Pradat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kada Klouche</w:t>
+                <w:t xml:space="preserve">L. Bensid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Illinger</w:t>
+                <w:t xml:space="preserve">B. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ghelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13063-022-06735-6⟩</w:t>
+              <w:t xml:space="preserve">Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (12), pp.2918-2923. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clnu.2022.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03785334v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Dose Dexamethasone and Oxygen Support Strategies in Intensive Care Unit Patients With Severe COVID-19 Acute Hypoxemic Respiratory Failure</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accuracy of clinicians’ ability to predict the need for renal replacement therapy: a prospective multicenter study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Poissy</w:t>
+                <w:t xml:space="preserve">Alexandre Sitbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Geri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Lamouche-Wilquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Internal Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jamainternmed.2022.2168⟩</w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-022-01066-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04399061v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04457716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herpes Simplex Virus Encephalitis With Initial Negative Polymerase Chain Reaction in the Cerebrospinal Fluid: Prevalence, Associated Factors, and Clinical Impact</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Sarton</w:t>
+                <w:t xml:space="preserve">Impact of prolonged requirement for insulin on 90-day mortality in critically ill patients without previous diabetic treatments: a post hoc analysis of the CONTROLING randomized control trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Thouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bohé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Souweine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Sazio</w:t>
+                <w:t xml:space="preserve">Hassane Abidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Quenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/ccm.0000000000005485⟩</w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (1), pp.138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-022-04004-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03753351v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03671106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of early corticosteroids on 60-day mortality in critically ill patients with COVID-19: A multicenter cohort study of the OUTCOMEREA network</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Fluid balance neutralization secured by hemodynamic monitoring versus protocolized standard of care in critically ill patients requiring continuous renal replacement therapy: study protocol of the GO NEUTRAL randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bitker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean Reignier</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kada Klouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Illinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0255644⟩</w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (1), pp.798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13063-022-06735-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03873780v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03785334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-invasive ventilation versus high-flow nasal oxygen for postextubation respiratory failure in ICU: a post-hoc analysis of a randomized clinical trial</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predictive factors for severe long-term chronic kidney disease after acute kidney injury requiring renal replacement therapy in critically ill patients: an ancillary study of the ELVIS randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mai-Anh Nay</w:t>
+                <w:t xml:space="preserve">Edouard Soum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Timsit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Gacouin</w:t>
+                <w:t xml:space="preserve">Stephane Ruckly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gruson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Canet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 25 (1), pp.221. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13054-021-03621-6⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 26 (1), pp.367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-022-04233-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03518776v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of Repeated Measures of (1–3)-β-D-Glucan, Mannan Antigen, and Antimannan Antibodies for the Diagnosis of Invasive Candidiasis in ICU Patients: A Preplanned Ancillary Analysis of the EMPIRICUS Randomized Clinical Trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ruckly</w:t>
+                <w:t xml:space="preserve">High-Dose Dexamethasone and Oxygen Support Strategies in Intensive Care Unit Patients With Severe COVID-19 Acute Hypoxemic Respiratory Failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Bouadma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Mekontso-Dessap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Burdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Merdji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Poissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Forum Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ofid/ofab080⟩</w:t>
+              <w:t xml:space="preserve">JAMA Internal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 182 (9), pp.906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamainternmed.2022.2168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04885972v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound Guidance and Risk for Central Venous Catheter–Related Infections in the Intensive Care Unit: A Post Hoc Analysis of Individual Data of 3 Multicenter Randomized Trials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Impact of early corticosteroids on 60-day mortality in critically ill patients with COVID-19: A multicenter cohort study of the OUTCOMEREA network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne de Montmollin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niccolò Buetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mongardon</w:t>
+                <w:t xml:space="preserve">Dany Goldgran-Toledano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 73 (5), pp.e1054-e1061. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (8), pp.e0255644. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cid/ciaa1817⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0255644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03440967v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03873780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insertion Site and Infection Risk among Peripheral Arterial Catheters</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-invasive ventilation versus high-flow nasal oxygen for postextubation respiratory failure in ICU: a post-hoc analysis of a randomized clinical trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Castry</w:t>
+                <w:t xml:space="preserve">Arnaud Thille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Monseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Coudroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai-Anh Nay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gacouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1164/rccm.202007-3008LE⟩</w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (1), pp.221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-021-03621-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03430179v1</w:t>
+                <w:t xml:space="preserve">hal-03518776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practices and intravascular catheter infection during on- and off-hours in critically ill patients</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Performance of Repeated Measures of (1–3)-β-D-Glucan, Mannan Antigen, and Antimannan Antibodies for the Diagnosis of Invasive Candidiasis in ICU Patients: A Preplanned Ancillary Analysis of the EMPIRICUS Randomized Clinical Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Maubon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ruckly</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claire Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13613-021-00940-3⟩</w:t>
+              <w:t xml:space="preserve">Open Forum Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ofid/ofab080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03626473v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics, management, and prognosis of elderly patients with COVID-19 admitted in the ICU during the first wave: insights from the COVID-ICU study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tài Pham</w:t>
+                <w:t xml:space="preserve">Ultrasound Guidance and Risk for Central Venous Catheter–Related Infections in the Intensive Care Unit: A Post Hoc Analysis of Individual Data of 3 Multicenter Randomized Trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niccolò Buetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mimoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonard Mermel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ruckly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mongardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13613-021-00861-1⟩</w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 73 (5), pp.e1054-e1061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciaa1817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03524638v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03440967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association Between Early Invasive Mechanical Ventilation and Day-60 Mortality in Acute Hypoxemic Respiratory Failure Related to Coronavirus Disease-2019 Pneumonia</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Insertion Site and Infection Risk among Peripheral Arterial Catheters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niccolò Buetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mimoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Schwebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ruckly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Castry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care Explorations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/CCE.0000000000000329⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 203 (5), pp.630-633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1164/rccm.202007-3008LE⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03873783v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multistate Modeling of COVID-19 Patients Using a Large Multicentric Prospective Cohort of Critically Ill Patients</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Practices and intravascular catheter infection during on- and off-hours in critically ill patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niccolò Buetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ruckly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Lucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Mageau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dupuis</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lila Bouadma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm10030544⟩</w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-021-00940-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03134612v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03626473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical and biological clusters of sepsis patients using hierarchical clustering</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Association Between Early Invasive Mechanical Ventilation and Day-60 Mortality in Acute Hypoxemic Respiratory Failure Related to Coronavirus Disease-2019 Pneumonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Gainnier</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Bouadma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne de Montmollin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Goldgran-Toledano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Schwebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0252793⟩</w:t>
+              <w:t xml:space="preserve">Critical Care Explorations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (1), pp.e0329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/CCE.0000000000000329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03434307v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03873783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open-label randomized controlled trial of ultra-low tidal ventilation without extracorporeal circulation in patients with COVID-19 pneumonia and moderate to severe ARDS: study protocol for the VT4COVID trial</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clinical and biological clusters of sepsis patients using hierarchical clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Roche</w:t>
+                <w:t xml:space="preserve">Grégory Papin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ruckly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Wallet</w:t>
+                <w:t xml:space="preserve">Marc Gainnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (1), pp.692. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (8), pp.e0252793. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13063-021-05665-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0252793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03704468v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03434307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Predisposition to the Mortality in Septic Shock Patients: From GWAS to the Identification of a Regulatory Variant Modulating the Activity of a CISH Enhancer</w:t>
+                <w:t xml:space="preserve">Multistate Modeling of COVID-19 Patients Using a Large Multicentric Prospective Cohort of Critically Ill Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Rosier</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Moreno Ursino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denis Puthier</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niccolò Buetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne de Montmollin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Bouadma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms22115852⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (3), pp.544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm10030544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03245766v1</w:t>
+                <w:t xml:space="preserve">hal-03134612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Longitudinal Study of Immune Cells in Severe COVID-19 Patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characteristics, management, and prognosis of elderly patients with COVID-19 admitted in the ICU during the first wave: insights from the COVID-ICU study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Dres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hajage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Lebbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Payen</w:t>
+                <w:t xml:space="preserve">Antoine Kimmoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Cravat</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lydia Prosic</w:t>
+                <w:t xml:space="preserve">Tài Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2020.580250⟩</w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-021-00861-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02976095v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracorporeal Membrane Oxygenation to Support Life-Threatening Drug-Refractory Electrical Storm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Open-label randomized controlled trial of ultra-low tidal ventilation without extracorporeal circulation in patients with COVID-19 pneumonia and moderate to severe ARDS: study protocol for the VT4COVID trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hodane Yonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bitker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Baudry</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Camille Deguillard</w:t>
+                <w:t xml:space="preserve">Florent Wallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/CCM.0000000000004490⟩</w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (1), pp.692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13063-021-05665-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948103v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03704468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in the clinical presentation and outcomes of patients treated for severe malaria in a referral French university intensive care unit from 2004 to 2017</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Genetic Predisposition to the Mortality in Septic Shock Patients: From GWAS to the Identification of a Regulatory Variant Modulating the Activity of a CISH Enhancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Rosier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Brisebarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Vinclair</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Baaklini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Puthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13613-020-0634-4⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms22115852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02499405v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03245766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: Changes in the clinical presentation and outcomes of patients treated for severe malaria in a referral French university intensive care unit from 2004 to 2017</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Sepsis and septic shock in France: incidences, outcomes and costs of care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Bouadma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ruckly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Vinclair</w:t>
+                <w:t xml:space="preserve">Anne Perozziello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Van-Gysel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Intensive Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13613-020-0646-0⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-020-00760-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03463075v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of obstructive sleep apnea on the obesity paradox in critically ill patients</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ruckly</w:t>
+                <w:t xml:space="preserve">A Longitudinal Study of Immune Cells in Severe COVID-19 Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Payen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Seiller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Terzi</w:t>
+                <w:t xml:space="preserve">Maxime Cravat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadil Maadadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Didelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Prosic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Critical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrc.2019.12.016⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.580250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2020.580250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03011300v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02976095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure-Support Ventilation vs T-Piece During Spontaneous Breathing Trials Before Extubation Among Patients at High Risk of Extubation Failure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Demoule</w:t>
+                <w:t xml:space="preserve">Extracorporeal Membrane Oxygenation to Support Life-Threatening Drug-Refractory Electrical Storm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Waintraub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Deguillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chest</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/CCM.0000000000004490⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chest.2020.04.053⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03325552v1</w:t>
+                <w:t xml:space="preserve">hal-02948103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sepsis and septic shock in France: incidences, outcomes and costs of care</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Changes in the clinical presentation and outcomes of patients treated for severe malaria in a referral French university intensive care unit from 2004 to 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordane Lebut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mourvillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Argy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Damien Van-Gysel</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Vinclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Intensive Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 10 (1), pp.145. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13613-020-00760-x⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 10, pp.21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-020-0634-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661481v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02499405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicentric experience with interferon gamma therapy in sepsis induced immunosuppression. A case series</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correction to: Changes in the clinical presentation and outcomes of patients treated for severe malaria in a referral French university intensive care unit from 2004 to 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jenneke Leentjens</w:t>
+                <w:t xml:space="preserve">Jordane Lebut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mourvillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caren Brumpt</w:t>
+                <w:t xml:space="preserve">Nicolas Argy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Vinclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12879-019-4526-x⟩</w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-020-0646-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359951v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Septic shock among patients with systemic lupus erythematosus: Short and long-term outcome. Analysis of a French nationwide database</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of obstructive sleep apnea on the obesity paradox in critically ill patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Marie Galerneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ruckly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Dupuis</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Seiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Terzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jinf.2019.04.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56, pp.120-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrc.2019.12.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03484377v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03011300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The burden of chronic kidney disease in systemic lupus erythematosus: A nationwide epidemiologic study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Dupuis</w:t>
+                <w:t xml:space="preserve">Pressure-Support Ventilation vs T-Piece During Spontaneous Breathing Trials Before Extubation Among Patients at High Risk of Extubation Failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud W. Thille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Coudroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai-Anh Nay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gacouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Demoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autoimmunity Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.autrev.2019.05.011⟩</w:t>
+              <w:t xml:space="preserve">Chest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Chest, 158 (4), pp.1446-1455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chest.2020.04.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03484458v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of species and antibiotic therapy of enterococcal peritonitis on 30-day mortality in critical care—an analysis of the OUTCOMEREA database</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Forel</w:t>
+                <w:t xml:space="preserve">Multicentric experience with interferon gamma therapy in sepsis induced immunosuppression. A case series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Payen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Miatello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenneke Leentjens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caren Brumpt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), pp.931. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12879-019-4526-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13054-019-2581-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02304964v1</w:t>
+                <w:t xml:space="preserve">hal-02359951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of chronic kidney disease after acute kidney injury in ICU patients: study protocol for the PREDICT multicenter prospective observational study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ziad Massy</w:t>
+                <w:t xml:space="preserve">Septic shock among patients with systemic lupus erythematosus: Short and long-term outcome. Analysis of a French nationwide database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Mageau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Sacré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Perozziello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ruckly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 78, pp.432 - 438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinf.2019.04.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13613-018-0421-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03860104v1</w:t>
+                <w:t xml:space="preserve">hal-03484377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association Between Body Weight Variation and Survival and Other Adverse Events in Critically Ill Patients With Shock: A Multicenter Cohort Study of the OUTCOMEREA Network</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Ruckly</w:t>
+                <w:t xml:space="preserve">The burden of chronic kidney disease in systemic lupus erythematosus: A nationwide epidemiologic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Mageau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Timsit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lautrette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Garrouste-Orgeas</w:t>
+                <w:t xml:space="preserve">Anne Perrozziello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ruckly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Autoimmunity Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18, pp.733 - 737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.autrev.2019.05.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02003438v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03484458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous renal replacement therapy versus intermittent hemodialysis in intensive care patients: impact on mortality and renal recovery</w:t>
+                <w:t xml:space="preserve">Impact of species and antibiotic therapy of enterococcal peritonitis on 30-day mortality in critical care—an analysis of the OUTCOMEREA database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. S. Truche</w:t>
+                <w:t xml:space="preserve">Anne-Cécile Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Darmon</w:t>
+                <w:t xml:space="preserve">Baptiste Hengy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Garrouste-Orgeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Ruckly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bailly</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Dupuis</w:t>
+                <w:t xml:space="preserve">Jean-Marie Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00134-016-4404-6⟩</w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23, pp.307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-019-2581-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01850038v1</w:t>
+                <w:t xml:space="preserve">hal-02304964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum to: Continuous renal replacement therapy versus intermittent hemodialysis in intensive care patients: impact on mortality and renal recovery</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Dupuis</w:t>
+                <w:t xml:space="preserve">Prediction of chronic kidney disease after acute kidney injury in ICU patients: study protocol for the PREDICT multicenter prospective observational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Geri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Stengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jacquelinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aegerter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Massy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00134-016-4418-0⟩</w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-018-0421-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01850291v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03860104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Association Between Body Weight Variation and Survival and Other Adverse Events in Critically Ill Patients With Shock: A Multicenter Cohort Study of the OUTCOMEREA Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ruckly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lautrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Garrouste-Orgeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (10), pp.E981--E987</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02003438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Continuous renal replacement therapy versus intermittent hemodialysis in intensive care patients: impact on mortality and renal recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Truche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Clec'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (9), pp.1408-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00134-016-4404-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erratum to: Continuous renal replacement therapy versus intermittent hemodialysis in intensive care patients: impact on mortality and renal recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Truche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Clec'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (9), pp.1523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00134-016-4418-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Association between systemic hemodynamics and septic acute kidney injury in critically ill patients: a retrospective observational study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Mateo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 17 (6), pp.R278. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/cc13133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00924504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7625,105 +8010,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction transfusionnelle au cours de la chirurgie de la scoliose pédiatrique après mise en place d’un protocole d’épargne transfusionnelle par érythropoïétine et antifibrinolytiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dupuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine humaine et pathologie. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dumas-01205297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId296"/>
+      <w:footerReference w:type="default" r:id="rId312"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7870,51 +8255,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05345010v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barbier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Buetti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dupuis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Schwebel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Azoulay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ccm.0000000000006606" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298562v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey de Jong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Huguet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bignon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Stephan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Godet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bja.2025.09.002" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190971v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Timsit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Domitile" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kada Klouche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Calvet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-10864-8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05239669v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Reignier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Gaillard-Le Roux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Dequin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Bertoni Maluf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bohe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-025-01509-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05077438v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chauvot de Beauchene" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Souweine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bonnet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Evrard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-88914-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738539v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Adda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Laclautre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dubray" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dual&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aucc.2024.08.008" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717142v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Helms" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Catoire" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Abensur Vuillaume" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Bannelier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Douillet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-024-01367-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04432222v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Thy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Mageau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mourvillier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Bouadma" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-023-01239-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793220v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Al Hadi Krisht" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Grapin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cassagnes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0308014" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106305v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labb&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Contou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Heming" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Megarbane" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Razazi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamainternmed.2023.0456" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04087072v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Jeantin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Vellieux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jaquet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne de Montmollin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-023-01110-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955429v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois St&#233;phan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Constantin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-2600(22)00529-X" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212796v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Galerneau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bailly" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terzi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruckly" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Garrouste-Orgeas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-023-04631-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04096292v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Wicky" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cerf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shidasp Siami" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cohen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12041298" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03993844v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000005807" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399145v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Burdet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-023-01168-z" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228146v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ait Hssain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farigon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Merdji" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guelon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boh&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2023.09.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227433v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ruault" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Philipponnet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sapin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhia Bouzgarrou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines11041001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090452v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marie Galerneau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Garrouste-Orgeas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0284591" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157690v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thouy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mascle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Sapin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0277544" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288581v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bret" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Janer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Guido" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2022.08.023" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671106v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Abidi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Quenot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-022-04004-1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457716v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sitbon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Darmon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Geri" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jaubert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lamouche-Wilquin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-022-01066-w" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013452v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koehler" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boirie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bensid" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pereira" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ghelis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2022.01.022" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878833v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Soum" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ruckly" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gruson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Canet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-022-04233-4" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785334v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bitker" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pradat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Illinger" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-022-06735-6" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399061v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Mekontso-Dessap" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poissy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamainternmed.2022.2168" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03753351v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. De Montmollin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupuis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jaquet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sarton" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sazio" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ccm.0000000000005485" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873780v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Goldgran-Toledano" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0255644" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518776v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Thille" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Monseau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Coudroy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai-Anh Nay" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gacouin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-021-03621-6" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04885972v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Le Bihan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Maubon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofab080" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440967v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mimoz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Mermel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mongardon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa1817" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430179v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Castry" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202007-3008LE" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626473v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lucet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00940-3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524638v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dres" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hajage" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Lebbah" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kimmoun" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#224;i Pham" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00861-1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873783v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCE.0000000000000329" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03134612v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Ursino" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10030544" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03434307v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Papin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gainnier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0252793" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704468v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Richard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hodane Yonis" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Roche" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Wallet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-021-05665-z" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03245766v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rosier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Brisebarre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Baaklini" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Puthier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22115852" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02976095v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Payen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cravat" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadil Maadadi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Didelot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Prosic" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.580250" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02948103v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baudry" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sonneville" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Waintraub" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lebreton" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Deguillard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000004490" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02499405v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Lebut" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Argy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vinclair" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-020-0634-4" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463075v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-020-0646-0" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011300v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seiller" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrc.2019.12.016" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03325552v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud W. Thille" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Demoule" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2020.04.053" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661481v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Perozziello" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Van-Gysel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-020-00760-x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359951v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Faivre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Miatello" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenneke Leentjens" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caren Brumpt" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-019-4526-x" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484377v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sacr&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2019.04.005" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484458v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Perrozziello" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2019.05.011" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304964v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Morvan" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hengy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Forel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-019-2581-8" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860104v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Stengel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacquelinet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aegerter" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Massy" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-018-0421-7" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003438v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gros" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruckly" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lautrette" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garrouste-Orgeas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850038v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Truche" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Darmon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bailly" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clec'H" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-016-4404-6" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850291v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-016-4418-0" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00924504v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Legrand" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Simon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gayat" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Mateo" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/cc13133" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01205297v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595889v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Schleef" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mayet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Le Gouge" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Badie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chauvelot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-026-08369-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05599666v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Mottale" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dupuis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Szklarzewska" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Preiser" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-025-01588-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05599652v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ruault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Philipponnet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Brailova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Gamara" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sapin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-025-04267-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05345010v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barbier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Buetti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Schwebel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Azoulay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ccm.0000000000006606" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298562v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey de Jong" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Huguet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bignon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Stephan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Godet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bja.2025.09.002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05239669v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Reignier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Gaillard-Le Roux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Dequin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Bertoni Maluf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bohe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-025-01509-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190971v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Timsit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Domitile" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kada Klouche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Calvet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-10864-8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05077438v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chauvot de Beauchene" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Souweine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bonnet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Evrard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-88914-4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738539v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Adda" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Laclautre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dubray" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dual&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aucc.2024.08.008" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793220v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Al Hadi Krisht" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Grapin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cassagnes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0308014" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04432222v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Thy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Mageau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mourvillier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Bouadma" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-023-01239-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717142v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Helms" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Catoire" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Abensur Vuillaume" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Bannelier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Douillet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-024-01367-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090452v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marie Galerneau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bailly" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terzi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruckly" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Garrouste-Orgeas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0284591" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03993844v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Galerneau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Garrouste-Orgeas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000005807" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212796v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-023-04631-2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04096292v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Wicky" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cerf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shidasp Siami" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cohen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12041298" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955429v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois St&#233;phan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Constantin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-2600(22)00529-X" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04087072v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Jeantin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Vellieux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jaquet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne de Montmollin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-023-01110-3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106305v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labb&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Contou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Heming" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Megarbane" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Razazi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamainternmed.2023.0456" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399145v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Burdet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-023-01168-z" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228146v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ait Hssain" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farigon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Merdji" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guelon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boh&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2023.09.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227433v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhia Bouzgarrou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines11041001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03753351v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. De Montmollin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupuis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jaquet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sarton" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sazio" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ccm.0000000000005485" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157690v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thouy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mascle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Sapin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0277544" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288581v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bret" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Janer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Guido" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2022.08.023" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013452v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koehler" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boirie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bensid" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pereira" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ghelis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2022.01.022" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457716v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sitbon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Darmon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Geri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jaubert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lamouche-Wilquin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-022-01066-w" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671106v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Abidi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Quenot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-022-04004-1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785334v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bitker" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pradat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Illinger" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-022-06735-6" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878833v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Soum" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ruckly" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gruson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Canet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-022-04233-4" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399061v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Mekontso-Dessap" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poissy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamainternmed.2022.2168" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873780v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Goldgran-Toledano" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0255644" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518776v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Thille" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Monseau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Coudroy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai-Anh Nay" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gacouin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-021-03621-6" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04885972v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Le Bihan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Maubon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofab080" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440967v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mimoz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Mermel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mongardon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa1817" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430179v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Castry" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202007-3008LE" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626473v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lucet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00940-3" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873783v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCE.0000000000000329" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03434307v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Papin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gainnier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0252793" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03134612v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Ursino" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10030544" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524638v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dres" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hajage" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Lebbah" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kimmoun" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#224;i Pham" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00861-1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704468v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Richard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hodane Yonis" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Roche" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Wallet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-021-05665-z" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03245766v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rosier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Brisebarre" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Baaklini" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Puthier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22115852" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661481v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Perozziello" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Van-Gysel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-020-00760-x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02976095v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Payen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cravat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadil Maadadi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Didelot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Prosic" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.580250" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02948103v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baudry" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sonneville" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Waintraub" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lebreton" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Deguillard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000004490" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02499405v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Lebut" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Argy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vinclair" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-020-0634-4" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463075v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-020-0646-0" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011300v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seiller" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrc.2019.12.016" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03325552v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud W. Thille" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Demoule" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2020.04.053" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359951v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Faivre" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Miatello" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenneke Leentjens" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caren Brumpt" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-019-4526-x" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484377v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sacr&#233;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2019.04.005" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484458v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Perrozziello" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2019.05.011" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304964v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Morvan" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hengy" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Forel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-019-2581-8" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860104v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Stengel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacquelinet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aegerter" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Massy" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-018-0421-7" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003438v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gros" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruckly" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lautrette" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garrouste-Orgeas" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850038v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Truche" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Darmon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bailly" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clec'H" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-016-4404-6" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850291v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-016-4418-0" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00924504v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Legrand" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Simon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gayat" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Mateo" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/cc13133" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01205297v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>