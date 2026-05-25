--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -357,697 +357,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05599666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomarkers and early-onset acute kidney injury in critically ill COVID-19 patients, a prospective monocentric observational study</w:t>
+                <w:t xml:space="preserve">Noninvasive ventilation in postoperative critically ill patients with morbid obesity: secondary analysis of the EXTUBOBESE multicentre randomised clinical trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Ruault</w:t>
+                <w:t xml:space="preserve">Audrey de Jong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Philipponnet</w:t>
+                <w:t xml:space="preserve">Helena Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Brailova</w:t>
+                <w:t xml:space="preserve">Anne Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatma Gamara</w:t>
+                <w:t xml:space="preserve">François Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Sapin</w:t>
+                <w:t xml:space="preserve">Thomas Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Nephrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26 (1), pp.294. </w:t>
+              <w:t xml:space="preserve">British Journal of Anaesthesia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 135 (5), pp.1477-1485. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12882-025-04267-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bja.2025.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05599652v1</w:t>
+                <w:t xml:space="preserve">hal-05298562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prognostic Impact of Early Appropriate Antimicrobial Therapy in Critically Ill Patients With Nosocomial Pneumonia Due to Gram-Negative Pathogens: A Multicenter Cohort Study</w:t>
+                <w:t xml:space="preserve">Expert consensus‑based clinical practice guidelines for nutritional support in the intensive care unit: the French Intensive Care Society (SRLF) and the French-Speaking Group of Pediatric Emergency Physicians and Intensivists (GFRUP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Barbier</w:t>
+                <w:t xml:space="preserve">Jean Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niccolò Buetti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Dupuis</w:t>
+                <w:t xml:space="preserve">Benedicte Gaillard-Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Schwebel</w:t>
+                <w:t xml:space="preserve">Pierre-François Dequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élie Azoulay</w:t>
+                <w:t xml:space="preserve">Valeria Bertoni Maluf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bohe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/ccm.0000000000006606⟩</w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-025-01509-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05345010v1</w:t>
+                <w:t xml:space="preserve">hal-05239669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noninvasive ventilation in postoperative critically ill patients with morbid obesity: secondary analysis of the EXTUBOBESE multicentre randomised clinical trial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey de Jong</w:t>
+                <w:t xml:space="preserve">Corticosteroids in immunocompromised ICU patients with severe COVID-19: a multicenter retrospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helena Huguet</w:t>
+                <w:t xml:space="preserve">Jean-François Timsit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Bignon</w:t>
+                <w:t xml:space="preserve">Julien Domitile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Stephan</w:t>
+                <w:t xml:space="preserve">Kada Klouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Godet</w:t>
+                <w:t xml:space="preserve">Laure Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Anaesthesia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 135 (5), pp.1477-1485. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.27252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bja.2025.09.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-10864-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05298562v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05190971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expert consensus‑based clinical practice guidelines for nutritional support in the intensive care unit: the French Intensive Care Society (SRLF) and the French-Speaking Group of Pediatric Emergency Physicians and Intensivists (GFRUP)</w:t>
+                <w:t xml:space="preserve">Biomarkers and early-onset acute kidney injury in critically ill COVID-19 patients, a prospective monocentric observational study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Reignier</w:t>
+                <w:t xml:space="preserve">Alice Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedicte Gaillard-Le Roux</w:t>
+                <w:t xml:space="preserve">Carole Philipponnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-François Dequin</w:t>
+                <w:t xml:space="preserve">Marina Brailova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeria Bertoni Maluf</w:t>
+                <w:t xml:space="preserve">Fatma Gamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Bohe</w:t>
+                <w:t xml:space="preserve">Vincent Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.99. </w:t>
+              <w:t xml:space="preserve">BMC Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (1), pp.294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13613-025-01509-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12882-025-04267-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05239669v1</w:t>
+                <w:t xml:space="preserve">hal-05599652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corticosteroids in immunocompromised ICU patients with severe COVID-19: a multicenter retrospective study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prognostic Impact of Early Appropriate Antimicrobial Therapy in Critically Ill Patients With Nosocomial Pneumonia Due to Gram-Negative Pathogens: A Multicenter Cohort Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niccolò Buetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kada Klouche</w:t>
+                <w:t xml:space="preserve">Carole Schwebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Calvet</w:t>
+                <w:t xml:space="preserve">Élie Azoulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.27252. </w:t>
+              <w:t xml:space="preserve">Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 53 (5), pp.e1066-e1079. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-10864-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/ccm.0000000000006606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05190971v1</w:t>
+                <w:t xml:space="preserve">inserm-05345010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarcopenia, myosteatosis and inflammation are independent prognostic factors of SARS-CoV-2 pneumonia patients admitted to the ICU</w:t>
               </w:r>
@@ -2233,429 +2233,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04096292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of non-invasive ventilation after extubation in critically ill patients with obesity in France: a multicentre, unblinded, pragmatic randomised clinical trial</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of Standard-Dose Prophylactic, High-Dose Prophylactic, and Therapeutic Anticoagulation in Patients With Hypoxemic COVID-19 Pneumonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Stéphan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Godet</w:t>
+                <w:t xml:space="preserve">Vincent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Constantin</w:t>
+                <w:t xml:space="preserve">Damien Contou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Heming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Megarbane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keyvan Razazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Respiratory Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2213-2600(22)00529-X⟩</w:t>
+              <w:t xml:space="preserve">JAMA Internal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 183 (6), pp.520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamainternmed.2023.0456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03955429v1</w:t>
+                <w:t xml:space="preserve">hal-04106305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electroencephalography for prognostication of outcome in adults with severe herpes simplex encephalitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Jeantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Vellieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jaquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne de Montmollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Intensive Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (1), pp.10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13613-023-01110-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04087072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Standard-Dose Prophylactic, High-Dose Prophylactic, and Therapeutic Anticoagulation in Patients With Hypoxemic COVID-19 Pneumonia</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicholas Heming</w:t>
+                <w:t xml:space="preserve">Effect of non-invasive ventilation after extubation in critically ill patients with obesity in France: a multicentre, unblinded, pragmatic randomised clinical trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey de Jong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Megarbane</w:t>
+                <w:t xml:space="preserve">François Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keyvan Razazi</w:t>
+                <w:t xml:space="preserve">Jean-Michel Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Internal Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 183 (6), pp.520. </w:t>
+              <w:t xml:space="preserve">The Lancet Respiratory Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (6), pp.530-539. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1001/jamainternmed.2023.0456⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S2213-2600(22)00529-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04106305v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03955429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which severe COVID-19 patients could benefit from high dose dexamethasone? A Bayesian post-hoc reanalysis of the COVIDICUS randomized clinical trial</w:t>
               </w:r>
@@ -2693,51 +2693,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Burdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Timsit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Intensive Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (1), pp.75. </w:t>
@@ -2909,77 +2909,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidemiology and Outcome of Early-Onset Acute Kidney Injury and Recovery in Critically Ill COVID-19 Patients: A Retrospective Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Philipponnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3177,51 +3177,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypercoagulability in critically ill patients with COVID 19, an observational prospective study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Thouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3886,51 +3886,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kada Klouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Illinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3994,51 +3994,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive factors for severe long-term chronic kidney disease after acute kidney injury requiring renal replacement therapy in critically ill patients: an ancillary study of the ELVIS randomized controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Soum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Timsit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Ruckly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4243,831 +4243,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of early corticosteroids on 60-day mortality in critically ill patients with COVID-19: A multicenter cohort study of the OUTCOMEREA network</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Ultrasound Guidance and Risk for Central Venous Catheter–Related Infections in the Intensive Care Unit: A Post Hoc Analysis of Individual Data of 3 Multicenter Randomized Trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niccolò Buetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dany Goldgran-Toledano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Reignier</w:t>
+                <w:t xml:space="preserve">Olivier Mimoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonard Mermel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ruckly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mongardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0255644⟩</w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 73 (5), pp.e1054-e1061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciaa1817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03873780v1</w:t>
+                <w:t xml:space="preserve">hal-03440967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-invasive ventilation versus high-flow nasal oxygen for postextubation respiratory failure in ICU: a post-hoc analysis of a randomized clinical trial</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Monseau</w:t>
+                <w:t xml:space="preserve">Insertion Site and Infection Risk among Peripheral Arterial Catheters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niccolò Buetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mimoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Schwebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ruckly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Coudroy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Gacouin</w:t>
+                <w:t xml:space="preserve">Mathieu Castry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13054-021-03621-6⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 203 (5), pp.630-633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1164/rccm.202007-3008LE⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03518776v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of Repeated Measures of (1–3)-β-D-Glucan, Mannan Antigen, and Antimannan Antibodies for the Diagnosis of Invasive Candidiasis in ICU Patients: A Preplanned Ancillary Analysis of the EMPIRICUS Randomized Clinical Trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Practices and intravascular catheter infection during on- and off-hours in critically ill patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niccolò Buetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ruckly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Lucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Mageau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dupuis</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ruckly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Forum Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ofid/ofab080⟩</w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-021-00940-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04885972v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03626473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound Guidance and Risk for Central Venous Catheter–Related Infections in the Intensive Care Unit: A Post Hoc Analysis of Individual Data of 3 Multicenter Randomized Trials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Niccolò Buetti</w:t>
+                <w:t xml:space="preserve">Non-invasive ventilation versus high-flow nasal oxygen for postextubation respiratory failure in ICU: a post-hoc analysis of a randomized clinical trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Thille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Monseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Coudroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Mimoz</w:t>
+                <w:t xml:space="preserve">Mai-Anh Nay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonard Mermel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mongardon</w:t>
+                <w:t xml:space="preserve">Arnaud Gacouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cid/ciaa1817⟩</w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (1), pp.221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-021-03621-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03440967v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insertion Site and Infection Risk among Peripheral Arterial Catheters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Impact of early corticosteroids on 60-day mortality in critically ill patients with COVID-19: A multicenter cohort study of the OUTCOMEREA network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne de Montmollin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niccolò Buetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Castry</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Goldgran-Toledano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1164/rccm.202007-3008LE⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (8), pp.e0255644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0255644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03430179v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03873780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practices and intravascular catheter infection during on- and off-hours in critically ill patients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Niccolò Buetti</w:t>
+                <w:t xml:space="preserve">Performance of Repeated Measures of (1–3)-β-D-Glucan, Mannan Antigen, and Antimannan Antibodies for the Diagnosis of Invasive Candidiasis in ICU Patients: A Preplanned Ancillary Analysis of the EMPIRICUS Randomized Clinical Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Maubon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ruckly</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claire Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), pp.153. </w:t>
+              <w:t xml:space="preserve">Open Forum Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13613-021-00940-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ofid/ofab080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03626473v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association Between Early Invasive Mechanical Ventilation and Day-60 Mortality in Acute Hypoxemic Respiratory Failure Related to Coronavirus Disease-2019 Pneumonia</w:t>
               </w:r>
@@ -5079,77 +5079,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Bouadma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne de Montmollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Goldgran-Toledano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Schwebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Care Explorations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 3 (1), pp.e0329. </w:t>
@@ -5181,429 +5181,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03873783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical and biological clusters of sepsis patients using hierarchical clustering</w:t>
+                <w:t xml:space="preserve">Characteristics, management, and prognosis of elderly patients with COVID-19 admitted in the ICU during the first wave: insights from the COVID-ICU study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Papin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ruckly</w:t>
+                <w:t xml:space="preserve">Martin Dres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Gainnier</w:t>
+                <w:t xml:space="preserve">David Hajage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Lebbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Kimmoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tài Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0252793⟩</w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-021-00861-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03434307v1</w:t>
+                <w:t xml:space="preserve">hal-03524638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multistate Modeling of COVID-19 Patients Using a Large Multicentric Prospective Cohort of Critically Ill Patients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moreno Ursino</w:t>
+                <w:t xml:space="preserve">Clinical and biological clusters of sepsis patients using hierarchical clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Papin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lila Bouadma</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ruckly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gainnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm10030544⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (8), pp.e0252793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0252793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03134612v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03434307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics, management, and prognosis of elderly patients with COVID-19 admitted in the ICU during the first wave: insights from the COVID-ICU study</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multistate Modeling of COVID-19 Patients Using a Large Multicentric Prospective Cohort of Critically Ill Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tài Pham</w:t>
+                <w:t xml:space="preserve">Moreno Ursino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niccolò Buetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne de Montmollin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Bouadma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), pp.77. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (3), pp.544. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13613-021-00861-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jcm10030544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03524638v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open-label randomized controlled trial of ultra-low tidal ventilation without extracorporeal circulation in patients with COVID-19 pneumonia and moderate to severe ARDS: study protocol for the VT4COVID trial</w:t>
               </w:r>
@@ -5985,511 +5985,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Longitudinal Study of Immune Cells in Severe COVID-19 Patients</w:t>
+                <w:t xml:space="preserve">Extracorporeal Membrane Oxygenation to Support Life-Threatening Drug-Refractory Electrical Storm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Payen</w:t>
+                <w:t xml:space="preserve">Guillaume Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Cravat</w:t>
+                <w:t xml:space="preserve">Romain Sonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadil Maadadi</w:t>
+                <w:t xml:space="preserve">Xavier Waintraub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Didelot</w:t>
+                <w:t xml:space="preserve">Guillaume Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydia Prosic</w:t>
+                <w:t xml:space="preserve">Camille Deguillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, pp.580250. </w:t>
+              <w:t xml:space="preserve">Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2020.580250⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/CCM.0000000000004490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02976095v1</w:t>
+                <w:t xml:space="preserve">hal-02948103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracorporeal Membrane Oxygenation to Support Life-Threatening Drug-Refractory Electrical Storm</w:t>
+                <w:t xml:space="preserve">Changes in the clinical presentation and outcomes of patients treated for severe malaria in a referral French university intensive care unit from 2004 to 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Baudry</w:t>
+                <w:t xml:space="preserve">Jordane Lebut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mourvillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Sonneville</w:t>
+                <w:t xml:space="preserve">Nicolas Argy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Waintraub</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Camille Deguillard</w:t>
+                <w:t xml:space="preserve">Camille Vinclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/CCM.0000000000004490⟩</w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-020-0634-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02948103v1</w:t>
+                <w:t xml:space="preserve">hal-02499405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in the clinical presentation and outcomes of patients treated for severe malaria in a referral French university intensive care unit from 2004 to 2017</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Longitudinal Study of Immune Cells in Severe COVID-19 Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Payen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cravat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordane Lebut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Mourvillier</w:t>
+                <w:t xml:space="preserve">Hadil Maadadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Argy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Dupuis</w:t>
+                <w:t xml:space="preserve">Carole Didelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Vinclair</w:t>
+                <w:t xml:space="preserve">Lydia Prosic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10, pp.21. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.580250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13613-020-0634-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2020.580250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02499405v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02976095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction to: Changes in the clinical presentation and outcomes of patients treated for severe malaria in a referral French university intensive care unit from 2004 to 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Lebut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mourvillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Argy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Vinclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Intensive Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
@@ -6674,77 +6674,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure-Support Ventilation vs T-Piece During Spontaneous Breathing Trials Before Extubation Among Patients at High Risk of Extubation Failure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud W. Thille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Coudroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai-Anh Nay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gacouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Demoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6789,822 +6789,822 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03325552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicentric experience with interferon gamma therapy in sepsis induced immunosuppression. A case series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Payen</w:t>
+                <w:t xml:space="preserve">Septic shock among patients with systemic lupus erythematosus: Short and long-term outcome. Analysis of a French nationwide database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Mageau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Faivre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Caren Brumpt</w:t>
+                <w:t xml:space="preserve">Karim Sacré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Perozziello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ruckly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12879-019-4526-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 78, pp.432 - 438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinf.2019.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02359951v1</w:t>
+                <w:t xml:space="preserve">hal-03484377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Septic shock among patients with systemic lupus erythematosus: Short and long-term outcome. Analysis of a French nationwide database</w:t>
+                <w:t xml:space="preserve">The burden of chronic kidney disease in systemic lupus erythematosus: A nationwide epidemiologic study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Mageau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Perozziello</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Timsit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Perrozziello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ruckly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jinf.2019.04.005⟩</w:t>
+              <w:t xml:space="preserve">Autoimmunity Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18, pp.733 - 737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.autrev.2019.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03484377v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03484458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The burden of chronic kidney disease in systemic lupus erythematosus: A nationwide epidemiologic study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Dupuis</w:t>
+                <w:t xml:space="preserve">Impact of species and antibiotic therapy of enterococcal peritonitis on 30-day mortality in critical care—an analysis of the OUTCOMEREA database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Hengy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Garrouste-Orgeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Ruckly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autoimmunity Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.autrev.2019.05.011⟩</w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23, pp.307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-019-2581-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03484458v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of species and antibiotic therapy of enterococcal peritonitis on 30-day mortality in critical care—an analysis of the OUTCOMEREA database</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multicentric experience with interferon gamma therapy in sepsis induced immunosuppression. A case series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Payen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Cécile Morvan</w:t>
+                <w:t xml:space="preserve">Jordi Miatello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Hengy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stephane Ruckly</w:t>
+                <w:t xml:space="preserve">Jenneke Leentjens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Forel</w:t>
+                <w:t xml:space="preserve">Caren Brumpt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 23, pp.307. </w:t>
+              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), pp.931. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13054-019-2581-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12879-019-4526-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304964v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of chronic kidney disease after acute kidney injury in ICU patients: study protocol for the PREDICT multicenter prospective observational study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Association Between Body Weight Variation and Survival and Other Adverse Events in Critically Ill Patients With Shock: A Multicenter Cohort Study of the OUTCOMEREA Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Stengel</w:t>
+                <w:t xml:space="preserve">A. Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Jacquelinet</w:t>
+                <w:t xml:space="preserve">S. Ruckly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Aegerter</w:t>
+                <w:t xml:space="preserve">A. Lautrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ziad Massy</w:t>
+                <w:t xml:space="preserve">M. Garrouste-Orgeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (10), pp.E981--E987</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03860104v1</w:t>
+                <w:t xml:space="preserve">hal-02003438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association Between Body Weight Variation and Survival and Other Adverse Events in Critically Ill Patients With Shock: A Multicenter Cohort Study of the OUTCOMEREA Network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prediction of chronic kidney disease after acute kidney injury in ICU patients: study protocol for the PREDICT multicenter prospective observational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Geri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Stengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gros</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Dupuis</w:t>
+                <w:t xml:space="preserve">Christian Jacquelinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ruckly</w:t>
+                <w:t xml:space="preserve">Philippe Aegerter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lautrette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Garrouste-Orgeas</w:t>
+                <w:t xml:space="preserve">Ziad Massy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-018-0421-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02003438v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03860104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous renal replacement therapy versus intermittent hemodialysis in intensive care patients: impact on mortality and renal recovery</w:t>
               </w:r>
@@ -8255,51 +8255,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595889v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Schleef" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mayet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Le Gouge" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Badie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chauvelot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-026-08369-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05599666v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Mottale" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dupuis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Szklarzewska" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Preiser" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-025-01588-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05599652v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ruault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Philipponnet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Brailova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Gamara" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sapin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-025-04267-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05345010v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barbier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Buetti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Schwebel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Azoulay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ccm.0000000000006606" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298562v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey de Jong" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Huguet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bignon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Stephan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Godet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bja.2025.09.002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05239669v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Reignier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Gaillard-Le Roux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Dequin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Bertoni Maluf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bohe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-025-01509-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190971v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Timsit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Domitile" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kada Klouche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Calvet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-10864-8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05077438v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chauvot de Beauchene" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Souweine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bonnet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Evrard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-88914-4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738539v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Adda" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Laclautre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dubray" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dual&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aucc.2024.08.008" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793220v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Al Hadi Krisht" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Grapin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cassagnes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0308014" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04432222v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Thy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Mageau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mourvillier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Bouadma" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-023-01239-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717142v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Helms" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Catoire" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Abensur Vuillaume" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Bannelier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Douillet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-024-01367-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090452v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marie Galerneau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bailly" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terzi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruckly" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Garrouste-Orgeas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0284591" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03993844v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Galerneau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Garrouste-Orgeas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000005807" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212796v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-023-04631-2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04096292v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Wicky" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cerf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shidasp Siami" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cohen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12041298" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955429v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois St&#233;phan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Constantin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-2600(22)00529-X" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04087072v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Jeantin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Vellieux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jaquet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne de Montmollin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-023-01110-3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106305v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labb&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Contou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Heming" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Megarbane" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Razazi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamainternmed.2023.0456" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399145v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Burdet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-023-01168-z" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228146v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ait Hssain" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farigon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Merdji" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guelon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boh&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2023.09.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227433v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhia Bouzgarrou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines11041001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03753351v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. De Montmollin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupuis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jaquet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sarton" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sazio" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ccm.0000000000005485" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157690v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thouy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mascle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Sapin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0277544" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288581v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bret" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Janer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Guido" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2022.08.023" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013452v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koehler" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boirie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bensid" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pereira" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ghelis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2022.01.022" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457716v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sitbon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Darmon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Geri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jaubert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lamouche-Wilquin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-022-01066-w" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671106v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Abidi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Quenot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-022-04004-1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785334v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bitker" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pradat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Illinger" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-022-06735-6" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878833v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Soum" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ruckly" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gruson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Canet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-022-04233-4" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399061v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Mekontso-Dessap" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poissy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamainternmed.2022.2168" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873780v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Goldgran-Toledano" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0255644" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518776v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Thille" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Monseau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Coudroy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai-Anh Nay" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gacouin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-021-03621-6" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04885972v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Le Bihan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Maubon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofab080" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440967v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mimoz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Mermel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mongardon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa1817" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430179v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Castry" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202007-3008LE" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626473v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lucet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00940-3" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873783v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCE.0000000000000329" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03434307v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Papin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gainnier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0252793" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03134612v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Ursino" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10030544" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524638v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dres" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hajage" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Lebbah" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kimmoun" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#224;i Pham" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00861-1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704468v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Richard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hodane Yonis" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Roche" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Wallet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-021-05665-z" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03245766v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rosier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Brisebarre" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Baaklini" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Puthier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22115852" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661481v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Perozziello" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Van-Gysel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-020-00760-x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02976095v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Payen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cravat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadil Maadadi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Didelot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Prosic" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.580250" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02948103v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baudry" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sonneville" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Waintraub" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lebreton" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Deguillard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000004490" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02499405v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Lebut" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Argy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vinclair" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-020-0634-4" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463075v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-020-0646-0" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011300v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seiller" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrc.2019.12.016" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03325552v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud W. Thille" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Demoule" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2020.04.053" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359951v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Faivre" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Miatello" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenneke Leentjens" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caren Brumpt" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-019-4526-x" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484377v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sacr&#233;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2019.04.005" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484458v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Perrozziello" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2019.05.011" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304964v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Morvan" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hengy" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Forel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-019-2581-8" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860104v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Stengel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacquelinet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aegerter" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Massy" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-018-0421-7" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003438v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gros" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruckly" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lautrette" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garrouste-Orgeas" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850038v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Truche" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Darmon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bailly" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clec'H" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-016-4404-6" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850291v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-016-4418-0" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00924504v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Legrand" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Simon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gayat" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Mateo" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/cc13133" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01205297v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595889v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Schleef" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mayet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Le Gouge" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Badie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chauvelot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-026-08369-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05599666v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Mottale" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dupuis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Szklarzewska" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Preiser" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-025-01588-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298562v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey de Jong" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Huguet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bignon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Stephan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Godet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bja.2025.09.002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05239669v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Reignier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Gaillard-Le Roux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Dequin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Bertoni Maluf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bohe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-025-01509-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190971v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Timsit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Domitile" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kada Klouche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Calvet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-10864-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05599652v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ruault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Philipponnet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Brailova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Gamara" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sapin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-025-04267-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05345010v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barbier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Buetti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Schwebel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Azoulay" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ccm.0000000000006606" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05077438v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chauvot de Beauchene" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Souweine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bonnet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Evrard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-88914-4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738539v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Adda" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Laclautre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dubray" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dual&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aucc.2024.08.008" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793220v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Al Hadi Krisht" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Grapin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cassagnes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0308014" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04432222v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Thy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Mageau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mourvillier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Bouadma" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-023-01239-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717142v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Helms" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Catoire" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Abensur Vuillaume" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Bannelier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Douillet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-024-01367-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090452v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marie Galerneau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bailly" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terzi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruckly" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Garrouste-Orgeas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0284591" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03993844v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Galerneau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Garrouste-Orgeas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000005807" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212796v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-023-04631-2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04096292v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Wicky" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cerf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shidasp Siami" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cohen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12041298" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106305v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labb&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Contou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Heming" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Megarbane" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Razazi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamainternmed.2023.0456" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04087072v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Jeantin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Vellieux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jaquet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne de Montmollin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-023-01110-3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955429v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois St&#233;phan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Constantin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-2600(22)00529-X" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399145v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Burdet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-023-01168-z" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228146v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ait Hssain" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farigon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Merdji" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guelon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boh&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2023.09.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227433v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhia Bouzgarrou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines11041001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03753351v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. De Montmollin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupuis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jaquet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sarton" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sazio" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ccm.0000000000005485" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157690v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thouy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mascle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Sapin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0277544" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288581v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bret" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Janer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Guido" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2022.08.023" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013452v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koehler" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boirie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bensid" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pereira" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ghelis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2022.01.022" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457716v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sitbon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Darmon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Geri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jaubert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lamouche-Wilquin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-022-01066-w" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671106v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Abidi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Quenot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-022-04004-1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785334v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bitker" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pradat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Illinger" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-022-06735-6" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878833v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Soum" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ruckly" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gruson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Canet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-022-04233-4" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399061v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Mekontso-Dessap" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poissy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamainternmed.2022.2168" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440967v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mimoz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Mermel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mongardon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa1817" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430179v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Castry" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202007-3008LE" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626473v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lucet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00940-3" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518776v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Thille" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Monseau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Coudroy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai-Anh Nay" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gacouin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-021-03621-6" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873780v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Goldgran-Toledano" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0255644" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04885972v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Le Bihan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Maubon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofab080" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873783v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCE.0000000000000329" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524638v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dres" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hajage" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Lebbah" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kimmoun" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#224;i Pham" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00861-1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03434307v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Papin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gainnier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0252793" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03134612v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Ursino" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10030544" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704468v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Richard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hodane Yonis" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Roche" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Wallet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-021-05665-z" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03245766v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rosier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Brisebarre" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Baaklini" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Puthier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22115852" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661481v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Perozziello" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Van-Gysel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-020-00760-x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02948103v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baudry" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sonneville" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Waintraub" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lebreton" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Deguillard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000004490" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02499405v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Lebut" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Argy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vinclair" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-020-0634-4" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02976095v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Payen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cravat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadil Maadadi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Didelot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Prosic" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.580250" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463075v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-020-0646-0" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011300v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seiller" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrc.2019.12.016" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03325552v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud W. Thille" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Demoule" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2020.04.053" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484377v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sacr&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2019.04.005" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484458v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Perrozziello" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2019.05.011" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304964v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Morvan" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hengy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Forel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-019-2581-8" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359951v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Faivre" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Miatello" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenneke Leentjens" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caren Brumpt" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-019-4526-x" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003438v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gros" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruckly" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lautrette" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garrouste-Orgeas" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860104v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Stengel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacquelinet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aegerter" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Massy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-018-0421-7" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850038v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Truche" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Darmon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bailly" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clec'H" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-016-4404-6" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850291v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-016-4418-0" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00924504v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Legrand" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Simon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gayat" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Mateo" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/cc13133" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01205297v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>