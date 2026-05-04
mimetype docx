--- v0 (2026-03-19)
+++ v1 (2026-05-04)
@@ -614,274 +614,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03927882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Racial Violence at the Crossroads of West and South in Rosewood (John Singleton, 1997)</w:t>
+                <w:t xml:space="preserve">Visualizing Consumer Culture, Commodifying Visual Culture : Spectacles of the Consumer Society</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dutriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Tholas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/lisa.9444⟩</w:t>
+              <w:t xml:space="preserve">InMedia : the French Journal of Media and Media Representations in the English-Speaking World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7.1., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/inmedia.1497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03928614v1</w:t>
+                <w:t xml:space="preserve">hal-03927897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualizing Consumer Culture, Commodifying Visual Culture : Spectacles of the Consumer Society</w:t>
+                <w:t xml:space="preserve">« Spirit of the dead, rise up! […] and claim your story ». Représentation de l’esclavage et esthétique de la résistance dans Sankofa (Haile Gerima, 1993)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dutriaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Tholas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InMedia : the French Journal of Media and Media Representations in the English-Speaking World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 7.1., </w:t>
+              <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/inmedia.1497⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/transatlantica.12638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03927897v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03927889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Spirit of the dead, rise up! […] and claim your story ». Représentation de l’esclavage et esthétique de la résistance dans Sankofa (Haile Gerima, 1993)</w:t>
+                <w:t xml:space="preserve">Racial Violence at the Crossroads of West and South in Rosewood (John Singleton, 1997)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dutriaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 1, </w:t>
+              <w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, vol. XVI-n°1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/transatlantica.12638⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/lisa.9444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03927889v1</w:t>
+                <w:t xml:space="preserve">hal-03928614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outcasts, Hoboes, and Freight-hoppers: Riding the Freight Trains in Boxcar Bertha (Martin Scorsese, 1972), Emperor of the North (Robert Aldrich, 1973), and Bound for Glory (Hal Ashby, 1976)</w:t>
               </w:r>
@@ -1188,51 +1188,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualizing Consumer Culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dutriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Tholas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">InMedia : the French Journal of Media and Media Representations in the English-Speaking World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1374,51 +1374,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Images et identités nationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dutriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Tholas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Kac-Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2079,51 +2079,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/inmedia/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ledrenche.ouest-france.fr/la-serie-friends-est-elle-problematique/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394576v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dutriaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01439685.2023.2296204" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928658v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928657v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927882v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.43568" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928614v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.9444" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927897v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Tholas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/inmedia.1497" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927889v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.12638" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928618v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928628v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928648v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928631v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927895v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/inmedia.962" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928634v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Graff" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annael Le Poullennec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928637v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Kac-Vergne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928641v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928643v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928645v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928653v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03927903v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#239;na Tuhkunen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Paquet-Deyris" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/inmedia/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ledrenche.ouest-france.fr/la-serie-friends-est-elle-problematique/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394576v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dutriaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01439685.2023.2296204" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928658v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928657v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927882v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.43568" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927897v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Tholas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/inmedia.1497" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927889v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.12638" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928614v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.9444" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928618v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928628v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928648v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928631v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927895v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/inmedia.962" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928634v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Graff" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annael Le Poullennec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928637v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Kac-Vergne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928641v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928643v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928645v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928653v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03927903v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#239;na Tuhkunen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Paquet-Deyris" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>