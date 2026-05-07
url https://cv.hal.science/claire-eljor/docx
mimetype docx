--- v0 (2026-03-30)
+++ v1 (2026-05-07)
@@ -485,412 +485,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the French version of the Body Awareness Questionnaire: toward a way to assess alexisomia</w:t>
+                <w:t xml:space="preserve">Getting outside of ourselves: Towards an other-oriented model of psychological health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Carre</w:t>
+                <w:t xml:space="preserve">Evelyn Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire El-Jor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilios Kotsou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Shankland</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2024.1261994⟩</w:t>
+              <w:t xml:space="preserve">International journal of wellbeing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (2), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5502/ijw.v14i2.3561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04903041v1</w:t>
+                <w:t xml:space="preserve">hal-04847017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Getting outside of ourselves: Towards an other-oriented model of psychological health</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Review of the effects of social and emotional learning on mental health and academic outcomes: The role of teacher training and supportive interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Shankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Haag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyn Rosset</w:t>
+                <w:t xml:space="preserve">Damien Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Buchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire El-Jor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of wellbeing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (2), pp.1-19. </w:t>
+              <w:t xml:space="preserve">Journal of Epidemiology and Population Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 72 (3), pp.202750. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5502/ijw.v14i2.3561⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeph.2024.202750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04847017v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04729770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of the effects of social and emotional learning on mental health and academic outcomes: The role of teacher training and supportive interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation of the French version of the Body Awareness Questionnaire: toward a way to assess alexisomia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Shankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Tessier</w:t>
+                <w:t xml:space="preserve">Philippe Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Buchs</w:t>
+                <w:t xml:space="preserve">Jeanne Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire El-Jor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Epidemiology and Population Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 72 (3), pp.202750. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeph.2024.202750⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2024.1261994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04729770v1</w:t>
+                <w:t xml:space="preserve">hal-04903041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Body appreciation around the world: Measurement invariance of the Body Appreciation Scale-2 (BAS-2) across 65 nations, 40 languages, gender identities, and age</w:t>
               </w:r>
@@ -1179,51 +1179,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304313v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Plard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire El-Jor" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hallez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29359/BJHPA.17.3.05" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05289796v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sarda" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Patiram" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40337-025-01353-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702273v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viren Swami" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew P White" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Voracek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich S Tran" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toivo Aavik" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2024.102432" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903041v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillaume" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Duclos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1261994" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847017v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Rosset" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilios Kotsou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5502/ijw.v14i2.3561" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729770v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Haag" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tessier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Buchs" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202750" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04390873v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Stieger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Abdollahpour Ranjbar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bodyim.2023.07.010" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304313v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Plard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire El-Jor" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hallez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29359/BJHPA.17.3.05" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05289796v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sarda" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Patiram" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40337-025-01353-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702273v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viren Swami" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew P White" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Voracek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich S Tran" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toivo Aavik" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2024.102432" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847017v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Rosset" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilios Kotsou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5502/ijw.v14i2.3561" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729770v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Haag" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tessier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Buchs" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202750" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903041v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillaume" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Duclos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1261994" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04390873v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Stieger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Abdollahpour Ranjbar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bodyim.2023.07.010" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>