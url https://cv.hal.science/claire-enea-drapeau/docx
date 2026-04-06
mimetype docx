--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1380,247 +1380,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception sociale du handicap chez les enseignants et ses conséquences sur l’orientation des élèves à l’issue du collège</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Chavenon</w:t>
+                <w:t xml:space="preserve">Améliorer les pratiques de co éducation entre parents et équipe de l’établissement. Projet recherche-formation-terrain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Enea-Drapeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mikaïloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Legall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60ème Congrès National de la Société Française de Psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Séminaire de restitution des projets recherche formation terrain (REP REP+) DAFIP Fédération SFERE-Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02493535v1</w:t>
+                <w:t xml:space="preserve">hal-02493524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer les pratiques de co éducation entre parents et équipe de l’établissement. Projet recherche-formation-terrain.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
+                <w:t xml:space="preserve">Perception sociale du handicap chez les enseignants et ses conséquences sur l’orientation des élèves à l’issue du collège</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Chavenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Enea-Drapeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de restitution des projets recherche formation terrain (REP REP+) DAFIP Fédération SFERE-Provence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">60ème Congrès National de la Société Française de Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02493524v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02493535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La co-éducation école-familles</w:t>
               </w:r>
@@ -2148,51 +2148,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04467006v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Godard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Arciszewski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. &#201;n&#233;a-Drapeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2021.09.001" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03844879v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Chavenon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Enea-Drapeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arciszewski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gilles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.16460" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03585620v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Godard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191906v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ponthieu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mika&#239;loff" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469065v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Tsao" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gombert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.194.0473" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645841v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Carlier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0188513" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445853v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2014.09.003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439680v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686841v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0034369" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03191807v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Feuilladieu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493526v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493528v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493535v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493524v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thomas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Legall" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02113812v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hache" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Olympio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03585640v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaele Tsao" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-817986-4.00045-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488599v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maltese" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses-universitaires.univ-amu.fr/vivent-differences" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04467006v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Godard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Arciszewski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. &#201;n&#233;a-Drapeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2021.09.001" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03844879v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Chavenon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Enea-Drapeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arciszewski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gilles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.16460" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03585620v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Godard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191906v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ponthieu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mika&#239;loff" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469065v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Tsao" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gombert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.194.0473" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645841v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Carlier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0188513" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445853v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2014.09.003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439680v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686841v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0034369" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03191807v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Feuilladieu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493526v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493528v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493524v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thomas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Legall" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493535v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02113812v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hache" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Olympio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03585640v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaele Tsao" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-817986-4.00045-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488599v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maltese" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses-universitaires.univ-amu.fr/vivent-differences" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>