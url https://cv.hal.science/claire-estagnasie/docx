--- v0 (2026-03-19)
+++ v1 (2026-04-15)
@@ -166,2037 +166,2037 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La filature, une méthode incarnée pour appréhender le vécu du travail à distance</w:t>
+                <w:t xml:space="preserve">L’espace de travail : quand ce n’est plus (nécessairement) un lieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Estagnasié</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Hussenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Galiere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ems Management Et Societes. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVème Congrès de la Société Française des Sciences de l’Information et de la Communication. Transition(s)</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Un autre monde du travail est possible</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.63-68, 2025, Versus, 2386302377</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05121544v1</w:t>
+                <w:t xml:space="preserve">hal-05091437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making, breaking, and remaking the collective: practices and dynamics of work from anywhere and hybrid working</w:t>
+                <w:t xml:space="preserve">Du télétravail à la maison au ‘work from anywhere’ : comment gérer les ambivalences du travail depuis « partout »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Estagnasié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Strategie Management Organisation. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st EGOS Colloquium</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05143989v1</w:t>
+              <w:t xml:space="preserve">Les mutations du travail entre continuité et ruptures, regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ma Editions, p 271-285, 2025, 2822411344</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05144055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travail à distance et « faire corps » collectif : une perspective sensible</w:t>
+                <w:t xml:space="preserve">Un panorama des pratiques de flexibilité des modes de travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Estagnasié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Hussenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Org&amp;Co 2024. Sens, sensible et insensible en communications organisationnelles.</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04622001v1</w:t>
+              <w:t xml:space="preserve">Explorer la flexibilité des nouveaux modes d'organisation du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions EMS, 2025, 9782386300936</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04946682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Être sensibles aux clics des publics : quelles pratiques de déconnexion pour les travailleur•euses de la communication numérique ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">‘Working the time’: Time self-management practices of remote workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Estagnasié</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cambridge University Press. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Org&amp;Co 2024. Sens, sensible et insensible en communications organisationnelles</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04621998v1</w:t>
+              <w:t xml:space="preserve">Organization as Time: Technology, Power and Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.185-210, 2023, 9781009297257</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04450916v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre les pratiques en travail à distance à l’aide d’un bricolage méthodologique de suivi en ligne / hors ligne inspiré de l’ethnographie organisationnelle</w:t>
+                <w:t xml:space="preserve">Être une organisation à distance : l’exemple du télétravail au prisme de l’approche de la communication constitutive des organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Estagnasié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses du Québec. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La recherche en communication et en contexte numérique : renouvellement des méthodes et retours d’expérience.</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04701726v1</w:t>
+              <w:t xml:space="preserve">La communication organisante : Études de cas en communication organisationnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1 (1), pp.109-124, 2023, 978-2-7605-5868-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04537743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to understand the organization of remote work with a processual approach focused on communication: the contribution of the CCO approach</w:t>
+                <w:t xml:space="preserve">(Re)créer l'espace habité de travail : pratiques de rematérialisation du travail à distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Estagnasié</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consuelo Vásquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Vayre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISTE éditions. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Organizations, Artifacts &amp; Practices (OAP) Workshop</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04596429v1</w:t>
+              <w:t xml:space="preserve">La digitalisation du travail : nouveaux espaces et nouvelles temporalités du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, ISTE éditions, pp.127‑148, 2022, 9781784068233</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04450901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'art de se faire bien voir : (en)jeux de survisibilité numérique et risques psychosociaux dans les cas de travail à distance</w:t>
+                <w:t xml:space="preserve">(Re)creating the Inhabited Workspace: Rematerialization Practices of Remote Work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Estagnasié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consuelo Vásquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Vayre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international en Psychanalyse, Management et Communication</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04450116v1</w:t>
+              <w:t xml:space="preserve">Digitalization of Work: New Spaces and New Working Times</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, John Wiley &amp; Sons, Ltd, pp.129-154, 2022, 978-1-119-98842-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04450896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’espace de travail : quand ce n’est plus (nécessairement) un lieu</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hyperconnexion et (in)dépendance des gestionnaires de communautés québécois•e•s face aux plateformes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Reid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Estagnasié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un autre monde du travail est possible</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05091437v1</w:t>
+              <w:t xml:space="preserve">Communication &amp; professionnalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.14-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14428/rcompro.vi16.88183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05243264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du télétravail à la maison au ‘work from anywhere’ : comment gérer les ambivalences du travail depuis « partout »</w:t>
+                <w:t xml:space="preserve">Une ontologie de l'empathie : la filature sensible comme méthode ethnographique affective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Estagnasié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les mutations du travail entre continuité et ruptures, regards croisés</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05144055v1</w:t>
+              <w:t xml:space="preserve">Communiquer : Revue de communication sociale et publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Numéro spécial Restituer les savoirs : explorer les formes sensibles de diffusion des savoirs scientifiques et leurs limites, 40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un panorama des pratiques de flexibilité des modes de travail</w:t>
+                <w:t xml:space="preserve">Comprendre les besoins psychologiques fondamentaux des nomades numériques pour (re)penser l’expérience de travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Estagnasié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anthony Hussenot</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abygael Bianco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Explorer la flexibilité des nouveaux modes d'organisation du travail</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04946682v1</w:t>
+              <w:t xml:space="preserve">@GRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Expérience et marque employeur, 49, pp.17-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/grh.049.0017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05196314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘Working the time’: Time self-management practices of remote workers</w:t>
+                <w:t xml:space="preserve">L'hypnose comme méthode de recherche dans le cadre d'une autoethnographie affective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Estagnasié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organization as Time: Technology, Power and Politics</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04450916v2</w:t>
+              <w:t xml:space="preserve">Revue de l'Université de Moncton</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 53 (1), pp.139-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1112617ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05196271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Être une organisation à distance : l’exemple du télétravail au prisme de l’approche de la communication constitutive des organisations</w:t>
+                <w:t xml:space="preserve">(Dé/re)construire le rapport au temps de travail dans une société post-croissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Estagnasié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La communication organisante : Études de cas en communication organisationnelle</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04537743v1</w:t>
+              <w:t xml:space="preserve">Revue Oeconomia Humana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1 (1), p 70-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Re)creating the Inhabited Workspace: Rematerialization Practices of Remote Work</w:t>
+                <w:t xml:space="preserve">L'Autre à distance, quand une pandémie touche à l'intime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Estagnasié</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Émilie Vayre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digitalization of Work: New Spaces and New Working Times</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04450896v1</w:t>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 (1), pp.416-420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.32119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Re)créer l'espace habité de travail : pratiques de rematérialisation du travail à distance</w:t>
+                <w:t xml:space="preserve">Créer du sens à distance : une lecture weickienne des pratiques de travail de résilience en période pandémique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Estagnasié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consuelo Vásquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Bonneau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La digitalisation du travail : nouveaux espaces et nouvelles temporalités du travail</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04450901v1</w:t>
+              <w:t xml:space="preserve">Ad machina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5, pp.107-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1522/radm.no5.1411⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04450908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romanticisation and monetisation of the digital nomad lifestyle: The role played by online narratives in shaping professional identity work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Aroles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Estagnasié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (1), pp.65-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/13505084221131638⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04450909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Nourrir » sa créativité malgré la distance : le métatravail ambivalent des métiers créatifs à l’ère de la COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Estagnasié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commposite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (2), pp.88-121</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04450906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperconnexion et (in)dépendance des gestionnaires de communautés québécois•e•s face aux plateformes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La filature, une méthode incarnée pour appréhender le vécu du travail à distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Estagnasié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sara Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication &amp; professionnalisation</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05243264v1</w:t>
+              <w:t xml:space="preserve">XXIVème Congrès de la Société Française des Sciences de l’Information et de la Communication. Transition(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française des Sciences de l’Information et de la Communication, Jun 2025, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05121544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une ontologie de l'empathie : la filature sensible comme méthode ethnographique affective</w:t>
+                <w:t xml:space="preserve">Making, breaking, and remaking the collective: practices and dynamics of work from anywhere and hybrid working</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Estagnasié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communiquer : Revue de communication sociale et publique</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05508124v1</w:t>
+              <w:t xml:space="preserve">41st EGOS Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Athens Alba Graduate Business School, Jul 2025, Athens, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05143989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre les besoins psychologiques fondamentaux des nomades numériques pour (re)penser l’expérience de travail</w:t>
+                <w:t xml:space="preserve">Travail à distance et « faire corps » collectif : une perspective sensible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Estagnasié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abygael Bianco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">@GRH</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05196314v1</w:t>
+              <w:t xml:space="preserve">Colloque international Org&amp;Co 2024. Sens, sensible et insensible en communications organisationnelles.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paul Valéry Montpellier III, Apr 2024, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'hypnose comme méthode de recherche dans le cadre d'une autoethnographie affective</w:t>
+                <w:t xml:space="preserve">Comprendre les pratiques en travail à distance à l’aide d’un bricolage méthodologique de suivi en ligne / hors ligne inspiré de l’ethnographie organisationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Estagnasié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Université de Moncton</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05196271v1</w:t>
+              <w:t xml:space="preserve">La recherche en communication et en contexte numérique : renouvellement des méthodes et retours d’expérience.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Acfas, May 2023, Montreal, Canada. pp.54-63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Dé/re)construire le rapport au temps de travail dans une société post-croissance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Être sensibles aux clics des publics : quelles pratiques de déconnexion pour les travailleur•euses de la communication numérique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Estagnasié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Reid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alloing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Oeconomia Humana</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04329933v1</w:t>
+              <w:t xml:space="preserve">Colloque international Org&amp;Co 2024. Sens, sensible et insensible en communications organisationnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paul Valéry Montpellier III, Apr 2024, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Autre à distance, quand une pandémie touche à l'intime</w:t>
+                <w:t xml:space="preserve">How to understand the organization of remote work with a processual approach focused on communication: the contribution of the CCO approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Estagnasié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de communication</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-04449725v1</w:t>
+              <w:t xml:space="preserve">13th Organizations, Artifacts &amp; Practices (OAP) Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESADE Barcelona, Jun 2023, Barcelona, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04596429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Créer du sens à distance : une lecture weickienne des pratiques de travail de résilience en période pandémique</w:t>
+                <w:t xml:space="preserve">L'art de se faire bien voir : (en)jeux de survisibilité numérique et risques psychosociaux dans les cas de travail à distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Estagnasié</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudine Bonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ad machina</w:t>
-[...149 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Colloque international en Psychanalyse, Management et Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENCG Agadir, Apr 2021, Agadir, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-04450906v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04450116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2476,51 +2476,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="313D8A5E"/>
+    <w:nsid w:val="DA556503"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2707,51 +2707,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-estagnasie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1924-1050" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121544v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Estagnasi&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143989v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622001v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621998v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Germain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Reid" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alloing" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701726v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596429v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450116v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091437v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Hussenot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Galiere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144055v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946682v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450916v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537743v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450896v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Bonneau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuelo V&#225;squez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Vayre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450901v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243264v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.vi16.88183" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508124v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196314v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abygael Bianco" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.049.0017" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196271v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1112617ar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329933v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449725v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.32119" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450908v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1522/radm.no5.1411" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450909v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Aroles" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13505084221131638" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450906v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05384308v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025COAZ0011" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629194v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-estagnasie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1924-1050" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091437v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Estagnasi&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Hussenot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Galiere" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144055v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946682v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450916v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537743v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450901v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Bonneau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuelo V&#225;squez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Vayre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450896v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243264v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Reid" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Germain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.vi16.88183" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508124v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196314v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abygael Bianco" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.049.0017" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196271v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1112617ar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329933v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449725v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.32119" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450908v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1522/radm.no5.1411" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450909v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Aroles" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13505084221131638" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450906v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121544v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143989v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622001v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701726v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621998v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alloing" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596429v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450116v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05384308v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025COAZ0011" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629194v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>