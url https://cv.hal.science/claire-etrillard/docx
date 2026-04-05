--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -929,230 +929,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02490087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abeilles et pollinisation : investigations juridiques pour une meilleure protection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eutrophication A new wine in an old bottle?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Le Moal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ménesguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Etrillard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 651 (1), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.09.139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02371372v1</w:t>
+                <w:t xml:space="preserve">hal-01880089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eutrophication A new wine in an old bottle?</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abeilles et pollinisation : investigations juridiques pour une meilleure protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Etrillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 283, pp.423-429</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.09.139⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01880089v1</w:t>
+                <w:t xml:space="preserve">hal-02371372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berges de cours d'eau français : quelles marges de manoeuvre juridiques pour y mener des actions écologiques ?</w:t>
               </w:r>
@@ -2500,165 +2500,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00266783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La parodie en droit des marques</w:t>
+                <w:t xml:space="preserve">Les modes alternatifs de résolutions des conflits en matière civile et pénale : état des lieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Etrillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue juridique de l'Ouest </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 4, pp.437 - 459</w:t>
+              <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 3, pp.1927 -1937</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00266355v1</w:t>
+                <w:t xml:space="preserve">halshs-00266357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les modes alternatifs de résolutions des conflits en matière civile et pénale : état des lieux</w:t>
+                <w:t xml:space="preserve">La parodie en droit des marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Etrillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 3, pp.1927 -1937</w:t>
+              <w:t xml:space="preserve">Revue juridique de l'Ouest </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 4, pp.437 - 459</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00266357v1</w:t>
+                <w:t xml:space="preserve">halshs-00266355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des relations du ministère public avec la police judiciaire en France : étude du traitement en temps réel des procédures</w:t>
               </w:r>
@@ -3260,90 +3260,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'eutrophisation: manifestations, causes, conséquences et prédictibilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menesguen Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -4022,90 +4022,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eutrophisation. Manifestations, causes, conséquences et prédictibilité. Résumé de l'Expertise scientifique collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Menesguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA); Institut Français de Recherche pour l'Exploitation de la Mer (IFREMER); Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA); Centre National de la Recherche Scientifique (CNRS). 2017, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -4144,90 +4144,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eutrophisation. Manifestations, causes, conséquences et prédictibilité. Rapport de l'Expertise scientifique collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Menesguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA); Institut Français de Recherche pour l'Exploitation de la Mer (IFREMER); Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA); Centre National de la Recherche Scientifique (CNRS). 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -4266,90 +4266,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eutrophisation. Manifestations, causes, conséquences et prédictibilité. Synthèse de l'Expertise scientifique collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Menesguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA); Institut Français de Recherche pour l'Exploitation de la Mer (IFREMER); Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA); Centre National de la Recherche Scientifique (CNRS). 2017, 148 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -4938,51 +4938,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C332EDAE"/>
+    <w:nsid w:val="719FFF8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5169,51 +5169,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-etrillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-6730-9105" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05375259v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Etrillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842378v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fran&#231;ois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Medous" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/natureconservation.57.107089" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04318586v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04104415v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559708v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Francois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/RTS_ISSN1951-6614_2022-03" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03796569v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526193v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210618v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945179v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490087v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371372v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01880089v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Moal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;nesguen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Souchon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.139" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048859v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784891v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644047v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625614v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618710v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458428v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11274" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578262v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578239v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pech" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578276v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123441v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135190v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225264v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225266v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.16450" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943261v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208916v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266789v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120996v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266786v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266783v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266355v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266357v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944927v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944931v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03966412v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Godeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Nyssen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Bosone" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610356v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079980v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605321v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462712v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789485v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menesguen Alain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1482/9782759227570/l-eutrophisation" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00612544v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04461230v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00612582v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775894v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martinez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154653v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gastineau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607232v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Anschutz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barthelemy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03130487v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Menesguen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791790v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03130478v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581548v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Duval" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Binet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Leplay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208992v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148748v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Pons" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801208v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lupton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-etrillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-6730-9105" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05375259v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Etrillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842378v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fran&#231;ois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Medous" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/natureconservation.57.107089" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04318586v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04104415v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559708v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Francois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/RTS_ISSN1951-6614_2022-03" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03796569v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526193v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210618v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945179v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490087v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01880089v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Moal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;nesguen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Souchon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.139" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371372v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048859v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784891v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644047v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625614v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618710v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458428v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11274" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578262v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578239v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pech" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578276v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123441v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135190v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225264v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225266v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.16450" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943261v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208916v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266789v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120996v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266786v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266783v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266357v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266355v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944927v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944931v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03966412v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Godeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Nyssen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Bosone" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610356v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079980v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605321v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462712v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789485v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menesguen Alain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1482/9782759227570/l-eutrophisation" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00612544v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04461230v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00612582v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775894v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martinez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154653v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gastineau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607232v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Anschutz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barthelemy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03130487v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Menesguen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791790v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03130478v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581548v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Duval" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Binet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Leplay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208992v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148748v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Pons" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801208v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lupton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>