--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -411,96 +411,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04318586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La rémunération de la performance environnementale, in Dossier spécial « La performance environnementale : nouveau paradigme des politiques agricoles »</w:t>
+                <w:t xml:space="preserve">Favoriser la biodiversité le long des voies ferrées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Etrillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agridroit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.60-72</w:t>
+              <w:t xml:space="preserve">Droit de la Voirie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 228, pp.148-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04104415v1</w:t>
+                <w:t xml:space="preserve">hal-03796569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refuge écologique dans les emprises d’infrastructures linéaires de transport : estimation du potentiel de France métropolitaine</w:t>
               </w:r>
@@ -584,96 +584,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03559708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Favoriser la biodiversité le long des voies ferrées</w:t>
+                <w:t xml:space="preserve">La rémunération de la performance environnementale, in Dossier spécial « La performance environnementale : nouveau paradigme des politiques agricoles »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Etrillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit de la Voirie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 228, pp.148-152</w:t>
+              <w:t xml:space="preserve">Agridroit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.60-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03796569v1</w:t>
+                <w:t xml:space="preserve">hal-04104415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paiements pour services environnementaux en agriculture : pistes pour la formulation de contrats fructueux</w:t>
               </w:r>
@@ -929,230 +929,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02490087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eutrophication A new wine in an old bottle?</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abeilles et pollinisation : investigations juridiques pour une meilleure protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Etrillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 283, pp.423-429</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01880089v1</w:t>
+                <w:t xml:space="preserve">hal-02371372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abeilles et pollinisation : investigations juridiques pour une meilleure protection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eutrophication A new wine in an old bottle?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Le Moal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ménesguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Etrillard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 651 (1), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.09.139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02371372v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01880089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berges de cours d'eau français : quelles marges de manoeuvre juridiques pour y mener des actions écologiques ?</w:t>
               </w:r>
@@ -1270,644 +1270,644 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01784891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les &amp;quot;biens publics&amp;quot; fournis par l'agriculture</w:t>
+                <w:t xml:space="preserve">Pressions sur la quantité d'eau. Du classique droit d'usage sur l'eau à des paiements pour services environnementaux innovants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Etrillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de droit rural</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 457, pp.7-11</w:t>
+              <w:t xml:space="preserve">Énergie - Environnement - Infrastructures : actualité, pratiques et enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Octobre 2017 (10), pp.24-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01644047v1</w:t>
+                <w:t xml:space="preserve">hal-01625614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressions sur la quantité d'eau. Du classique droit d'usage sur l'eau à des paiements pour services environnementaux innovants.</w:t>
+                <w:t xml:space="preserve">La transmission de l'exploitation agricole à l'épreuve des obligations environnementales. Zoom sur les terres supports des mesures de compensation des atteintes à la biodiversité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Etrillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Énergie - Environnement - Infrastructures : actualité, pratiques et enjeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Octobre 2017 (10), pp.24-28</w:t>
+              <w:t xml:space="preserve">Répertoire du notariat Defrénois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28, pp.53-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01625614v1</w:t>
+                <w:t xml:space="preserve">hal-02618710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transmission de l'exploitation agricole à l'épreuve des obligations environnementales. Zoom sur les terres supports des mesures de compensation des atteintes à la biodiversité.</w:t>
+                <w:t xml:space="preserve">Les &amp;quot;biens publics&amp;quot; fournis par l'agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Etrillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Répertoire du notariat Defrénois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 28, pp.53-56</w:t>
+              <w:t xml:space="preserve">Revue de droit rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 457, pp.7-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618710v1</w:t>
+                <w:t xml:space="preserve">hal-01644047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paiements pour services environnementaux : nouveaux instruments de politique publique environnementale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le foncier agricole, variable d'ajustement ou déterminant de la compensation écologique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Etrillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19, pp.60-63</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01458428v1</w:t>
+                <w:t xml:space="preserve">hal-01578239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du bien public aux biens d'utilité collective. Quelle qualification pour les biens environnementaux ?</w:t>
+                <w:t xml:space="preserve">La compensation écologique : une opportunité pour les agriculteurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Etrillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petites affiches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 28 octobre 2016 (216), pp.7-12</w:t>
+              <w:t xml:space="preserve">Revue de droit rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 441, pp.12-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01578262v1</w:t>
+                <w:t xml:space="preserve">hal-01578276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le foncier agricole, variable d'ajustement ou déterminant de la compensation écologique ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paiements pour services environnementaux : nouveaux instruments de politique publique environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Etrillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Vol. 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.11274⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01578239v1</w:t>
+                <w:t xml:space="preserve">hal-01458428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La compensation écologique : une opportunité pour les agriculteurs ?</w:t>
+                <w:t xml:space="preserve">Du bien public aux biens d'utilité collective. Quelle qualification pour les biens environnementaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Etrillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de droit rural</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 441, pp.12-18</w:t>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 octobre 2016 (216), pp.7-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01578276v1</w:t>
+                <w:t xml:space="preserve">hal-01578262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des arbres dans les parcelles agricoles : vers un renouveau de l'agroforesterie en France ?</w:t>
+                <w:t xml:space="preserve">Contrats et écosystèmes agricoles. Des mesures agroenvironnementales aux paiements pour services environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Etrillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de droit rural</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 429, pp.19-24</w:t>
+              <w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 237, pp.293-303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123441v1</w:t>
+                <w:t xml:space="preserve">hal-01225264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compensation écologique : de la compensation &amp;quot;par la demande&amp;quot; à la compensation &amp;quot;par l'offre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Etrillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement et Technique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 344, pp.58-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1926,325 +1926,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01135190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrats et écosystèmes agricoles. Des mesures agroenvironnementales aux paiements pour services environnementaux</w:t>
+                <w:t xml:space="preserve">Mesures de compensation écologique : risques ou opportunités pour le foncier agricole en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Etrillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.16450⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01225264v1</w:t>
+                <w:t xml:space="preserve">hal-01225266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures de compensation écologique : risques ou opportunités pour le foncier agricole en France</w:t>
+                <w:t xml:space="preserve">Des arbres dans les parcelles agricoles : vers un renouveau de l'agroforesterie en France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Etrillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Pech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de droit rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 429, pp.19-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/vertigo.16450⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01225266v1</w:t>
+                <w:t xml:space="preserve">hal-01123441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méthanisation agricole-Champ d'activité nouveau pour l'agriculteur</w:t>
+                <w:t xml:space="preserve">La méthanisation agricole - Champ d'activité nouveau pour l'agriculteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Etrillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 215, pp.296-299</w:t>
+              <w:t xml:space="preserve">, 2013, Septembre 2013 (215), pp.296-299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00943261v1</w:t>
+                <w:t xml:space="preserve">hal-01208916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méthanisation agricole - Champ d'activité nouveau pour l'agriculteur</w:t>
+                <w:t xml:space="preserve">La méthanisation agricole-Champ d'activité nouveau pour l'agriculteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Etrillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Septembre 2013 (215), pp.296-299</w:t>
+              <w:t xml:space="preserve">, 2013, 215, pp.296-299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208916v1</w:t>
+                <w:t xml:space="preserve">halshs-00943261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande publique et développement durable</w:t>
               </w:r>
@@ -2808,221 +2808,221 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PADDLe PArtenariats de gestion Durable dans les Dépendances vertes des infrastructures Linéaires de transport</w:t>
+                <w:t xml:space="preserve">La rémunération de la performance environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Etrillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infrastructures situées : écosystèmes, paysages et dynamiques des territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ITTECOP, Oct 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude La performance environnementale : nouveau paradigme des politiques agricoles. Faculté de Droit et Sciences sociales de Poitiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03966412v1</w:t>
+                <w:t xml:space="preserve">hal-03610356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La rémunération de la performance environnementale</w:t>
+                <w:t xml:space="preserve">PADDLe PArtenariats de gestion Durable dans les Dépendances vertes des infrastructures Linéaires de transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Etrillard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Godeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette Nyssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Bosone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude La performance environnementale : nouveau paradigme des politiques agricoles. Faculté de Droit et Sciences sociales de Poitiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Infrastructures situées : écosystèmes, paysages et dynamiques des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITTECOP, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03610356v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03966412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation d'un regard juridique sur les contrats relatifs aux PSE</w:t>
               </w:r>
@@ -3260,90 +3260,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'eutrophisation: manifestations, causes, conséquences et prédictibilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Menesguen Alain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -3690,77 +3690,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Etrillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Bosone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Godeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrae; Université gustave eiffel; Ecofirst. 2024, 100 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -3795,51 +3795,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion partenariale des dépendances vertes : étude de faisabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Etrillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4022,90 +4022,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eutrophisation. Manifestations, causes, conséquences et prédictibilité. Résumé de l'Expertise scientifique collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Menesguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA); Institut Français de Recherche pour l'Exploitation de la Mer (IFREMER); Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA); Centre National de la Recherche Scientifique (CNRS). 2017, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -4144,90 +4144,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eutrophisation. Manifestations, causes, conséquences et prédictibilité. Rapport de l'Expertise scientifique collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Menesguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA); Institut Français de Recherche pour l'Exploitation de la Mer (IFREMER); Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA); Centre National de la Recherche Scientifique (CNRS). 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -4266,90 +4266,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eutrophisation. Manifestations, causes, conséquences et prédictibilité. Synthèse de l'Expertise scientifique collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Menesguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA); Institut Français de Recherche pour l'Exploitation de la Mer (IFREMER); Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA); Centre National de la Recherche Scientifique (CNRS). 2017, 148 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -4491,224 +4491,224 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01581548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures de compensation écologique : risques ou opportunités pour le foncier agricole ?</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">[Travaux universitaires] auto-saisine. 2014, 26 p</w:t>
+                <w:t xml:space="preserve">Valorisation des matières fertilisantes d'origine résiduaire sur les sols à usage agricole ou forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilys Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Tibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine C. Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Ministère de l'Agriculture. 2014, 930 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208992v1</w:t>
+                <w:t xml:space="preserve">hal-03148748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation des matières fertilisantes d'origine résiduaire sur les sols à usage agricole ou forestier</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesures de compensation écologique : risques ou opportunités pour le foncier agricole ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Etrillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Travaux universitaires] auto-saisine. 2014, 26 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine C. Aubry</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-03148748v1</w:t>
+                <w:t xml:space="preserve">hal-01208992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre de rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4726,77 +4726,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadrage de l'ESCo - Cadrage règlementaire : Qualification et régime juridique des matières fertilisantes d'origine résiduaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilys Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Etrillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4938,51 +4938,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="719FFF8B"/>
+    <w:nsid w:val="9AFD897A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5169,51 +5169,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-etrillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-6730-9105" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05375259v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Etrillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842378v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fran&#231;ois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Medous" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/natureconservation.57.107089" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04318586v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04104415v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559708v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Francois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/RTS_ISSN1951-6614_2022-03" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03796569v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526193v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210618v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945179v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490087v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01880089v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Moal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;nesguen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Souchon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.139" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371372v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048859v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784891v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644047v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625614v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618710v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458428v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11274" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578262v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578239v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pech" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578276v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123441v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135190v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225264v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225266v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.16450" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943261v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208916v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266789v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120996v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266786v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266783v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266357v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266355v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944927v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944931v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03966412v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Godeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Nyssen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Bosone" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610356v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079980v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605321v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462712v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789485v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menesguen Alain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1482/9782759227570/l-eutrophisation" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00612544v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04461230v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00612582v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775894v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martinez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154653v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gastineau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607232v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Anschutz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barthelemy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03130487v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Menesguen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791790v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03130478v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581548v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Duval" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Binet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Leplay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208992v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148748v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Pons" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801208v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lupton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-etrillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-6730-9105" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05375259v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Etrillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842378v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fran&#231;ois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Medous" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/natureconservation.57.107089" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04318586v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03796569v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559708v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Francois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/RTS_ISSN1951-6614_2022-03" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04104415v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526193v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210618v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945179v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490087v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371372v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01880089v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Moal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;nesguen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Souchon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.139" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048859v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784891v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625614v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618710v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644047v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578239v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pech" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578276v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458428v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11274" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578262v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225264v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135190v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225266v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.16450" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123441v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208916v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943261v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266789v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120996v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266786v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266783v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266357v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266355v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944927v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944931v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610356v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03966412v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Godeau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Nyssen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Bosone" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079980v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605321v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462712v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789485v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menesguen Alain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1482/9782759227570/l-eutrophisation" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00612544v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04461230v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00612582v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775894v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martinez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154653v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gastineau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607232v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Anschutz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barthelemy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03130487v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Menesguen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791790v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03130478v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581548v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Duval" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Binet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Leplay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148748v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Pons" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208992v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801208v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lupton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>