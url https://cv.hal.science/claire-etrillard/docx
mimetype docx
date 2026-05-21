--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -411,200 +411,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04318586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Favoriser la biodiversité le long des voies ferrées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Refuge écologique dans les emprises d’infrastructures linéaires de transport : estimation du potentiel de France métropolitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Medous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Etrillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit de la Voirie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022, 16p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25578/RTS_ISSN1951-6614_2022-03⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03796569v1</w:t>
+                <w:t xml:space="preserve">hal-03559708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refuge écologique dans les emprises d’infrastructures linéaires de transport : estimation du potentiel de France métropolitaine</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Favoriser la biodiversité le long des voies ferrées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Etrillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Droit de la Voirie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 228, pp.148-152</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25578/RTS_ISSN1951-6614_2022-03⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03559708v1</w:t>
+                <w:t xml:space="preserve">hal-03796569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rémunération de la performance environnementale, in Dossier spécial « La performance environnementale : nouveau paradigme des politiques agricoles »</w:t>
               </w:r>
@@ -653,165 +653,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04104415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les paiements pour services environnementaux en agriculture : pistes pour la formulation de contrats fructueux</w:t>
+                <w:t xml:space="preserve">Les contrats de &amp;quot;paiements pour services environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Etrillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de droit rural</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 498, pp.19-22</w:t>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21, pp.9-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03526193v1</w:t>
+                <w:t xml:space="preserve">hal-03210618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les contrats de &amp;quot;paiements pour services environnementaux</w:t>
+                <w:t xml:space="preserve">Les paiements pour services environnementaux en agriculture : pistes pour la formulation de contrats fructueux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Etrillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petites affiches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21, pp.9-15</w:t>
+              <w:t xml:space="preserve">Revue de droit rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 498, pp.19-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03210618v1</w:t>
+                <w:t xml:space="preserve">hal-03526193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lever les obstacles juridiques pour rétablir la continuité écologique sur les cours d'eau domaniaux en présence d'ouvrages hydrauliques</w:t>
               </w:r>
@@ -929,230 +929,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02490087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abeilles et pollinisation : investigations juridiques pour une meilleure protection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eutrophication A new wine in an old bottle?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Le Moal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ménesguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Etrillard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 651 (1), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.09.139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02371372v1</w:t>
+                <w:t xml:space="preserve">hal-01880089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eutrophication A new wine in an old bottle?</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abeilles et pollinisation : investigations juridiques pour une meilleure protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Etrillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 283, pp.423-429</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.09.139⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01880089v1</w:t>
+                <w:t xml:space="preserve">hal-02371372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berges de cours d'eau français : quelles marges de manoeuvre juridiques pour y mener des actions écologiques ?</w:t>
               </w:r>
@@ -1628,325 +1628,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01578276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paiements pour services environnementaux : nouveaux instruments de politique publique environnementale</w:t>
+                <w:t xml:space="preserve">Du bien public aux biens d'utilité collective. Quelle qualification pour les biens environnementaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Etrillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 octobre 2016 (216), pp.7-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01458428v1</w:t>
+                <w:t xml:space="preserve">hal-01578262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du bien public aux biens d'utilité collective. Quelle qualification pour les biens environnementaux ?</w:t>
+                <w:t xml:space="preserve">Paiements pour services environnementaux : nouveaux instruments de politique publique environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Etrillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petites affiches</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Vol. 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.11274⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578262v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrats et écosystèmes agricoles. Des mesures agroenvironnementales aux paiements pour services environnementaux</w:t>
+                <w:t xml:space="preserve">Compensation écologique : de la compensation &amp;quot;par la demande&amp;quot; à la compensation &amp;quot;par l'offre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Etrillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 237, pp.293-303</w:t>
+              <w:t xml:space="preserve">Environnement et Technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 344, pp.58-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01225264v1</w:t>
+                <w:t xml:space="preserve">hal-01135190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compensation écologique : de la compensation &amp;quot;par la demande&amp;quot; à la compensation &amp;quot;par l'offre</w:t>
+                <w:t xml:space="preserve">Contrats et écosystèmes agricoles. Des mesures agroenvironnementales aux paiements pour services environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Etrillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Pech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement et Technique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 344, pp.58-63</w:t>
+              <w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 237, pp.293-303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01135190v1</w:t>
+                <w:t xml:space="preserve">hal-01225264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures de compensation écologique : risques ou opportunités pour le foncier agricole en France</w:t>
               </w:r>
@@ -2086,165 +2086,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méthanisation agricole - Champ d'activité nouveau pour l'agriculteur</w:t>
+                <w:t xml:space="preserve">La méthanisation agricole-Champ d'activité nouveau pour l'agriculteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Etrillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Septembre 2013 (215), pp.296-299</w:t>
+              <w:t xml:space="preserve">, 2013, 215, pp.296-299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208916v1</w:t>
+                <w:t xml:space="preserve">halshs-00943261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méthanisation agricole-Champ d'activité nouveau pour l'agriculteur</w:t>
+                <w:t xml:space="preserve">La méthanisation agricole - Champ d'activité nouveau pour l'agriculteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Etrillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 215, pp.296-299</w:t>
+              <w:t xml:space="preserve">, 2013, Septembre 2013 (215), pp.296-299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00943261v1</w:t>
+                <w:t xml:space="preserve">hal-01208916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande publique et développement durable</w:t>
               </w:r>
@@ -2500,165 +2500,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00266783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les modes alternatifs de résolutions des conflits en matière civile et pénale : état des lieux</w:t>
+                <w:t xml:space="preserve">La parodie en droit des marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Etrillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 3, pp.1927 -1937</w:t>
+              <w:t xml:space="preserve">Revue juridique de l'Ouest </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 4, pp.437 - 459</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00266357v1</w:t>
+                <w:t xml:space="preserve">halshs-00266355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La parodie en droit des marques</w:t>
+                <w:t xml:space="preserve">Les modes alternatifs de résolutions des conflits en matière civile et pénale : état des lieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Etrillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue juridique de l'Ouest </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 4, pp.437 - 459</w:t>
+              <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 3, pp.1927 -1937</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00266355v1</w:t>
+                <w:t xml:space="preserve">halshs-00266357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des relations du ministère public avec la police judiciaire en France : étude du traitement en temps réel des procédures</w:t>
               </w:r>
@@ -3260,90 +3260,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'eutrophisation: manifestations, causes, conséquences et prédictibilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menesguen Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -3881,353 +3881,353 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eutrophisation : manifestations, causes, conséquences et prédictibilité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eutrophisation. Manifestations, causes, conséquences et prédictibilité. Résumé de l'Expertise scientifique collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynda Aissani</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gudrun Bornette</w:t>
+                <w:t xml:space="preserve">Alain Menesguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] irstea. 2017, pp.145</w:t>
+              <w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA); Institut Français de Recherche pour l'Exploitation de la Mer (IFREMER); Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA); Centre National de la Recherche Scientifique (CNRS). 2017, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02607232v1</w:t>
+                <w:t xml:space="preserve">hal-03130487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eutrophisation. Manifestations, causes, conséquences et prédictibilité. Résumé de l'Expertise scientifique collective</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chantal Gascuel</w:t>
+                <w:t xml:space="preserve">Eutrophisation : manifestations, causes, conséquences et prédictibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Aissani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Anschutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Menesguen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Morgane Le Moal</w:t>
+                <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA); Institut Français de Recherche pour l'Exploitation de la Mer (IFREMER); Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA); Centre National de la Recherche Scientifique (CNRS). 2017, 8 p</w:t>
+              <w:t xml:space="preserve">[0] irstea. 2017, pp.145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03130487v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eutrophisation. Manifestations, causes, conséquences et prédictibilité. Rapport de l'Expertise scientifique collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Menesguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA); Institut Français de Recherche pour l'Exploitation de la Mer (IFREMER); Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA); Centre National de la Recherche Scientifique (CNRS). 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -4266,90 +4266,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eutrophisation. Manifestations, causes, conséquences et prédictibilité. Synthèse de l'Expertise scientifique collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Menesguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA); Institut Français de Recherche pour l'Exploitation de la Mer (IFREMER); Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA); Centre National de la Recherche Scientifique (CNRS). 2017, 148 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -4938,51 +4938,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9AFD897A"/>
+    <w:nsid w:val="3DBD214A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5169,51 +5169,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-etrillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-6730-9105" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05375259v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Etrillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842378v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fran&#231;ois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Medous" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/natureconservation.57.107089" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04318586v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03796569v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559708v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Francois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/RTS_ISSN1951-6614_2022-03" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04104415v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526193v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210618v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945179v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490087v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371372v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01880089v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Moal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;nesguen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Souchon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.139" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048859v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784891v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625614v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618710v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644047v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578239v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pech" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578276v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458428v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11274" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578262v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225264v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135190v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225266v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.16450" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123441v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208916v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943261v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266789v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120996v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266786v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266783v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266357v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266355v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944927v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944931v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610356v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03966412v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Godeau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Nyssen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Bosone" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079980v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605321v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462712v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789485v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menesguen Alain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1482/9782759227570/l-eutrophisation" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00612544v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04461230v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00612582v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775894v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martinez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154653v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gastineau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607232v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Anschutz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barthelemy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03130487v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Menesguen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791790v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03130478v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581548v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Duval" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Binet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Leplay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148748v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Pons" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208992v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801208v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lupton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-etrillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-6730-9105" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05375259v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Etrillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842378v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fran&#231;ois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Medous" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/natureconservation.57.107089" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04318586v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559708v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Francois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/RTS_ISSN1951-6614_2022-03" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03796569v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04104415v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210618v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526193v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945179v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490087v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01880089v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Moal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;nesguen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Souchon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.139" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371372v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048859v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784891v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625614v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618710v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644047v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578239v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pech" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578276v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578262v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458428v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11274" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135190v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225264v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225266v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.16450" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123441v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943261v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208916v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266789v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120996v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266786v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266783v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266355v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266357v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944927v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944931v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610356v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03966412v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Godeau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Nyssen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Bosone" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079980v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605321v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462712v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789485v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menesguen Alain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1482/9782759227570/l-eutrophisation" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00612544v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04461230v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00612582v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775894v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martinez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154653v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gastineau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03130487v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Menesguen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607232v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Anschutz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barthelemy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791790v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03130478v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581548v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Duval" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Binet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Leplay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148748v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Pons" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208992v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801208v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lupton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>