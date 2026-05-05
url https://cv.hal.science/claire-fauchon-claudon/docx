--- v0 (2026-03-17)
+++ v1 (2026-05-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claire FAUCHON-CLAUDON </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accommodation during Church Councils in Late Antiquity: Logistical Challenges, Issues, and Tensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Historiae Conciliorum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension. Marie-Françoise Baslez, L’Église à la maison. Histoire des premières communautés chrétiennes, Ier-IIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.149-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension. Syriac hagiography: texts and beyond, ed. by Sergey Minov, Flavia Ruani (Text and studies in Eastern Christianity 20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semitica et Classica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.288-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser l’approche spatiale de l’hospitalité autour de la Méditerranée antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Adeline Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topoi Orient - Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (1), pp.13-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités, accueil et hiérarchies sociales dans l’Occident romain tardo-antique ( IVe - VIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Adeline Le Guennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 697 (1), pp.159-183. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhis.211.0159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension. Éphrem de Nisibe, Hymnes contre les hérésies, Traduit par Flavia Ruani, Introduction et notes de Flavia Ruani, Bibliothèque de l'Orient chrétien, Les Belles Lettres, Paris, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension. Peter Brown, Treasure in Heaven : The Holy Poor in Early Christianity, Charlottesville/Londres, University of Virginia Press, 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.369-363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrainte(s) et réseaux dans les Vies des Saints orientaux de Jean d’Éphèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Etudes Tardo-antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, tome 3 (Supplément 1 (2013-2014)), pp.241-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lieux de passage en Syrie à la fin de l’Antiquité : l’apport des sources syriaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers « Mondes Anciens »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Journée doctorale du centre ANHIMA sur « Passages, figures de passeurs » organisée par B. Bianco et G. Deschodt, 4, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mondesanciens.920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hospitalité pervertie, hospitalité en crise dans l’Orient tardo-antique : stratégie discursive et réalités du pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panel « Étudier l’hospitalité en crise dans la Méditerranée antique : une approche lexicale », dans le cadre du Congrès de la Société canadienne des études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Québec (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hospitalité antique - Table ronde &amp;quot; Une histoire longue des pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : Migrations : Faire hospitalité- Construire l'avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nadeije Laneyrie-Dagen et alii, Jun 2024, Paris - ENS Ulm, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhospitalité, hospitalité pervertie, hospitalité en crise : entre discours et pratiques, le regard des Antiquisants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Adeline Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international et interdisciplinaire Nouveaux horizons de l’hospitalité, programme Hospitalité du Labex SMS – Structuration des Mondes sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conciles tardo-antiques : quels défis logistiques ? (IVe-VIIe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Histoire et archéologie religieuses de l'Université Savoie Mont Blanc (LLSETI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maxime Emion, Laurent Ripart, Isabelle Parron et Laurent Guichard, Nov 2024, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier l’hospitalité dans l’Antiquité méditerranéenne : approches, méthodes et perspectives historiques, retour sur le projet collectif HospitAm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Adeline Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme Hospitalité du Labex SMS – Structuration des Mondes sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrus, mauvais hôte et moines parasites dans la documentation syriaque tardo-antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interdisciplinaire 2020-2023 - Drôles de moines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rosa Benoit-Meggenis et Thomas Granier, Jun 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hospitalité et ses fondements bibliques chez les Pères de l’Église : entre théologie et praxis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaranda Marculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Man, Nature, and Society According to the Fathers of the Church (2nd-5th cent.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, School of Social Theology and Christian Culture Patriarchal Foundation for Patristic Studies Sources Chrétiennes Institute RU “Confluence Sciences &amp; Humanities” of the Catholic Theological Faculty of the University of Lyon Catholic and Protestant Theological Faculties of the University of Strasbourg, Jun 2023, Thessalonique, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’(in)hospitalité biblique et ses prolongements dans l’Antiquité tardive : quelques pistes de réflexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Adeline Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaranda Marculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelonne de Solère-Tardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctrines et pratiques de l’hospitalité de l’Antiquité à nos jours, Séminaire conjoint Axe A et Axe C du laboratoire HiSoMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(avec M.-A. LE GUENNEC) « Faire halte : panorama des structures d’accueil, de service et d’hospitalité dans les contextes routiers antiques impériaux et tardo-antiques (IIe-VIe siècles) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international « Tiens bien la route ! Routes, agglomérations et territoires antiques et médiévaux » organisé par Sara Zanni (Institut AUSONIUS, Université Bordeaux Montaigne)].</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(avec M.-A. Le Guennec) « Mobilités, accueil et hiérarchies sociales dans l'Occident romain antique (IIIe s. av. J.-C. - Ve apr. J.-C.) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prendre la route. Approches sociales de la mobilité de l’Antiquité au XVIIIe siècle, Journée d’études organisée par l’Équipe d’accueil « Histoire des pouvoirs, savoirs et sociétés » de l’Université de Paris 8), Boris Bove (Univ. Paris 8), Martin Gravel (Univ. Paris 8), Claudia Moatti (Univ. Paris 8), Laurent Costa (ArSAn)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hérésie et mouvements de foule en Orient dans l’Antiquité tardive (Ve-VIe siècles ap. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Colloque international « Foules en ville »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christine Bousquet; Philippe Chassaigne; Université François Rabelais; Stéphane Corbin, 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hospitalité et régulation de l’altérité dans l’Antiquité méditerranéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Adeline Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ausonius, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hospitalité et hostilité : comment définir une crise d’hospitalité dans l’Antiquité ? Quelques pistes de réflexion à partir de la Vie d’Apollonios de Tyane de Philostrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelonne de Solère-Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaranda Marculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnes Groslambert; Catherine Saliou; Dimitri Tilloi d’Ambrosi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre Rhône et Oronte. Mélanges en l’honneur de Bernadette Cabouret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boccard - Publication du CEROR, pp.157-177, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syméon le Stylite et Geneviève. Les circulations entre la Syrie et la Gaule à l’épreuve de la documentation tardo-antique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Bériou, M.-C. Isaïa, M. Sot, N. Grimal (éds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sainte Geneviève. Histoire et mémoire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Belles Lettres, pp.97-127, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiateurs et instances de médiation en Orient d’après les sources syriaques (IVe-VIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Albrecht Burkardt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiateurs et instances de médiation dans l'histoire du voyage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Limoges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.101-126, 2019, 9782842877309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accueil et surveillance des moines voyageurs, errants ou réfugiés en Orient (Ve- VIe siècles) : la figure du moine portier dans les sources grecques et syriaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Delouis; Maria Mossakovska-Gaubert; Annick Peters-Custot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mobilités monastiques en Orient et en Occident de l’Antiquité tardive au Moyen Âge (IVe-XVe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 558, Publications de l’École française de Rome, pp.161-196, 2019, Collection de l'École française de Rome, 978-2-7283-1388-4. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.efr.4459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une minorité religieuse en construction : les miaphysites dans l’Empire romain d’Orient (Ve-VIe siècles) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F. BRIZAY (éd.), Identité religieuse et minorités, de l’Antiquité au XVIIIe siècle, Presses Universitaires de Rennes, Rennes., p. 61-88</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La vision du barbare à l’époque proto-byzantine (IVe-VIIe siècles) dans les sources grecques et syriaques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des Barbares, Paris, Presses Universitaires de France, Comité éditorial : Bruno Dumézil (coord.), Adrien Bayard, Sylvie Joye, Charlotte Lerouge-Cohen, Liza Méry p. 388-396</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banquet romain, Banquet araméen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Abadie-Reynal et Jean-Baptiste Yon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeugma VI. La Syrie romaine. Permanences et transferts culturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 68 (1), Maison de l'Orient et de la Méditerranée Jean Pouilloux, pp.185-201, 2015, Travaux de la Maison de l'Orient et de la Méditerranée. Série recherches archéologiques, 978-2-35668-049-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauvres et étrangers en contexte dans les œuvres de Barhadbesabba ‘Arbaia et Jean d’Éphèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Textes réunis par G. Charpentier et V. Puech. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes et campagnes aux rives de la Méditerranée ancienne, Hommages à Georges Tate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maison de l'Orient et de la Méditerranée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.555-570, 2013, Topoi Suppléments12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbare ou hérétique ? Étude d’un stéréotype de la marginalité à la fin de l’Antiquité en Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Ménard et C.Courrier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images de soi. Images de l'autre. Stéréotypes, politique et société dans le monde romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Houdiard Editeur, pp.290-314, 2012, Presses Universitaires de la Méditerranée (PULM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes de la vie monastique et ascétique en milieu syriaque (Ve-VIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jullien Florence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monachisme syriaque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, Geuthner, pp.37-63, 2010, Études syriaques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apôtre au banquet : L’hospitalité dans les apocryphes apostoliques syriaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Briquel-Chatonnet et Muriel Debié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur les pas des Araméens chrétiens, Mélanges offerts à Alain Desreumaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geuthner, pp.117-135, 2010, Cahiers d’études syriaques 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marchands et les interprètes, des hôtes comme les autres ? Quelques exemples issus des milieux syriaques (IIIe-VIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acteurs et actrices de l'hospitalité dans l'Antiquité méditerranéenne - Propos introductifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Adeline Le Guennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction – Les mots de l’hospitalité autour de la Méditerranéenne antique : approches lexicales et réflexions méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Adeline Le Guennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hospitalité antique : renouveaux et questionnements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Adeline Le Guennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normes et institutions de l’hospitalité dans l’Antiquité méditerranéenne – Propos introductifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Adeline Le Guennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une norme, des normes ? Codes, traditions et lois de l’hospitalité en Orient à la fin de l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hospitalité et les rites alimentaires en milieu monastique : l'exemple de la Syrie aux Ve et VIe siècles. Site : La Clé des langues. Arabe. Lyon : EduSCOL/ENS LSH. Publié le 07/09/08. Mis à jour le 07/10/08. http://cle.ens-lsh.fr/1220800982716/0/fiche___article/&RH=CDL_ARA100000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hospitalité et art du recevoir, quelques réflexions autour d’une publication récente : BORBONE P. G., Un ambassadeur du Khan Argun en Occident, Histoire de Mar Yahballaha III et de Rabban Sauma (1281-1317), trad. de l’italien par Egly ALEXANDRE, L’Harmattan, Paris, 2008. Site : La Clé des langues. Arabe. Lyon : EduSCOL/ENS LSH. Publié le 04/06/09. Mis à jour le 05/06/09. http://cle.ens-lsh.fr/1243958339186/0/fiche___article/&RH=CDL_ARA100000#KLINK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la xenia païenne à l’aksenia monastique : définition, représentations et pratiques de l’hospitalité dans les communautés grecques et syriaques de Grande Syrie (IVe-VIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Université Lyon 3 J. Moulin, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03010508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId60"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claire FAUCHON-CLAUDON </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accommodation during Church Councils in Late Antiquity: Logistical Challenges, Issues, and Tensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Historiae Conciliorum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension. Marie-Françoise Baslez, L’Église à la maison. Histoire des premières communautés chrétiennes, Ier-IIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.149-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension. Syriac hagiography: texts and beyond, ed. by Sergey Minov, Flavia Ruani (Text and studies in Eastern Christianity 20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semitica et Classica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.288-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités, accueil et hiérarchies sociales dans l’Occident romain tardo-antique ( IVe - VIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Adeline Le Guennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 697 (1), pp.159-183. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhis.211.0159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser l’approche spatiale de l’hospitalité autour de la Méditerranée antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Adeline Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topoi Orient - Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (1), pp.13-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension. Éphrem de Nisibe, Hymnes contre les hérésies, Traduit par Flavia Ruani, Introduction et notes de Flavia Ruani, Bibliothèque de l'Orient chrétien, Les Belles Lettres, Paris, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension. Peter Brown, Treasure in Heaven : The Holy Poor in Early Christianity, Charlottesville/Londres, University of Virginia Press, 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquité Tardive - Late Antiquity - Spätantike - Tarda Antichità</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.369-363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrainte(s) et réseaux dans les Vies des Saints orientaux de Jean d’Éphèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Etudes Tardo-antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, tome 3 (Supplément 1 (2013-2014)), pp.241-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lieux de passage en Syrie à la fin de l’Antiquité : l’apport des sources syriaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers « Mondes Anciens »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Journée doctorale du centre ANHIMA sur « Passages, figures de passeurs » organisée par B. Bianco et G. Deschodt, 4, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mondesanciens.920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhospitalité, hospitalité pervertie, hospitalité en crise : entre discours et pratiques, le regard des Antiquisants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Adeline Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international et interdisciplinaire Nouveaux horizons de l’hospitalité, programme Hospitalité du Labex SMS – Structuration des Mondes sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hospitalité pervertie, hospitalité en crise dans l’Orient tardo-antique : stratégie discursive et réalités du pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panel « Étudier l’hospitalité en crise dans la Méditerranée antique : une approche lexicale », dans le cadre du Congrès de la Société canadienne des études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Québec (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hospitalité antique - Table ronde &amp;quot; Une histoire longue des pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : Migrations : Faire hospitalité- Construire l'avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nadeije Laneyrie-Dagen et alii, Jun 2024, Paris - ENS Ulm, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conciles tardo-antiques : quels défis logistiques ? (IVe-VIIe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Histoire et archéologie religieuses de l'Université Savoie Mont Blanc (LLSETI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maxime Emion, Laurent Ripart, Isabelle Parron et Laurent Guichard, Nov 2024, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier l’hospitalité dans l’Antiquité méditerranéenne : approches, méthodes et perspectives historiques, retour sur le projet collectif HospitAm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Adeline Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme Hospitalité du Labex SMS – Structuration des Mondes sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrus, mauvais hôte et moines parasites dans la documentation syriaque tardo-antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interdisciplinaire 2020-2023 - Drôles de moines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rosa Benoit-Meggenis et Thomas Granier, Jun 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hospitalité et ses fondements bibliques chez les Pères de l’Église : entre théologie et praxis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaranda Marculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Man, Nature, and Society According to the Fathers of the Church (2nd-5th cent.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, School of Social Theology and Christian Culture Patriarchal Foundation for Patristic Studies Sources Chrétiennes Institute RU “Confluence Sciences &amp; Humanities” of the Catholic Theological Faculty of the University of Lyon Catholic and Protestant Theological Faculties of the University of Strasbourg, Jun 2023, Thessalonique, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’(in)hospitalité biblique et ses prolongements dans l’Antiquité tardive : quelques pistes de réflexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Adeline Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaranda Marculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelonne de Solère-Tardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctrines et pratiques de l’hospitalité de l’Antiquité à nos jours, Séminaire conjoint Axe A et Axe C du laboratoire HiSoMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(avec M.-A. LE GUENNEC) « Faire halte : panorama des structures d’accueil, de service et d’hospitalité dans les contextes routiers antiques impériaux et tardo-antiques (IIe-VIe siècles) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international « Tiens bien la route ! Routes, agglomérations et territoires antiques et médiévaux » organisé par Sara Zanni (Institut AUSONIUS, Université Bordeaux Montaigne)].</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(avec M.-A. Le Guennec) « Mobilités, accueil et hiérarchies sociales dans l'Occident romain antique (IIIe s. av. J.-C. - Ve apr. J.-C.) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prendre la route. Approches sociales de la mobilité de l’Antiquité au XVIIIe siècle, Journée d’études organisée par l’Équipe d’accueil « Histoire des pouvoirs, savoirs et sociétés » de l’Université de Paris 8), Boris Bove (Univ. Paris 8), Martin Gravel (Univ. Paris 8), Claudia Moatti (Univ. Paris 8), Laurent Costa (ArSAn)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hérésie et mouvements de foule en Orient dans l’Antiquité tardive (Ve-VIe siècles ap. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Colloque international « Foules en ville »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christine Bousquet; Philippe Chassaigne; Université François Rabelais; Stéphane Corbin, 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hospitalité et régulation de l’altérité dans l’Antiquité méditerranéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Adeline Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ausonius, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hospitalité et hostilité : comment définir une crise d’hospitalité dans l’Antiquité ? Quelques pistes de réflexion à partir de la Vie d’Apollonios de Tyane de Philostrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelonne de Solère-Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaranda Marculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnes Groslambert; Catherine Saliou; Dimitri Tilloi d’Ambrosi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre Rhône et Oronte. Mélanges en l’honneur de Bernadette Cabouret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boccard - Publication du CEROR, pp.157-177, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syméon le Stylite et Geneviève. Les circulations entre la Syrie et la Gaule à l’épreuve de la documentation tardo-antique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Bériou, M.-C. Isaïa, M. Sot, N. Grimal (éds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sainte Geneviève. Histoire et mémoire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Belles Lettres, pp.97-127, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiateurs et instances de médiation en Orient d’après les sources syriaques (IVe-VIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Albrecht Burkardt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiateurs et instances de médiation dans l'histoire du voyage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Limoges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.101-126, 2019, 9782842877309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accueil et surveillance des moines voyageurs, errants ou réfugiés en Orient (Ve- VIe siècles) : la figure du moine portier dans les sources grecques et syriaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Delouis; Maria Mossakovska-Gaubert; Annick Peters-Custot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mobilités monastiques en Orient et en Occident de l’Antiquité tardive au Moyen Âge (IVe-XVe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 558, Publications de l’École française de Rome, pp.161-196, 2019, Collection de l'École française de Rome, 978-2-7283-1388-4. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.efr.4459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une minorité religieuse en construction : les miaphysites dans l’Empire romain d’Orient (Ve-VIe siècles) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F. BRIZAY (éd.), Identité religieuse et minorités, de l’Antiquité au XVIIIe siècle, Presses Universitaires de Rennes, Rennes., p. 61-88</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La vision du barbare à l’époque proto-byzantine (IVe-VIIe siècles) dans les sources grecques et syriaques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des Barbares, Paris, Presses Universitaires de France, Comité éditorial : Bruno Dumézil (coord.), Adrien Bayard, Sylvie Joye, Charlotte Lerouge-Cohen, Liza Méry p. 388-396</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banquet romain, Banquet araméen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Abadie-Reynal et Jean-Baptiste Yon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeugma VI. La Syrie romaine. Permanences et transferts culturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 68 (1), Maison de l'Orient et de la Méditerranée Jean Pouilloux, pp.185-201, 2015, Travaux de la Maison de l'Orient et de la Méditerranée. Série recherches archéologiques, 978-2-35668-049-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauvres et étrangers en contexte dans les œuvres de Barhadbesabba ‘Arbaia et Jean d’Éphèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Textes réunis par G. Charpentier et V. Puech. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes et campagnes aux rives de la Méditerranée ancienne, Hommages à Georges Tate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maison de l'Orient et de la Méditerranée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.555-570, 2013, Topoi Suppléments12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbare ou hérétique ? Étude d’un stéréotype de la marginalité à la fin de l’Antiquité en Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Ménard et C.Courrier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images de soi. Images de l'autre. Stéréotypes, politique et société dans le monde romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Houdiard Editeur, pp.290-314, 2012, Presses Universitaires de la Méditerranée (PULM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes de la vie monastique et ascétique en milieu syriaque (Ve-VIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jullien Florence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monachisme syriaque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, Geuthner, pp.37-63, 2010, Études syriaques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apôtre au banquet : L’hospitalité dans les apocryphes apostoliques syriaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Briquel-Chatonnet et Muriel Debié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur les pas des Araméens chrétiens, Mélanges offerts à Alain Desreumaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geuthner, pp.117-135, 2010, Cahiers d’études syriaques 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marchands et les interprètes, des hôtes comme les autres ? Quelques exemples issus des milieux syriaques (IIIe-VIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acteurs et actrices de l'hospitalité dans l'Antiquité méditerranéenne - Propos introductifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Adeline Le Guennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hospitalité antique : renouveaux et questionnements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Adeline Le Guennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normes et institutions de l’hospitalité dans l’Antiquité méditerranéenne – Propos introductifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Adeline Le Guennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une norme, des normes ? Codes, traditions et lois de l’hospitalité en Orient à la fin de l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction – Les mots de l’hospitalité autour de la Méditerranéenne antique : approches lexicales et réflexions méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Adeline Le Guennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hospitalité et art du recevoir, quelques réflexions autour d’une publication récente : BORBONE P. G., Un ambassadeur du Khan Argun en Occident, Histoire de Mar Yahballaha III et de Rabban Sauma (1281-1317), trad. de l’italien par Egly ALEXANDRE, L’Harmattan, Paris, 2008. Site : La Clé des langues. Arabe. Lyon : EduSCOL/ENS LSH. Publié le 04/06/09. Mis à jour le 05/06/09. http://cle.ens-lsh.fr/1243958339186/0/fiche___article/&RH=CDL_ARA100000#KLINK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hospitalité et les rites alimentaires en milieu monastique : l'exemple de la Syrie aux Ve et VIe siècles. Site : La Clé des langues. Arabe. Lyon : EduSCOL/ENS LSH. Publié le 07/09/08. Mis à jour le 07/10/08. http://cle.ens-lsh.fr/1220800982716/0/fiche___article/&RH=CDL_ARA100000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la xenia païenne à l’aksenia monastique : définition, représentations et pratiques de l’hospitalité dans les communautés grecques et syriaques de Grande Syrie (IVe-VIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Université Lyon 3 J. Moulin, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03010508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId60"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791095v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fauchon-Claudon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790923v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790929v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775282v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Adeline Le Guennec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775245v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.211.0159" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790939v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790936v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735047v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735053v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fauchon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mondesanciens.920" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790985v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790979v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775360v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791129v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775355v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791167v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791013v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smaranda Marculescu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775348v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne de Sol&#232;re-Tardy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010061v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010121v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010081v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775301v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790695v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Raison" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790686v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009986v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairie-kleber.com/livre/9782842877309-mediateurs-et-instances-de-mediation-dans-l-histoire-du-voyage-albrecht-burkardt/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009977v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.4459" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010043v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010161v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534896v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534881v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mom.fr/publications/collections-topoi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534889v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735063v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534884v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735017v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735011v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735035v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534901v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735028v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735033v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010142v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010130v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03010508v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791095v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fauchon-Claudon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790923v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790929v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775245v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Adeline Le Guennec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.211.0159" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775282v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790939v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790936v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735047v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735053v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fauchon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mondesanciens.920" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775360v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790985v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790979v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791129v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775355v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791167v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791013v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smaranda Marculescu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775348v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne de Sol&#232;re-Tardy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010061v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010121v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010081v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775301v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790695v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Raison" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790686v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009986v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairie-kleber.com/livre/9782842877309-mediateurs-et-instances-de-mediation-dans-l-histoire-du-voyage-albrecht-burkardt/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009977v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.4459" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010043v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010161v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534896v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534881v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mom.fr/publications/collections-topoi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534889v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735063v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534884v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735017v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735011v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534901v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735028v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735033v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735035v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010130v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010142v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03010508v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>