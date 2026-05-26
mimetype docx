--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claire FAUCHON-CLAUDON </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accommodation during Church Councils in Late Antiquity: Logistical Challenges, Issues, and Tensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Historiae Conciliorum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension. Marie-Françoise Baslez, L’Église à la maison. Histoire des premières communautés chrétiennes, Ier-IIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.149-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension. Syriac hagiography: texts and beyond, ed. by Sergey Minov, Flavia Ruani (Text and studies in Eastern Christianity 20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semitica et Classica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.288-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités, accueil et hiérarchies sociales dans l’Occident romain tardo-antique ( IVe - VIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Adeline Le Guennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 697 (1), pp.159-183. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhis.211.0159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser l’approche spatiale de l’hospitalité autour de la Méditerranée antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Adeline Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topoi Orient - Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (1), pp.13-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension. Éphrem de Nisibe, Hymnes contre les hérésies, Traduit par Flavia Ruani, Introduction et notes de Flavia Ruani, Bibliothèque de l'Orient chrétien, Les Belles Lettres, Paris, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension. Peter Brown, Treasure in Heaven : The Holy Poor in Early Christianity, Charlottesville/Londres, University of Virginia Press, 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquité Tardive - Late Antiquity - Spätantike - Tarda Antichità</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.369-363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrainte(s) et réseaux dans les Vies des Saints orientaux de Jean d’Éphèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Etudes Tardo-antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, tome 3 (Supplément 1 (2013-2014)), pp.241-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lieux de passage en Syrie à la fin de l’Antiquité : l’apport des sources syriaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers « Mondes Anciens »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Journée doctorale du centre ANHIMA sur « Passages, figures de passeurs » organisée par B. Bianco et G. Deschodt, 4, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mondesanciens.920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhospitalité, hospitalité pervertie, hospitalité en crise : entre discours et pratiques, le regard des Antiquisants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Adeline Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international et interdisciplinaire Nouveaux horizons de l’hospitalité, programme Hospitalité du Labex SMS – Structuration des Mondes sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hospitalité pervertie, hospitalité en crise dans l’Orient tardo-antique : stratégie discursive et réalités du pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panel « Étudier l’hospitalité en crise dans la Méditerranée antique : une approche lexicale », dans le cadre du Congrès de la Société canadienne des études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Québec (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hospitalité antique - Table ronde &amp;quot; Une histoire longue des pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : Migrations : Faire hospitalité- Construire l'avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nadeije Laneyrie-Dagen et alii, Jun 2024, Paris - ENS Ulm, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conciles tardo-antiques : quels défis logistiques ? (IVe-VIIe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Histoire et archéologie religieuses de l'Université Savoie Mont Blanc (LLSETI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maxime Emion, Laurent Ripart, Isabelle Parron et Laurent Guichard, Nov 2024, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier l’hospitalité dans l’Antiquité méditerranéenne : approches, méthodes et perspectives historiques, retour sur le projet collectif HospitAm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Adeline Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme Hospitalité du Labex SMS – Structuration des Mondes sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrus, mauvais hôte et moines parasites dans la documentation syriaque tardo-antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interdisciplinaire 2020-2023 - Drôles de moines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rosa Benoit-Meggenis et Thomas Granier, Jun 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hospitalité et ses fondements bibliques chez les Pères de l’Église : entre théologie et praxis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaranda Marculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Man, Nature, and Society According to the Fathers of the Church (2nd-5th cent.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, School of Social Theology and Christian Culture Patriarchal Foundation for Patristic Studies Sources Chrétiennes Institute RU “Confluence Sciences &amp; Humanities” of the Catholic Theological Faculty of the University of Lyon Catholic and Protestant Theological Faculties of the University of Strasbourg, Jun 2023, Thessalonique, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’(in)hospitalité biblique et ses prolongements dans l’Antiquité tardive : quelques pistes de réflexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Adeline Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaranda Marculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelonne de Solère-Tardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctrines et pratiques de l’hospitalité de l’Antiquité à nos jours, Séminaire conjoint Axe A et Axe C du laboratoire HiSoMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(avec M.-A. LE GUENNEC) « Faire halte : panorama des structures d’accueil, de service et d’hospitalité dans les contextes routiers antiques impériaux et tardo-antiques (IIe-VIe siècles) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international « Tiens bien la route ! Routes, agglomérations et territoires antiques et médiévaux » organisé par Sara Zanni (Institut AUSONIUS, Université Bordeaux Montaigne)].</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(avec M.-A. Le Guennec) « Mobilités, accueil et hiérarchies sociales dans l'Occident romain antique (IIIe s. av. J.-C. - Ve apr. J.-C.) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prendre la route. Approches sociales de la mobilité de l’Antiquité au XVIIIe siècle, Journée d’études organisée par l’Équipe d’accueil « Histoire des pouvoirs, savoirs et sociétés » de l’Université de Paris 8), Boris Bove (Univ. Paris 8), Martin Gravel (Univ. Paris 8), Claudia Moatti (Univ. Paris 8), Laurent Costa (ArSAn)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hérésie et mouvements de foule en Orient dans l’Antiquité tardive (Ve-VIe siècles ap. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Colloque international « Foules en ville »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christine Bousquet; Philippe Chassaigne; Université François Rabelais; Stéphane Corbin, 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hospitalité et régulation de l’altérité dans l’Antiquité méditerranéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Adeline Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ausonius, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hospitalité et hostilité : comment définir une crise d’hospitalité dans l’Antiquité ? Quelques pistes de réflexion à partir de la Vie d’Apollonios de Tyane de Philostrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelonne de Solère-Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaranda Marculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnes Groslambert; Catherine Saliou; Dimitri Tilloi d’Ambrosi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre Rhône et Oronte. Mélanges en l’honneur de Bernadette Cabouret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boccard - Publication du CEROR, pp.157-177, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syméon le Stylite et Geneviève. Les circulations entre la Syrie et la Gaule à l’épreuve de la documentation tardo-antique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Bériou, M.-C. Isaïa, M. Sot, N. Grimal (éds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sainte Geneviève. Histoire et mémoire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Belles Lettres, pp.97-127, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiateurs et instances de médiation en Orient d’après les sources syriaques (IVe-VIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Albrecht Burkardt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiateurs et instances de médiation dans l'histoire du voyage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Limoges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.101-126, 2019, 9782842877309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accueil et surveillance des moines voyageurs, errants ou réfugiés en Orient (Ve- VIe siècles) : la figure du moine portier dans les sources grecques et syriaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Delouis; Maria Mossakovska-Gaubert; Annick Peters-Custot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mobilités monastiques en Orient et en Occident de l’Antiquité tardive au Moyen Âge (IVe-XVe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 558, Publications de l’École française de Rome, pp.161-196, 2019, Collection de l'École française de Rome, 978-2-7283-1388-4. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.efr.4459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une minorité religieuse en construction : les miaphysites dans l’Empire romain d’Orient (Ve-VIe siècles) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F. BRIZAY (éd.), Identité religieuse et minorités, de l’Antiquité au XVIIIe siècle, Presses Universitaires de Rennes, Rennes., p. 61-88</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La vision du barbare à l’époque proto-byzantine (IVe-VIIe siècles) dans les sources grecques et syriaques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des Barbares, Paris, Presses Universitaires de France, Comité éditorial : Bruno Dumézil (coord.), Adrien Bayard, Sylvie Joye, Charlotte Lerouge-Cohen, Liza Méry p. 388-396</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banquet romain, Banquet araméen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Abadie-Reynal et Jean-Baptiste Yon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeugma VI. La Syrie romaine. Permanences et transferts culturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 68 (1), Maison de l'Orient et de la Méditerranée Jean Pouilloux, pp.185-201, 2015, Travaux de la Maison de l'Orient et de la Méditerranée. Série recherches archéologiques, 978-2-35668-049-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauvres et étrangers en contexte dans les œuvres de Barhadbesabba ‘Arbaia et Jean d’Éphèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Textes réunis par G. Charpentier et V. Puech. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes et campagnes aux rives de la Méditerranée ancienne, Hommages à Georges Tate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maison de l'Orient et de la Méditerranée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.555-570, 2013, Topoi Suppléments12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbare ou hérétique ? Étude d’un stéréotype de la marginalité à la fin de l’Antiquité en Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Ménard et C.Courrier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images de soi. Images de l'autre. Stéréotypes, politique et société dans le monde romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Houdiard Editeur, pp.290-314, 2012, Presses Universitaires de la Méditerranée (PULM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes de la vie monastique et ascétique en milieu syriaque (Ve-VIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jullien Florence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monachisme syriaque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, Geuthner, pp.37-63, 2010, Études syriaques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apôtre au banquet : L’hospitalité dans les apocryphes apostoliques syriaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Briquel-Chatonnet et Muriel Debié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur les pas des Araméens chrétiens, Mélanges offerts à Alain Desreumaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geuthner, pp.117-135, 2010, Cahiers d’études syriaques 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marchands et les interprètes, des hôtes comme les autres ? Quelques exemples issus des milieux syriaques (IIIe-VIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acteurs et actrices de l'hospitalité dans l'Antiquité méditerranéenne - Propos introductifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Adeline Le Guennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hospitalité antique : renouveaux et questionnements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Adeline Le Guennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normes et institutions de l’hospitalité dans l’Antiquité méditerranéenne – Propos introductifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Adeline Le Guennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une norme, des normes ? Codes, traditions et lois de l’hospitalité en Orient à la fin de l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction – Les mots de l’hospitalité autour de la Méditerranéenne antique : approches lexicales et réflexions méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Adeline Le Guennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hospitalité et art du recevoir, quelques réflexions autour d’une publication récente : BORBONE P. G., Un ambassadeur du Khan Argun en Occident, Histoire de Mar Yahballaha III et de Rabban Sauma (1281-1317), trad. de l’italien par Egly ALEXANDRE, L’Harmattan, Paris, 2008. Site : La Clé des langues. Arabe. Lyon : EduSCOL/ENS LSH. Publié le 04/06/09. Mis à jour le 05/06/09. http://cle.ens-lsh.fr/1243958339186/0/fiche___article/&RH=CDL_ARA100000#KLINK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hospitalité et les rites alimentaires en milieu monastique : l'exemple de la Syrie aux Ve et VIe siècles. Site : La Clé des langues. Arabe. Lyon : EduSCOL/ENS LSH. Publié le 07/09/08. Mis à jour le 07/10/08. http://cle.ens-lsh.fr/1220800982716/0/fiche___article/&RH=CDL_ARA100000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la xenia païenne à l’aksenia monastique : définition, représentations et pratiques de l’hospitalité dans les communautés grecques et syriaques de Grande Syrie (IVe-VIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Université Lyon 3 J. Moulin, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03010508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId60"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claire FAUCHON-CLAUDON </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accommodation during Church Councils in Late Antiquity: Logistical Challenges, Issues, and Tensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Historiae Conciliorum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension. Marie-Françoise Baslez, L’Église à la maison. Histoire des premières communautés chrétiennes, Ier-IIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.149-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension. Syriac hagiography: texts and beyond, ed. by Sergey Minov, Flavia Ruani (Text and studies in Eastern Christianity 20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semitica et Classica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.288-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser l’approche spatiale de l’hospitalité autour de la Méditerranée antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Adeline Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topoi Orient - Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (1), pp.13-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités, accueil et hiérarchies sociales dans l’Occident romain tardo-antique ( IVe - VIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Adeline Le Guennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 697 (1), pp.159-183. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhis.211.0159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension. Éphrem de Nisibe, Hymnes contre les hérésies, Traduit par Flavia Ruani, Introduction et notes de Flavia Ruani, Bibliothèque de l'Orient chrétien, Les Belles Lettres, Paris, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension. Peter Brown, Treasure in Heaven : The Holy Poor in Early Christianity, Charlottesville/Londres, University of Virginia Press, 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquité Tardive - Late Antiquity - Spätantike - Tarda Antichità</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.369-363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrainte(s) et réseaux dans les Vies des Saints orientaux de Jean d’Éphèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Etudes Tardo-antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, tome 3 (Supplément 1 (2013-2014)), pp.241-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lieux de passage en Syrie à la fin de l’Antiquité : l’apport des sources syriaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers « Mondes Anciens »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Journée doctorale du centre ANHIMA sur « Passages, figures de passeurs » organisée par B. Bianco et G. Deschodt, 4, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mondesanciens.920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhospitalité, hospitalité pervertie, hospitalité en crise : entre discours et pratiques, le regard des Antiquisants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Adeline Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international et interdisciplinaire Nouveaux horizons de l’hospitalité, programme Hospitalité du Labex SMS – Structuration des Mondes sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hospitalité pervertie, hospitalité en crise dans l’Orient tardo-antique : stratégie discursive et réalités du pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panel « Étudier l’hospitalité en crise dans la Méditerranée antique : une approche lexicale », dans le cadre du Congrès de la Société canadienne des études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Québec (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hospitalité antique - Table ronde &amp;quot; Une histoire longue des pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : Migrations : Faire hospitalité- Construire l'avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nadeije Laneyrie-Dagen et alii, Jun 2024, Paris - ENS Ulm, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conciles tardo-antiques : quels défis logistiques ? (IVe-VIIe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Histoire et archéologie religieuses de l'Université Savoie Mont Blanc (LLSETI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maxime Emion, Laurent Ripart, Isabelle Parron et Laurent Guichard, Nov 2024, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier l’hospitalité dans l’Antiquité méditerranéenne : approches, méthodes et perspectives historiques, retour sur le projet collectif HospitAm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Adeline Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme Hospitalité du Labex SMS – Structuration des Mondes sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrus, mauvais hôte et moines parasites dans la documentation syriaque tardo-antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interdisciplinaire 2020-2023 - Drôles de moines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rosa Benoit-Meggenis et Thomas Granier, Jun 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hospitalité et ses fondements bibliques chez les Pères de l’Église : entre théologie et praxis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaranda Marculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Man, Nature, and Society According to the Fathers of the Church (2nd-5th cent.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, School of Social Theology and Christian Culture Patriarchal Foundation for Patristic Studies Sources Chrétiennes Institute RU “Confluence Sciences &amp; Humanities” of the Catholic Theological Faculty of the University of Lyon Catholic and Protestant Theological Faculties of the University of Strasbourg, Jun 2023, Thessalonique, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’(in)hospitalité biblique et ses prolongements dans l’Antiquité tardive : quelques pistes de réflexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Adeline Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaranda Marculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelonne de Solère-Tardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctrines et pratiques de l’hospitalité de l’Antiquité à nos jours, Séminaire conjoint Axe A et Axe C du laboratoire HiSoMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(avec M.-A. LE GUENNEC) « Faire halte : panorama des structures d’accueil, de service et d’hospitalité dans les contextes routiers antiques impériaux et tardo-antiques (IIe-VIe siècles) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international « Tiens bien la route ! Routes, agglomérations et territoires antiques et médiévaux » organisé par Sara Zanni (Institut AUSONIUS, Université Bordeaux Montaigne)].</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(avec M.-A. Le Guennec) « Mobilités, accueil et hiérarchies sociales dans l'Occident romain antique (IIIe s. av. J.-C. - Ve apr. J.-C.) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prendre la route. Approches sociales de la mobilité de l’Antiquité au XVIIIe siècle, Journée d’études organisée par l’Équipe d’accueil « Histoire des pouvoirs, savoirs et sociétés » de l’Université de Paris 8), Boris Bove (Univ. Paris 8), Martin Gravel (Univ. Paris 8), Claudia Moatti (Univ. Paris 8), Laurent Costa (ArSAn)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hérésie et mouvements de foule en Orient dans l’Antiquité tardive (Ve-VIe siècles ap. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Colloque international « Foules en ville »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christine Bousquet; Philippe Chassaigne; Université François Rabelais; Stéphane Corbin, 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hospitalité et régulation de l’altérité dans l’Antiquité méditerranéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Adeline Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ausonius, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syméon le Stylite et Geneviève. Les circulations entre la Syrie et la Gaule à l’épreuve de la documentation tardo-antique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Bériou, M.-C. Isaïa, M. Sot, N. Grimal (éds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sainte Geneviève. Histoire et mémoire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Belles Lettres, pp.97-127, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hospitalité et hostilité : comment définir une crise d’hospitalité dans l’Antiquité ? Quelques pistes de réflexion à partir de la Vie d’Apollonios de Tyane de Philostrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelonne de Solère-Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaranda Marculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnes Groslambert; Catherine Saliou; Dimitri Tilloi d’Ambrosi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre Rhône et Oronte. Mélanges en l’honneur de Bernadette Cabouret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boccard - Publication du CEROR, pp.157-177, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiateurs et instances de médiation en Orient d’après les sources syriaques (IVe-VIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Albrecht Burkardt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiateurs et instances de médiation dans l'histoire du voyage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Limoges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.101-126, 2019, 9782842877309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accueil et surveillance des moines voyageurs, errants ou réfugiés en Orient (Ve- VIe siècles) : la figure du moine portier dans les sources grecques et syriaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Delouis; Maria Mossakovska-Gaubert; Annick Peters-Custot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mobilités monastiques en Orient et en Occident de l’Antiquité tardive au Moyen Âge (IVe-XVe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 558, Publications de l’École française de Rome, pp.161-196, 2019, Collection de l'École française de Rome, 978-2-7283-1388-4. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.efr.4459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une minorité religieuse en construction : les miaphysites dans l’Empire romain d’Orient (Ve-VIe siècles) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F. BRIZAY (éd.), Identité religieuse et minorités, de l’Antiquité au XVIIIe siècle, Presses Universitaires de Rennes, Rennes., p. 61-88</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La vision du barbare à l’époque proto-byzantine (IVe-VIIe siècles) dans les sources grecques et syriaques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des Barbares, Paris, Presses Universitaires de France, Comité éditorial : Bruno Dumézil (coord.), Adrien Bayard, Sylvie Joye, Charlotte Lerouge-Cohen, Liza Méry p. 388-396</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banquet romain, Banquet araméen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Abadie-Reynal et Jean-Baptiste Yon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeugma VI. La Syrie romaine. Permanences et transferts culturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 68 (1), Maison de l'Orient et de la Méditerranée Jean Pouilloux, pp.185-201, 2015, Travaux de la Maison de l'Orient et de la Méditerranée. Série recherches archéologiques, 978-2-35668-049-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauvres et étrangers en contexte dans les œuvres de Barhadbesabba ‘Arbaia et Jean d’Éphèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Textes réunis par G. Charpentier et V. Puech. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes et campagnes aux rives de la Méditerranée ancienne, Hommages à Georges Tate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maison de l'Orient et de la Méditerranée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.555-570, 2013, Topoi Suppléments12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbare ou hérétique ? Étude d’un stéréotype de la marginalité à la fin de l’Antiquité en Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Ménard et C.Courrier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images de soi. Images de l'autre. Stéréotypes, politique et société dans le monde romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Houdiard Editeur, pp.290-314, 2012, Presses Universitaires de la Méditerranée (PULM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes de la vie monastique et ascétique en milieu syriaque (Ve-VIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jullien Florence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monachisme syriaque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, Geuthner, pp.37-63, 2010, Études syriaques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apôtre au banquet : L’hospitalité dans les apocryphes apostoliques syriaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Briquel-Chatonnet et Muriel Debié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur les pas des Araméens chrétiens, Mélanges offerts à Alain Desreumaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geuthner, pp.117-135, 2010, Cahiers d’études syriaques 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acteurs et actrices de l'hospitalité dans l'Antiquité méditerranéenne - Propos introductifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Adeline Le Guennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marchands et les interprètes, des hôtes comme les autres ? Quelques exemples issus des milieux syriaques (IIIe-VIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction – Les mots de l’hospitalité autour de la Méditerranéenne antique : approches lexicales et réflexions méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Adeline Le Guennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hospitalité antique : renouveaux et questionnements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Adeline Le Guennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normes et institutions de l’hospitalité dans l’Antiquité méditerranéenne – Propos introductifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Adeline Le Guennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une norme, des normes ? Codes, traditions et lois de l’hospitalité en Orient à la fin de l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hospitalité et art du recevoir, quelques réflexions autour d’une publication récente : BORBONE P. G., Un ambassadeur du Khan Argun en Occident, Histoire de Mar Yahballaha III et de Rabban Sauma (1281-1317), trad. de l’italien par Egly ALEXANDRE, L’Harmattan, Paris, 2008. Site : La Clé des langues. Arabe. Lyon : EduSCOL/ENS LSH. Publié le 04/06/09. Mis à jour le 05/06/09. http://cle.ens-lsh.fr/1243958339186/0/fiche___article/&RH=CDL_ARA100000#KLINK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hospitalité et les rites alimentaires en milieu monastique : l'exemple de la Syrie aux Ve et VIe siècles. Site : La Clé des langues. Arabe. Lyon : EduSCOL/ENS LSH. Publié le 07/09/08. Mis à jour le 07/10/08. http://cle.ens-lsh.fr/1220800982716/0/fiche___article/&RH=CDL_ARA100000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la xenia païenne à l’aksenia monastique : définition, représentations et pratiques de l’hospitalité dans les communautés grecques et syriaques de Grande Syrie (IVe-VIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fauchon-Claudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Université Lyon 3 J. Moulin, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03010508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId60"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791095v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fauchon-Claudon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790923v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790929v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775245v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Adeline Le Guennec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.211.0159" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775282v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790939v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790936v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735047v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735053v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fauchon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mondesanciens.920" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775360v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790985v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790979v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791129v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775355v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791167v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791013v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smaranda Marculescu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775348v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne de Sol&#232;re-Tardy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010061v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010121v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010081v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775301v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790695v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Raison" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790686v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009986v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairie-kleber.com/livre/9782842877309-mediateurs-et-instances-de-mediation-dans-l-histoire-du-voyage-albrecht-burkardt/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009977v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.4459" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010043v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010161v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534896v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534881v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mom.fr/publications/collections-topoi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534889v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735063v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534884v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735017v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735011v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534901v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735028v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735033v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735035v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010130v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010142v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03010508v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791095v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fauchon-Claudon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790923v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790929v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775282v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Adeline Le Guennec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775245v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.211.0159" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790939v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790936v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735047v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735053v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fauchon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mondesanciens.920" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775360v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790985v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790979v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791129v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775355v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791167v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791013v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smaranda Marculescu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775348v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne de Sol&#232;re-Tardy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010061v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010121v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010081v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775301v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790686v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790695v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Raison" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009986v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairie-kleber.com/livre/9782842877309-mediateurs-et-instances-de-mediation-dans-l-histoire-du-voyage-albrecht-burkardt/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009977v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.4459" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010043v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010161v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534896v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534881v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mom.fr/publications/collections-topoi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534889v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735063v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534884v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735011v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735017v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735035v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534901v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735028v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735033v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010130v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010142v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03010508v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>