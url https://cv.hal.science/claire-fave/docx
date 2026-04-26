--- v0 (2026-03-15)
+++ v1 (2026-04-26)
@@ -199,4126 +199,4100 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic Oxygen Atom Transfer Through Photochemical and Electrochemical Activation of O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; or H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O</w:t>
+                <w:t xml:space="preserve">O2 reductive activation using molecular Fe and Mn complexes: Reaction intermediates and reactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena A Tacchi</w:t>
+                <w:t xml:space="preserve">Elodie Anxolabéhère-Mallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Anxolabéhère‐mallart</w:t>
+                <w:t xml:space="preserve">Frédéric Banse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ally Aukauloo</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Claire Fave</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anov.70007⟩</w:t>
+              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 562, pp.217907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ccr.2026.217907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05343894v1</w:t>
+                <w:t xml:space="preserve">hal-05594591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of [FeFe] Hydrogenase Mimics with Lipoic acid and its Selenium Analogue as Anchor Groups</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Catalytic Oxygen Atom Transfer Through Photochemical and Electrochemical Activation of O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; or H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena A Tacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Anxolabéhère‐mallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Benndorf</w:t>
+                <w:t xml:space="preserve">Ally Aukauloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Fave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sihem Groni</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Claire Fave</w:t>
+                <w:t xml:space="preserve">Marc Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.202200684⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1 (1), pp.e70007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anov.70007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04241293v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave-assisted halogen-bond catalyzed CO2 conversion to cyclic carbonates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of [FeFe] Hydrogenase Mimics with Lipoic acid and its Selenium Analogue as Anchor Groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Benndorf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Groni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sercan Akbaba</w:t>
+                <w:t xml:space="preserve">Leanne Stafast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Alvarez</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Helmar Görls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fave</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2023.154760⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.202200684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04749890v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04241293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Unprotected β‐Arylethylamines by Iron(II)‐Catalyzed 1,2‐Aminoarylation of Alkenes in Hexafluoroisopropanol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microwave-assisted halogen-bond catalyzed CO2 conversion to cyclic carbonates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sercan Akbaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentyn Pozhydaiev</w:t>
+                <w:t xml:space="preserve">Marie Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Groni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Vayer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Bernd Schöllhorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fave</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Lebœuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202215257⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 130, pp.154760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2023.154760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04241330v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitive Detection of Halides and Nitrate in Organic and Aqueous Solvents through Selective Halogen Bonding on TTF-SAM-Modified Platinum Electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Schöllhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemElectroChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/celc.202200192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03695228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halogen bonding effect on electrochemical anion oxidation in ionic liquids †</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards redox-switchable organocatalysts based on bidentate halogen bond donors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Engelage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hijazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Stacey Alvarez</w:t>
+                <w:t xml:space="preserve">M. Gartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Houzé</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L.-M. Chamoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Schöllhorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1ob01031j⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (7), pp.4344-4352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0cp06612e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03365384v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03162860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards redox-switchable organocatalysts based on bidentate halogen bond donors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Halogen bonding effect on electrochemical anion oxidation in ionic liquids †</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Hijazi</w:t>
+                <w:t xml:space="preserve">Marie Stacey Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gartmann</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cedric Houzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Groni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Schöllhorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Fave</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0cp06612e⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1ob01031j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03162860v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulating alkene reactivity from oxygenation to halogenation via electrochemical O 2 activation by Mn porphyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Kostopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Banse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Anxolabéhère-Mallart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 57 (10), pp.1198-1201. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d0cc07531k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03162861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long range self-organisations of small metallic nanocrystals for SERS detection of electrochemical reactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrocatalytic O 2 Activation by Fe Tetrakis(pentafluorophenyl)porphyrin in Acidic Organic Media. Evidence of High-Valent Fe Oxo Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Kostopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ceĺia Achaibou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fredeŕic Kanoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sihem Groni</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pierre Aubertin</w:t>
+                <w:t xml:space="preserve">Marc Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2020.114322⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (16), pp.11577-11583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c01379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02954128v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Visible-Light-Driven CO 2 Reduction by a Cobalt Molecular Catalyst Covalently Linked to Mesoporous Carbon Nitride</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Long range self-organisations of small metallic nanocrystals for SERS detection of electrochemical reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Groni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ryo Kuriki</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Schöllhorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Chapus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aubertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.9b13930⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 872, pp., 114322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2020.114322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02954112v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Electrochemistry Hot Paper Probing the Activity of Iron Peroxo Porphyrin Intermediates in the Reaction Layer during the Electrochemical Reductive Activation of O2</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Efficient Visible-Light-Driven CO 2 Reduction by a Cobalt Molecular Catalyst Covalently Linked to Mesoporous Carbon Nitride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gui Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elodie Anxolabéhère-Mallart</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingjing Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryo Kuriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 142 (13), pp.6188-6195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.9b13930⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02951626v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrocatalytic O 2 Activation by Fe Tetrakis(pentafluorophenyl)porphyrin in Acidic Organic Media. Evidence of High-Valent Fe Oxo Species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Molecular Electrochemistry Hot Paper Probing the Activity of Iron Peroxo Porphyrin Intermediates in the Reaction Layer during the Electrochemical Reductive Activation of O2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Kostopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marc Robert</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Achaibou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Fave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Anxolabéhère-Mallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (38), pp.16376-16380</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02951618v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemically driven interfacial halogen bonding on self-assembled monolayers for anion detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Groni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lorcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 55 (13), pp.1983-1986. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c8cc08856j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02049515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical activation of halogen bonding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Schöllhorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Electrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 15, pp.89-96. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.coelec.2019.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02315119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small-molecule activation with iron porphyrins using electrons, photons and protons: some recent advances and future strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Anxolabéhère-Mallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 48 (18), pp.5869-5878. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C9DT00136K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02316700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical Activation of TTF-Based Halogen Bond Donors A Powerful, Selective and Sensitive Analytical Tool for Probing a Weak Interaction in Complex Media</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lorcy</w:t>
+                <w:t xml:space="preserve">Molecular Electrochemical Catalysis of the CO 2 -to-CO Conversion with a Co Complex: A Cyclic Voltammetry Mechanistic Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Cometto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingjing Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Anxolabéhère-Mallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Fave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tai-Chu Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemistrySelect</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/slct.201801957⟩</w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (6), pp.1280-1285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.organomet.8b00555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01879774v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Electrochemical Catalysis of the CO 2 -to-CO Conversion with a Co Complex: A Cyclic Voltammetry Mechanistic Investigation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tai-Chu Lau</w:t>
+                <w:t xml:space="preserve">Electrochemical Activation of TTF-Based Halogen Bond Donors A Powerful, Selective and Sensitive Analytical Tool for Probing a Weak Interaction in Complex Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Groni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Barriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lorcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.organomet.8b00555⟩</w:t>
+              <w:t xml:space="preserve">ChemistrySelect</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (31), pp.8874-8880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/slct.201801957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02316597v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of a few DNA copies by real-time electrochemical polymerase chain reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Delile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyst</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 142 (18), pp.3432-3440. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c7an00978j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01929872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multianalytical Study of the Binding between a Small Chiral Molecule and a DNA Aptamer: Evidence for Asymmetric Steric Effect upon 3′- versus 5′-End Sequence Modification</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Interaction of osmium(II) redox probes with DNA: insights from theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashwani Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Delile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Jabri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Adamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fave</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Limoges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.6b04046⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (43), pp.30029-30039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6cp05105g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644688v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01480749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of osmium(II) redox probes with DNA: insights from theory</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Multianalytical Study of the Binding between a Small Chiral Molecule and a DNA Aptamer: Evidence for Asymmetric Steric Effect upon 3′- versus 5′-End Sequence Modification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lylian Challier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Miranda-Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Limoges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6cp05105g⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 88 (23), pp.11963 - 11971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.6b04046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01480749v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical activation of a tetrathiafulvalene halogen bond donor in solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Groni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Branca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mavré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 18 (23), pp.15867--15873. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c6cp02219g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01341567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single step synthesis of an ethynylferrocenyl-[4]-ferrocenophane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schöllhorn Bernd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Serra-Muns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Capitao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 56 (30), pp.4537-4540. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tetlet.2015.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02315097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rational Design of a Redox-Labeled Chiral Target for an Enantioselective Aptamer-Based Electrochemical Binding Assay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lylian Challier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mavré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 20 (10), pp.2953-2959. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.201302979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02485996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and characterization of oligonucleotide conjugates bearing electroactive labels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Dendane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Schöllhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 23 (4), pp.955 - 958. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bmcl.2012.12.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01653056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalisations de dispositifs plasmoniques actifs [Realization of active plasmonic devices]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Trippé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Actualité Chimique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 345, pp.25--29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01151358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass transport and heterogeneous electron transfer of a ferrocene derivative in a room-temperature ionic liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Lagrost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal Ghilane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Trippé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 632 (1-2), pp.88-96. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jelechem.2009.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01246901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructured electroactive surface based on binary self-assembled monolayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Trippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyacinthe Randriamahazaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of electroanalytical chemistry and interfacial electrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.1-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jelechem.2008.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00785822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphore-Modified Poly(thiophene)s: Unique Postfunctionalizable Conjugated Polymers That Sense Elemental Chalcogenides</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Toward Functional π-Conjugated Organophosphorus Materials: Design of Phosphole-Based Oligomers for Electroluminescent Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai-Ching Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omrane Fadhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chih-Jen Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ting-Yi Cho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fave</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Odin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.200601844⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 128 (3), pp.983-995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja0567182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00256494v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01090382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Functional π-Conjugated Organophosphorus Materials: Design of Phosphole-Based Oligomers for Electroluminescent Devices</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Phosphore-Modified Poly(thiophene)s: Unique Postfunctionalizable Conjugated Polymers That Sense Elemental Chalcogenides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Sebastian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Hissler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Rault-Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Odin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja0567182⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 45 (37), pp.6152-6155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.200601844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01090382v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00256494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon-rich ruthenium complexes containing Bis(allenylidene) and mixed alkynyl-allenylidene bridges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rigaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Perruchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Guesmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Fave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 3, pp.447--460. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejic.200400457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01475054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conducting Polymer Electrochemical Switching as an Easy Means for Designing Active Plasmonic Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann R. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathleen Moineau-Chane Ching</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nordin Félidj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 127 (46), pp.16022-16023. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ja054915v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4328,150 +4302,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical activation of molecular catalysts : from basics to applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maisonhaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">K. Wandelt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reference Module in Chemistry, Molecular Sciences and Chemical Engineering, Encyclopedia of Interfacial Chemistry : Surface sciences and Electrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.552-561, 2018, 978-0-12-409547-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-409547-2.13383-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01795391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4481,157 +4455,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de synthèse du composé 5,7-diiodo-1-oxaspiro[2,5]octa-4,7-dien-6-one</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Daunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Erdelmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Schöllhorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR2302388 (A1). 2023, https://data.inpi.fr/brevets/FR3146678?q=2302388#FR3146678</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04964460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId185"/>
+      <w:footerReference w:type="default" r:id="rId181"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4699,51 +4673,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0D4EEA75"/>
+    <w:nsid w:val="921BE6C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4930,51 +4904,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-fave" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8146-8702" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075954826" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05343894v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena A Tacchi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Anxolab&#233;h&#232;re&#8208;mallart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ally Aukauloo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fave" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anov.70007" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04241293v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Benndorf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Groni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Stafast" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmar G&#246;rls" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202200684" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749890v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sercan Akbaba" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alvarez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Sch&#246;llhorn" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2023.154760" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04241330v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyn Pozhydaiev" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vayer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Moran" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leb&#339;uf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202215257" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03695228v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hijazi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Levillain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202200192" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03365384v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Stacey Alvarez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Houz&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ob01031j" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162860v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Engelage" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hijazi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gartmann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-M. Chamoreau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sch&#246;llhorn" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cp06612e" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162861v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Kostopoulos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Banse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Anxolab&#233;h&#232;re-Mallart" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cc07531k" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02954128v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Chapus" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aubertin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2020.114322" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02954112v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Ma" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gui Chen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingjing Chen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Kuriki" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b13930" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02951626v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Noel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Achaibou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02951618v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ce&#314;ia Achaibou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frede&#341;ic Kanoufi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01379" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02049515v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacher" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lorcy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc08856j" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02315119v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2019.04.005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02316700v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9DT00136K" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01879774v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Oliveira" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Barriere" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201801957" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02316597v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Cometto" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tai-Chu Lau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.8b00555" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01929872v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delile" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sharma" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fave" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7an00978j" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644688v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylian Challier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Miranda-Castro" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Barbe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Limoges" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.6b04046" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480749v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwani Sharma" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Delile" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jabri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Adamo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp05105g" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01341567v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oliveira" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Groni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Branca" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mavr&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp02219g" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02315097v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sch&#246;llhorn Bernd" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Serra-Muns" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mayer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Capitao" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2015.06.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4TK6X24D-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485996v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Moreau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lalaoui" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mavr&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Noel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201302979" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/000C858944EF1CA3B89527AB8DC6BF1C283536CE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653056v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Dendane" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spinelli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2012.12.057" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3P2MKBLK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01151358v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leroux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Tripp&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lacroix" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246901v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fontaine" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lagrost" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Ghilane" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Martin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2009.04.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKMH50H1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785822v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Trippe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Lacroix" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinthe Randriamahazaka" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2008.07.011" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94C4NDPS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256494v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Sebastian" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Hissler" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Rault-Berthelot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Odin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200601844" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5MDFGVZ8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01090382v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Ching Su" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omrane Fadhel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Jen Yang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting-Yi Cho" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0567182" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MJ29R8FT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01475054v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rigaut" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Perruchon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guesmi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fave" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Touchard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200400457" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NK3K45P3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02971147v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann R. Leroux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Moineau-Chane Ching" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordin F&#233;lidj" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja054915v" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795391v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fillaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maisonhaute" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-409547-2.13383-9" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964460v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Garcia" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Daunay" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Erdelmeier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-fave" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8146-8702" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075954826" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594591v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Anxolab&#233;h&#232;re-Mallart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Banse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fave" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2026.217907" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05343894v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena A Tacchi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Anxolab&#233;h&#232;re&#8208;mallart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ally Aukauloo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anov.70007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04241293v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Benndorf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Groni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Stafast" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmar G&#246;rls" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202200684" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749890v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sercan Akbaba" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alvarez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Sch&#246;llhorn" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2023.154760" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03695228v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hijazi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Levillain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202200192" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162860v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Engelage" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hijazi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gartmann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-M. Chamoreau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sch&#246;llhorn" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cp06612e" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03365384v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Stacey Alvarez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Houz&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ob01031j" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162861v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Kostopoulos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cc07531k" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02951618v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ce&#314;ia Achaibou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Noel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frede&#341;ic Kanoufi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01379" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02954128v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Chapus" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aubertin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2020.114322" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02954112v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Ma" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gui Chen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingjing Chen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Kuriki" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b13930" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02951626v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Achaibou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02049515v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacher" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lorcy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc08856j" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02315119v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2019.04.005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02316700v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9DT00136K" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02316597v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Cometto" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tai-Chu Lau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.8b00555" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01879774v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Oliveira" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Barriere" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201801957" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01929872v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delile" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sharma" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fave" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7an00978j" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480749v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwani Sharma" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Delile" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jabri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Adamo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp05105g" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644688v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylian Challier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Miranda-Castro" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Barbe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Limoges" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.6b04046" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01341567v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oliveira" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Groni" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Branca" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mavr&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp02219g" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02315097v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sch&#246;llhorn Bernd" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Serra-Muns" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mayer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Capitao" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2015.06.001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4TK6X24D-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485996v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Moreau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lalaoui" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mavr&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Noel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201302979" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/000C858944EF1CA3B89527AB8DC6BF1C283536CE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653056v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Dendane" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spinelli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2012.12.057" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3P2MKBLK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01151358v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leroux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Tripp&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lacroix" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246901v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fontaine" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lagrost" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Ghilane" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Martin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2009.04.001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKMH50H1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785822v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Trippe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Lacroix" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinthe Randriamahazaka" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2008.07.011" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94C4NDPS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01090382v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Ching Su" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omrane Fadhel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Jen Yang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting-Yi Cho" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0567182" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MJ29R8FT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256494v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Sebastian" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Hissler" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Rault-Berthelot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Odin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200601844" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5MDFGVZ8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01475054v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rigaut" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Perruchon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guesmi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fave" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Touchard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200400457" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NK3K45P3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02971147v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann R. Leroux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Moineau-Chane Ching" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordin F&#233;lidj" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja054915v" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795391v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fillaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maisonhaute" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-409547-2.13383-9" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964460v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Garcia" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Daunay" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Erdelmeier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>