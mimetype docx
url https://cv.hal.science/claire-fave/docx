--- v1 (2026-04-26)
+++ v2 (2026-05-17)
@@ -437,291 +437,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of [FeFe] Hydrogenase Mimics with Lipoic acid and its Selenium Analogue as Anchor Groups</w:t>
+                <w:t xml:space="preserve">Microwave-assisted halogen-bond catalyzed CO2 conversion to cyclic carbonates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Benndorf</w:t>
+                <w:t xml:space="preserve">Sercan Akbaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marie Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sihem Groni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helmar Görls</w:t>
+                <w:t xml:space="preserve">Bernd Schöllhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fave</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 26 (10), </w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 130, pp.154760. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.202200684⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2023.154760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04241293v1</w:t>
+                <w:t xml:space="preserve">hal-04749890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave-assisted halogen-bond catalyzed CO2 conversion to cyclic carbonates</w:t>
+                <w:t xml:space="preserve">Synthesis of [FeFe] Hydrogenase Mimics with Lipoic acid and its Selenium Analogue as Anchor Groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sercan Akbaba</w:t>
+                <w:t xml:space="preserve">Stefan Benndorf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Groni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Alvarez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sihem Groni</w:t>
+                <w:t xml:space="preserve">Leanne Stafast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernd Schöllhorn</w:t>
+                <w:t xml:space="preserve">Helmar Görls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fave</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 130, pp.154760. </w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2023.154760⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejic.202200684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04749890v1</w:t>
+                <w:t xml:space="preserve">hal-04241293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitive Detection of Halides and Nitrate in Organic and Aqueous Solvents through Selective Halogen Bonding on TTF-SAM-Modified Platinum Electrodes</w:t>
               </w:r>
@@ -733,51 +733,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Schöllhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -984,64 +984,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Stacey Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Houzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Groni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Schöllhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1199,554 +1199,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03162861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrocatalytic O 2 Activation by Fe Tetrakis(pentafluorophenyl)porphyrin in Acidic Organic Media. Evidence of High-Valent Fe Oxo Species</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient Visible-Light-Driven CO 2 Reduction by a Cobalt Molecular Catalyst Covalently Linked to Mesoporous Carbon Nitride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ceĺia Achaibou</w:t>
+                <w:t xml:space="preserve">Bing Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Noel</w:t>
+                <w:t xml:space="preserve">Gui Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Fave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fredeŕic Kanoufi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Robert</w:t>
+                <w:t xml:space="preserve">Lingjing Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryo Kuriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c01379⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 142 (13), pp.6188-6195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.9b13930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02951618v1</w:t>
+                <w:t xml:space="preserve">hal-02954112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long range self-organisations of small metallic nanocrystals for SERS detection of electrochemical reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Groni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Schöllhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Chapus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aubertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 872, pp., 114322. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jelechem.2020.114322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Visible-Light-Driven CO 2 Reduction by a Cobalt Molecular Catalyst Covalently Linked to Mesoporous Carbon Nitride</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular Electrochemistry Hot Paper Probing the Activity of Iron Peroxo Porphyrin Intermediates in the Reaction Layer during the Electrochemical Reductive Activation of O2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gui Chen</w:t>
+                <w:t xml:space="preserve">Jean-Marc Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Kostopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Achaibou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ryo Kuriki</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Anxolabéhère-Mallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (38), pp.16376-16380</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02954112v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Electrochemistry Hot Paper Probing the Activity of Iron Peroxo Porphyrin Intermediates in the Reaction Layer during the Electrochemical Reductive Activation of O2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Electrocatalytic O 2 Activation by Fe Tetrakis(pentafluorophenyl)porphyrin in Acidic Organic Media. Evidence of High-Valent Fe Oxo Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Kostopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ceĺia Achaibou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Elodie Anxolabéhère-Mallart</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fredeŕic Kanoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (16), pp.11577-11583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c01379⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02951626v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemically driven interfacial halogen bonding on self-assembled monolayers for anion detection</w:t>
               </w:r>
@@ -1758,51 +1758,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Groni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lorcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1860,278 +1860,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02049515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical activation of halogen bonding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Small-molecule activation with iron porphyrins using electrons, photons and protons: some recent advances and future strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Anxolabéhère-Mallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernd Schöllhorn</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Electrochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.coelec.2019.04.005⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (18), pp.5869-5878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9DT00136K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02315119v1</w:t>
+                <w:t xml:space="preserve">hal-02316700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-molecule activation with iron porphyrins using electrons, photons and protons: some recent advances and future strategies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrochemical activation of halogen bonding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Robert</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Schöllhorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 48 (18), pp.5869-5878. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15, pp.89-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9DT00136K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.coelec.2019.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02316700v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02315119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Electrochemical Catalysis of the CO 2 -to-CO Conversion with a Co Complex: A Cyclic Voltammetry Mechanistic Investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Cometto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingjing Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Anxolabéhère-Mallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2221,51 +2221,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical Activation of TTF-Based Halogen Bond Donors A Powerful, Selective and Sensitive Analytical Tool for Probing a Weak Interaction in Complex Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Groni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3196,51 +3196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Dendane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Schöllhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3706,319 +3706,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00785822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Functional π-Conjugated Organophosphorus Materials: Design of Phosphole-Based Oligomers for Electroluminescent Devices</w:t>
+                <w:t xml:space="preserve">Phosphore-Modified Poly(thiophene)s: Unique Postfunctionalizable Conjugated Polymers That Sense Elemental Chalcogenides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hai-Ching Su</w:t>
+                <w:t xml:space="preserve">Manuel Sebastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omrane Fadhel</w:t>
+                <w:t xml:space="preserve">Muriel Hissler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Fave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chih-Jen Yang</w:t>
+                <w:t xml:space="preserve">Joëlle Rault-Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ting-Yi Cho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Fave</w:t>
+                <w:t xml:space="preserve">Christophe Odin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 128 (3), pp.983-995. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 45 (37), pp.6152-6155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja0567182⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.200601844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01090382v1</w:t>
+                <w:t xml:space="preserve">hal-00256494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphore-Modified Poly(thiophene)s: Unique Postfunctionalizable Conjugated Polymers That Sense Elemental Chalcogenides</w:t>
+                <w:t xml:space="preserve">Toward Functional π-Conjugated Organophosphorus Materials: Design of Phosphole-Based Oligomers for Electroluminescent Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Sebastian</w:t>
+                <w:t xml:space="preserve">Hai-Ching Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Hissler</w:t>
+                <w:t xml:space="preserve">Omrane Fadhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chih-Jen Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ting-Yi Cho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fave</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Odin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 45 (37), pp.6152-6155. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 128 (3), pp.983-995. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.200601844⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ja0567182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00256494v1</w:t>
+                <w:t xml:space="preserve">hal-01090382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon-rich ruthenium complexes containing Bis(allenylidene) and mixed alkynyl-allenylidene bridges</w:t>
               </w:r>
@@ -4521,51 +4521,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Erdelmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Schöllhorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR2302388 (A1). 2023, https://data.inpi.fr/brevets/FR3146678?q=2302388#FR3146678</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4673,51 +4673,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="921BE6C7"/>
+    <w:nsid w:val="A8C87ABB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4904,51 +4904,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-fave" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8146-8702" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075954826" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594591v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Anxolab&#233;h&#232;re-Mallart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Banse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fave" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2026.217907" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05343894v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena A Tacchi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Anxolab&#233;h&#232;re&#8208;mallart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ally Aukauloo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anov.70007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04241293v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Benndorf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Groni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Stafast" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmar G&#246;rls" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202200684" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749890v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sercan Akbaba" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alvarez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Sch&#246;llhorn" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2023.154760" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03695228v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hijazi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Levillain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202200192" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162860v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Engelage" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hijazi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gartmann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-M. Chamoreau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sch&#246;llhorn" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cp06612e" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03365384v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Stacey Alvarez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Houz&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ob01031j" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162861v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Kostopoulos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cc07531k" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02951618v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ce&#314;ia Achaibou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Noel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frede&#341;ic Kanoufi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01379" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02954128v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Chapus" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aubertin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2020.114322" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02954112v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Ma" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gui Chen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingjing Chen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Kuriki" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b13930" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02951626v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Achaibou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02049515v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacher" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lorcy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc08856j" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02315119v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2019.04.005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02316700v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9DT00136K" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02316597v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Cometto" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tai-Chu Lau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.8b00555" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01879774v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Oliveira" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Barriere" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201801957" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01929872v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delile" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sharma" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fave" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7an00978j" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480749v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwani Sharma" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Delile" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jabri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Adamo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp05105g" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644688v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylian Challier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Miranda-Castro" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Barbe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Limoges" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.6b04046" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01341567v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oliveira" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Groni" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Branca" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mavr&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp02219g" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02315097v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sch&#246;llhorn Bernd" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Serra-Muns" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mayer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Capitao" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2015.06.001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4TK6X24D-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485996v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Moreau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lalaoui" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mavr&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Noel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201302979" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/000C858944EF1CA3B89527AB8DC6BF1C283536CE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653056v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Dendane" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spinelli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2012.12.057" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3P2MKBLK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01151358v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leroux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Tripp&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lacroix" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246901v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fontaine" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lagrost" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Ghilane" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Martin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2009.04.001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKMH50H1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785822v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Trippe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Lacroix" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinthe Randriamahazaka" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2008.07.011" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94C4NDPS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01090382v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Ching Su" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omrane Fadhel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Jen Yang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting-Yi Cho" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0567182" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MJ29R8FT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256494v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Sebastian" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Hissler" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Rault-Berthelot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Odin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200601844" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5MDFGVZ8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01475054v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rigaut" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Perruchon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guesmi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fave" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Touchard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200400457" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NK3K45P3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02971147v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann R. Leroux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Moineau-Chane Ching" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordin F&#233;lidj" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja054915v" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795391v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fillaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maisonhaute" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-409547-2.13383-9" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964460v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Garcia" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Daunay" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Erdelmeier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-fave" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8146-8702" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075954826" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594591v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Anxolab&#233;h&#232;re-Mallart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Banse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fave" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2026.217907" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05343894v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena A Tacchi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Anxolab&#233;h&#232;re&#8208;mallart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ally Aukauloo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anov.70007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749890v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sercan Akbaba" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alvarez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Groni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Sch&#246;llhorn" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2023.154760" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04241293v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Benndorf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Stafast" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmar G&#246;rls" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202200684" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03695228v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hijazi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Levillain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202200192" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162860v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Engelage" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hijazi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gartmann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-M. Chamoreau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sch&#246;llhorn" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cp06612e" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03365384v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Stacey Alvarez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Houz&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ob01031j" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162861v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Kostopoulos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cc07531k" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02954112v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Ma" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gui Chen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingjing Chen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Kuriki" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b13930" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02954128v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Chapus" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aubertin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2020.114322" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02951626v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Noel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Achaibou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02951618v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ce&#314;ia Achaibou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frede&#341;ic Kanoufi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01379" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02049515v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacher" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lorcy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc08856j" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02316700v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9DT00136K" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02315119v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2019.04.005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02316597v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Cometto" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tai-Chu Lau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.8b00555" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01879774v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Oliveira" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Barriere" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201801957" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01929872v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delile" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sharma" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fave" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7an00978j" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480749v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwani Sharma" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Delile" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jabri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Adamo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp05105g" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644688v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylian Challier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Miranda-Castro" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Barbe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Limoges" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.6b04046" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01341567v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oliveira" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Groni" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Branca" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mavr&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp02219g" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02315097v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sch&#246;llhorn Bernd" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Serra-Muns" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mayer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Capitao" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2015.06.001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4TK6X24D-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485996v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Moreau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lalaoui" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mavr&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Noel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201302979" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/000C858944EF1CA3B89527AB8DC6BF1C283536CE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653056v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Dendane" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spinelli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2012.12.057" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3P2MKBLK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01151358v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leroux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Tripp&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lacroix" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246901v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fontaine" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lagrost" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Ghilane" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Martin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2009.04.001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKMH50H1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785822v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Trippe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Lacroix" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinthe Randriamahazaka" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2008.07.011" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94C4NDPS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256494v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Sebastian" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Hissler" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Rault-Berthelot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Odin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200601844" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5MDFGVZ8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01090382v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Ching Su" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omrane Fadhel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Jen Yang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting-Yi Cho" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0567182" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MJ29R8FT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01475054v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rigaut" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Perruchon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guesmi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fave" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Touchard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200400457" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NK3K45P3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02971147v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann R. Leroux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Moineau-Chane Ching" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordin F&#233;lidj" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja054915v" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795391v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fillaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maisonhaute" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-409547-2.13383-9" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964460v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Garcia" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Daunay" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Erdelmeier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>