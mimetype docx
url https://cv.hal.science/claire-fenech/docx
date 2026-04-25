--- v0 (2026-03-23)
+++ v1 (2026-04-25)
@@ -154,161 +154,161 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prolonged latency of the gustatory evoked potentials for sucrose solution in subjects living with obesity compared with normal-weight subjects</w:t>
+                <w:t xml:space="preserve">Hypothalamic glucose hypersensitivity induced insulin secretion in the obese Zücker rat is reversed by central ghrelin treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Mouillot</w:t>
+                <w:t xml:space="preserve">Lionel Carneiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claude Brindisi</w:t>
+                <w:t xml:space="preserve">Claire Fenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Gauthier</w:t>
+                <w:t xml:space="preserve">Fabienne Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Barthet</w:t>
+                <w:t xml:space="preserve">Sylvie Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Quéré</w:t>
+                <w:t xml:space="preserve">Besma Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Obesity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 48, pp.1720-1727. </w:t>
+              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (13-15), pp.837-849. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41366-024-01607-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/ars.2022.0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04690597v1</w:t>
+                <w:t xml:space="preserve">hal-04006813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas (Tom) B. Bolton – a major force in smooth muscle research</w:t>
               </w:r>
@@ -422,161 +422,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypothalamic glucose hypersensitivity induced insulin secretion in the obese Zücker rat is reversed by central ghrelin treatment</w:t>
+                <w:t xml:space="preserve">Prolonged latency of the gustatory evoked potentials for sucrose solution in subjects living with obesity compared with normal-weight subjects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Carneiro</w:t>
+                <w:t xml:space="preserve">Thomas Mouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Fenech</w:t>
+                <w:t xml:space="preserve">Marie-Claude Brindisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Liénard</w:t>
+                <w:t xml:space="preserve">Cyril Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Grall</w:t>
+                <w:t xml:space="preserve">Sophie Barthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Besma Abed</w:t>
+                <w:t xml:space="preserve">Clémence Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 40 (13-15), pp.837-849. </w:t>
+              <w:t xml:space="preserve">International Journal of Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 48, pp.1720-1727. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/ars.2022.0031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41366-024-01607-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04006813v1</w:t>
+                <w:t xml:space="preserve">hal-04690597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmalogens Regulate Retinal Connexin 43 Expression and Müller Glial Cells Gap Junction Intercellular Communication and Migration</w:t>
               </w:r>
@@ -830,103 +830,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proof of concept: Effect of GLP-1 agonist on food hedonic responses and taste sensitivity in poor controlled type 2 diabetic patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Brindisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Meillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diabetes &amp; Metabolic Syndrome: Clinical Research &amp; Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 13 (4), pp.2489-2494. </w:t>
@@ -977,77 +977,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient Receptor Potential Canonical 3 (TRPC3) Channels Are Required for Hypothalamic Glucose Detection and Energy Homeostasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1245,77 +1245,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of new binding partners of the chemosensory signaling protein Gγ13 expressed in taste and olfactory sensory cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenhui Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esmerina Tili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1366,90 +1366,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ric-8A, a Gα protein guanine nucleotide exchange factor potentiates taste receptor signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Patrikainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenhui Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1552,51 +1552,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bézirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Blon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 22, pp.1389-1399. </w:t>
@@ -1659,51 +1659,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membrane currents in cultured human intestinal smooth muscle cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zholos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Prestwich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1776,51 +1776,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloride current activated by hypotonicity in cultured human astrocytoma cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bakhramov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tb Bolton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1912,64 +1912,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet chronique d’un édulcorant non nutritif – le sucralose - sur la détection hypothalamique du glucose chez le rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joulia Haydar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basma Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2313,51 +2313,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niyazi Acar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Brétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Datiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2470,64 +2470,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mazzocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Association for Vision and Eye Research (EVER) Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Nice, France. 1 p., </w:t>
@@ -2887,316 +2887,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01593972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological and molecular changes in mouse olfactory epithelium following postnatal odorant exposures</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A screening for genes encoding G protein-coupled receptors expressed in taste papillae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Montmayeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liu Zhenhui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumya Kusumakshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Laugerette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Fenech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. annual meeting of the french neuroscience society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Marseille, France. 1 p</w:t>
+              <w:t xml:space="preserve">The 20th Congress of the European Chemoreception Research Organisation (ECRO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Avignon, France. pp.E43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01519334v1</w:t>
+                <w:t xml:space="preserve">hal-00714726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A screening for genes encoding G protein-coupled receptors expressed in taste papillae</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morphological and molecular changes in mouse olfactory epithelium following postnatal odorant exposures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad Aoude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassim Tazir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Forbes Fenech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Grosmaitre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 20th Congress of the European Chemoreception Research Organisation (ECRO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Avignon, France. pp.E43</w:t>
+              <w:t xml:space="preserve">10. annual meeting of the french neuroscience society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Marseille, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00714726v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01519334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xenopus Laevis and Xenopus Tropicalis have different number of OBP genes : Xlaeobp and Xtroobp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Millery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3398,51 +3398,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of an olfactory binding protein Xtro OBP in xenopus tropicalis in the aerial cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Millery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Quennedey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3510,90 +3510,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INTERACTION OF TAS1RS WITH FILAMIN AN ACTIN BINDING PROTEIN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Montmayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esmerina Tili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Chemo Reception Organisation XVIIth meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Granada, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3708,51 +3708,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="735DC761"/>
+    <w:nsid w:val="A8FE6551"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3939,51 +3939,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-fenech" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690597v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mouillot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Brindisi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gauthier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barthet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-024-01607-2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690225v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V. Zholos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain A. Greenwood" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick J." TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher D. Benham" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip I. Aaronson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP287062" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04006813v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Carneiro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fenech" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Li&#233;nard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grall" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Abed" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2022.0031" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03678969v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Karadayi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mazzocco" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leclere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Buteau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gregoire" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.864599" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331080v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Desmoulins" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chr&#233;tien" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Paccoud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Collins" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cruciani-Guglielmacci" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2018.11.007" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330909v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brondel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meillon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsx.2019.06.021" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01477491v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Chevalier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db16-1114" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213729v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cadiou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Aoude" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassim Tazir" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Molinas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Forbes Fenech" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.0688-13.2014" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00716694v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhui Liu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmerina Tili" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2012.00026" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523568v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Patrikainen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kerr" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/neuro.03.011.2009" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677520v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Millery" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie B&#233;zirard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Blon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2005.04337.x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LDBFW45J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523588v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zholos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prestwich" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bolton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-7793.2000.00521.x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523592v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bakhramov" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tb Bolton" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/expphysiol.1995.sp003854" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684838v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joulia Haydar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Abed" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Maire" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918276v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lecl&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounzer Koudsi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gr&#233;goire" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bessard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736265v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810362v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fioramonti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyazi Acar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Br&#233;tillon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Datiche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733952v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M. Bron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-3768.2017.01552" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580725v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Grosmaitre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rivi&#232;re" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jarriault" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593971v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593972v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519334v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00714726v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Montmayeur" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Zhenhui" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Kusumakshi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Laugerette" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754494v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pollet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pernollet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gascuel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160901v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gs Sicard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Astic" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Buonviso" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coureaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095071v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Quennedey" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Briand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094890v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-fenech" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04006813v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Carneiro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fenech" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Li&#233;nard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grall" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Abed" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2022.0031" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690225v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V. Zholos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain A. Greenwood" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick J." TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher D. Benham" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip I. Aaronson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP287062" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690597v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mouillot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Brindisi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gauthier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barthet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-024-01607-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03678969v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Karadayi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mazzocco" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leclere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Buteau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gregoire" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.864599" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331080v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Desmoulins" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chr&#233;tien" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Paccoud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Collins" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cruciani-Guglielmacci" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2018.11.007" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330909v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brondel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meillon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsx.2019.06.021" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01477491v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Chevalier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db16-1114" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213729v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cadiou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Aoude" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassim Tazir" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Molinas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Forbes Fenech" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.0688-13.2014" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00716694v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhui Liu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmerina Tili" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2012.00026" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523568v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Patrikainen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kerr" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/neuro.03.011.2009" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677520v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Millery" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie B&#233;zirard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Blon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2005.04337.x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LDBFW45J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523588v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zholos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prestwich" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bolton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-7793.2000.00521.x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523592v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bakhramov" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tb Bolton" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/expphysiol.1995.sp003854" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684838v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joulia Haydar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Abed" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Maire" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918276v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lecl&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounzer Koudsi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gr&#233;goire" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bessard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736265v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810362v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fioramonti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyazi Acar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Br&#233;tillon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Datiche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733952v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M. Bron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-3768.2017.01552" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580725v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Grosmaitre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rivi&#232;re" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jarriault" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593971v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593972v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00714726v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Montmayeur" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Zhenhui" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Kusumakshi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Laugerette" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519334v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754494v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pollet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pernollet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gascuel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160901v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gs Sicard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Astic" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Buonviso" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coureaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095071v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Quennedey" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Briand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094890v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>