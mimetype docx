--- v1 (2026-04-25)
+++ v2 (2026-05-24)
@@ -154,161 +154,161 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypothalamic glucose hypersensitivity induced insulin secretion in the obese Zücker rat is reversed by central ghrelin treatment</w:t>
+                <w:t xml:space="preserve">Prolonged latency of the gustatory evoked potentials for sucrose solution in subjects living with obesity compared with normal-weight subjects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Carneiro</w:t>
+                <w:t xml:space="preserve">Thomas Mouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Fenech</w:t>
+                <w:t xml:space="preserve">Marie-Claude Brindisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Liénard</w:t>
+                <w:t xml:space="preserve">Cyril Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Grall</w:t>
+                <w:t xml:space="preserve">Sophie Barthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Besma Abed</w:t>
+                <w:t xml:space="preserve">Clémence Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 40 (13-15), pp.837-849. </w:t>
+              <w:t xml:space="preserve">International Journal of Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 48, pp.1720-1727. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/ars.2022.0031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41366-024-01607-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04006813v1</w:t>
+                <w:t xml:space="preserve">hal-04690597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas (Tom) B. Bolton – a major force in smooth muscle research</w:t>
               </w:r>
@@ -422,161 +422,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prolonged latency of the gustatory evoked potentials for sucrose solution in subjects living with obesity compared with normal-weight subjects</w:t>
+                <w:t xml:space="preserve">Hypothalamic glucose hypersensitivity induced insulin secretion in the obese Zücker rat is reversed by central ghrelin treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Mouillot</w:t>
+                <w:t xml:space="preserve">Lionel Carneiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claude Brindisi</w:t>
+                <w:t xml:space="preserve">Claire Fenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Gauthier</w:t>
+                <w:t xml:space="preserve">Fabienne Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Barthet</w:t>
+                <w:t xml:space="preserve">Sylvie Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Quéré</w:t>
+                <w:t xml:space="preserve">Besma Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Obesity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 48, pp.1720-1727. </w:t>
+              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (13-15), pp.837-849. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41366-024-01607-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/ars.2022.0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04690597v1</w:t>
+                <w:t xml:space="preserve">hal-04006813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmalogens Regulate Retinal Connexin 43 Expression and Müller Glial Cells Gap Junction Intercellular Communication and Migration</w:t>
               </w:r>
@@ -830,103 +830,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proof of concept: Effect of GLP-1 agonist on food hedonic responses and taste sensitivity in poor controlled type 2 diabetic patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Brindisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Meillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diabetes &amp; Metabolic Syndrome: Clinical Research &amp; Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 13 (4), pp.2489-2494. </w:t>
@@ -977,77 +977,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient Receptor Potential Canonical 3 (TRPC3) Channels Are Required for Hypothalamic Glucose Detection and Energy Homeostasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1245,77 +1245,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of new binding partners of the chemosensory signaling protein Gγ13 expressed in taste and olfactory sensory cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenhui Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esmerina Tili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1366,90 +1366,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ric-8A, a Gα protein guanine nucleotide exchange factor potentiates taste receptor signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Patrikainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenhui Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1552,51 +1552,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bézirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Blon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 22, pp.1389-1399. </w:t>
@@ -1659,51 +1659,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membrane currents in cultured human intestinal smooth muscle cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zholos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Prestwich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1776,51 +1776,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloride current activated by hypotonicity in cultured human astrocytoma cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bakhramov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tb Bolton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1912,64 +1912,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet chronique d’un édulcorant non nutritif – le sucralose - sur la détection hypothalamique du glucose chez le rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joulia Haydar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basma Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2313,51 +2313,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niyazi Acar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Brétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Datiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2470,64 +2470,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mazzocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Association for Vision and Eye Research (EVER) Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Nice, France. 1 p., </w:t>
@@ -2887,316 +2887,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01593972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A screening for genes encoding G protein-coupled receptors expressed in taste papillae</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morphological and molecular changes in mouse olfactory epithelium following postnatal odorant exposures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad Aoude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassim Tazir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Forbes Fenech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Grosmaitre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 20th Congress of the European Chemoreception Research Organisation (ECRO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Avignon, France. pp.E43</w:t>
+              <w:t xml:space="preserve">10. annual meeting of the french neuroscience society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Marseille, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00714726v1</w:t>
+                <w:t xml:space="preserve">hal-01519334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological and molecular changes in mouse olfactory epithelium following postnatal odorant exposures</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A screening for genes encoding G protein-coupled receptors expressed in taste papillae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Montmayeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liu Zhenhui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumya Kusumakshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Laugerette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Fenech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. annual meeting of the french neuroscience society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Marseille, France. 1 p</w:t>
+              <w:t xml:space="preserve">The 20th Congress of the European Chemoreception Research Organisation (ECRO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Avignon, France. pp.E43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01519334v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00714726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xenopus Laevis and Xenopus Tropicalis have different number of OBP genes : Xlaeobp and Xtroobp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Millery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3398,51 +3398,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of an olfactory binding protein Xtro OBP in xenopus tropicalis in the aerial cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Millery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Quennedey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3510,90 +3510,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INTERACTION OF TAS1RS WITH FILAMIN AN ACTIN BINDING PROTEIN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Montmayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esmerina Tili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Chemo Reception Organisation XVIIth meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Granada, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3708,51 +3708,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A8FE6551"/>
+    <w:nsid w:val="3C3E2BF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3939,51 +3939,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-fenech" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04006813v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Carneiro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fenech" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Li&#233;nard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grall" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Abed" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2022.0031" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690225v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V. Zholos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain A. Greenwood" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick J." TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher D. Benham" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip I. Aaronson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP287062" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690597v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mouillot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Brindisi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gauthier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barthet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-024-01607-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03678969v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Karadayi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mazzocco" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leclere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Buteau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gregoire" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.864599" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331080v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Desmoulins" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chr&#233;tien" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Paccoud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Collins" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cruciani-Guglielmacci" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2018.11.007" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330909v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brondel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meillon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsx.2019.06.021" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01477491v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Chevalier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db16-1114" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213729v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cadiou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Aoude" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassim Tazir" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Molinas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Forbes Fenech" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.0688-13.2014" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00716694v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhui Liu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmerina Tili" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2012.00026" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523568v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Patrikainen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kerr" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/neuro.03.011.2009" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677520v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Millery" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie B&#233;zirard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Blon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2005.04337.x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LDBFW45J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523588v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zholos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prestwich" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bolton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-7793.2000.00521.x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523592v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bakhramov" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tb Bolton" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/expphysiol.1995.sp003854" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684838v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joulia Haydar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Abed" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Maire" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918276v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lecl&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounzer Koudsi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gr&#233;goire" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bessard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736265v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810362v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fioramonti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyazi Acar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Br&#233;tillon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Datiche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733952v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M. Bron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-3768.2017.01552" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580725v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Grosmaitre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rivi&#232;re" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jarriault" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593971v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593972v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00714726v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Montmayeur" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Zhenhui" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Kusumakshi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Laugerette" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519334v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754494v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pollet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pernollet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gascuel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160901v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gs Sicard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Astic" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Buonviso" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coureaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095071v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Quennedey" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Briand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094890v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-fenech" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690597v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mouillot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Brindisi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gauthier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barthet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-024-01607-2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690225v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V. Zholos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain A. Greenwood" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick J." TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher D. Benham" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip I. Aaronson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP287062" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04006813v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Carneiro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fenech" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Li&#233;nard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grall" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Abed" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2022.0031" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03678969v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Karadayi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mazzocco" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leclere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Buteau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gregoire" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.864599" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331080v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Desmoulins" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chr&#233;tien" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Paccoud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Collins" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cruciani-Guglielmacci" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2018.11.007" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330909v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brondel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meillon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsx.2019.06.021" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01477491v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Chevalier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db16-1114" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213729v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cadiou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Aoude" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassim Tazir" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Molinas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Forbes Fenech" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.0688-13.2014" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00716694v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhui Liu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmerina Tili" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2012.00026" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523568v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Patrikainen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kerr" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/neuro.03.011.2009" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677520v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Millery" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie B&#233;zirard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Blon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2005.04337.x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LDBFW45J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523588v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zholos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prestwich" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bolton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-7793.2000.00521.x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523592v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bakhramov" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tb Bolton" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/expphysiol.1995.sp003854" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684838v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joulia Haydar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Abed" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Maire" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918276v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lecl&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounzer Koudsi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gr&#233;goire" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bessard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736265v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810362v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fioramonti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyazi Acar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Br&#233;tillon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Datiche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733952v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M. Bron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-3768.2017.01552" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580725v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Grosmaitre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rivi&#232;re" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jarriault" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593971v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593972v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519334v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00714726v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Montmayeur" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Zhenhui" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Kusumakshi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Laugerette" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754494v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pollet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pernollet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gascuel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160901v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gs Sicard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Astic" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Buonviso" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coureaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095071v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Quennedey" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Briand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094890v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>