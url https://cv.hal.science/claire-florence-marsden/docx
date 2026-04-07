--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -100,1981 +100,1981 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediterranean alley-cropping agroforestry modifies arthropod temporal dynamics with divergent effects on trophic groups</w:t>
+                <w:t xml:space="preserve">Digging deeper: deep joint species distribution modeling reveals environmental drivers of Earthworm Communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luna Vion-Guibert</w:t>
+                <w:t xml:space="preserve">Si-Moussi Sara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Marsden</w:t>
+                <w:t xml:space="preserve">Thuiller Wilfried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florine Degrune</w:t>
+                <w:t xml:space="preserve">Galbrun Esther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Forest</w:t>
+                <w:t xml:space="preserve">Decaëns Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Henon</w:t>
+                <w:t xml:space="preserve">Gérard Sylvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 397, pp.110109. </w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 212, pp.110021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2025.110109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2025.110021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406302v1</w:t>
+                <w:t xml:space="preserve">hal-05336331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digging deeper: deep joint species distribution modeling reveals environmental drivers of Earthworm Communities</w:t>
+                <w:t xml:space="preserve">Mediterranean alley-cropping agroforestry modifies arthropod temporal dynamics with divergent effects on trophic groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Si-Moussi Sara</w:t>
+                <w:t xml:space="preserve">Luna Vion-Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thuiller Wilfried</w:t>
+                <w:t xml:space="preserve">Claire Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galbrun Esther</w:t>
+                <w:t xml:space="preserve">Florine Degrune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decaëns Thibaud</w:t>
+                <w:t xml:space="preserve">Marion Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Sylvain</w:t>
+                <w:t xml:space="preserve">Nicolas Henon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 212, pp.110021. </w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 397, pp.110109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2025.110021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2025.110109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05336331v1</w:t>
+                <w:t xml:space="preserve">hal-05406302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plot level nitrogen stock is enhanced by a young agroforestry system in a mediterranean environment</w:t>
+                <w:t xml:space="preserve">Putting earthworm conservation on the map: Shortfalls and solutions for developing earthworm conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mubarak Mahmud</w:t>
+                <w:t xml:space="preserve">Sylvain Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
+                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérome Ngao</w:t>
+                <w:t xml:space="preserve">Kevin R Butt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soline Martin-Blangy</w:t>
+                <w:t xml:space="preserve">Maria J I Briones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bazot</w:t>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroforestry Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 99 (7), pp.182. </w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 302, pp.110911. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10457-025-01264-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2024.110911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05453949v1</w:t>
+                <w:t xml:space="preserve">hal-04818853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of soil biodiversity and crop productivity to liming in acidic soil of organic tea plantations in Northern Vietnam</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">#Vers2022: 50‐year resurvey data of French earthworm assemblages obtained after resampling Bouché's historical sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viet San Le</w:t>
+                <w:t xml:space="preserve">Daniel Marchán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Herrmann</w:t>
+                <w:t xml:space="preserve">Mickaël Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Binh Nguyen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claire Marsden</w:t>
+                <w:t xml:space="preserve">Marie Beauchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Total Environment Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.temicr.2025.100007⟩</w:t>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 106 (5), pp.e70109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ecy.70109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05183008v1</w:t>
+                <w:t xml:space="preserve">hal-05200059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility of using Sentinel-2 images to detect decline in kiwifruit orchards</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plot level nitrogen stock is enhanced by a young agroforestry system in a mediterranean environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mubarak Mahmud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Avignon</w:t>
+                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Garnault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Marsden</w:t>
+                <w:t xml:space="preserve">Jérome Ngao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Gachein</w:t>
+                <w:t xml:space="preserve">Soline Martin-Blangy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Alletto</w:t>
+                <w:t xml:space="preserve">Stéphane Bazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 144, pp.104846. </w:t>
+              <w:t xml:space="preserve">Agroforestry Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 99 (7), pp.182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jag.2025.104846⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10457-025-01264-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05269532v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05453949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil fauna in agroforestry contributes to the suppressiveness to plant-parasitic nematodes: A case study in a Mediterranean area</w:t>
+                <w:t xml:space="preserve">Response of soil biodiversity and crop productivity to liming in acidic soil of organic tea plantations in Northern Vietnam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Masson</w:t>
+                <w:t xml:space="preserve">Viet San Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Bouton</w:t>
+                <w:t xml:space="preserve">Laetitia Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bellafiore</w:t>
+                <w:t xml:space="preserve">Thi Binh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamel Aribi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Jean Trap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 208, pp.105962. </w:t>
+              <w:t xml:space="preserve">Total Environment Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1 (2), pp.100007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.105962⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.temicr.2025.100007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04960203v1</w:t>
+                <w:t xml:space="preserve">hal-05183008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Putting earthworm conservation on the map: Shortfalls and solutions for developing earthworm conservation</w:t>
+                <w:t xml:space="preserve">Feasibility of using Sentinel-2 images to detect decline in kiwifruit orchards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Gérard</w:t>
+                <w:t xml:space="preserve">Marianne Avignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
+                <w:t xml:space="preserve">Maxime Garnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin R Butt</w:t>
+                <w:t xml:space="preserve">Adeline Gachein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria J I Briones</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+                <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2024.110911⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 144, pp.104846. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jag.2025.104846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04818853v1</w:t>
+                <w:t xml:space="preserve">hal-05269532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">#Vers2022: 50‐year resurvey data of French earthworm assemblages obtained after resampling Bouché's historical sites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
+                <w:t xml:space="preserve">Soil fauna in agroforestry contributes to the suppressiveness to plant-parasitic nematodes: A case study in a Mediterranean area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Marchán</w:t>
+                <w:t xml:space="preserve">Fanny Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Hedde</w:t>
+                <w:t xml:space="preserve">Stéphane Bellafiore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Beauchesne</w:t>
+                <w:t xml:space="preserve">Jamel Aribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 106 (5), pp.e70109. </w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 208, pp.105962. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ecy.70109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.105962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05200059v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04960203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the impact of human urine fertilization on soil bacterial communities: A path toward sustainable fertilization</w:t>
+                <w:t xml:space="preserve">In situ soil imaging, a tool for monitoring the hourly to monthly temporal dynamics of soil biota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Rumeau</w:t>
+                <w:t xml:space="preserve">Emma Belaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Pistocchi</w:t>
+                <w:t xml:space="preserve">Christophe Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassim Ait-Mouheb</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Dominique Barry-Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Brunel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Agnès Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 201, pp.105471. </w:t>
+              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 60 (8), pp.1055-1071. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2024.105471⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00374-024-01851-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04606234v1</w:t>
+                <w:t xml:space="preserve">hal-04669084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homemade Dry Manure Tea is Equivalent to Synthetic Fertilizer for the Growth and Nutrition of Spinach</w:t>
+                <w:t xml:space="preserve">Unveiling the impact of human urine fertilization on soil bacterial communities: A path toward sustainable fertilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hana Lamouchi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Manon Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Pistocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Ait-Mouheb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Crystele Leauthaud</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soil Science and Plant Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42729-024-02093-1⟩</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 201, pp.105471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2024.105471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04770865v1</w:t>
+                <w:t xml:space="preserve">hal-04606234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Nutrient Safety Net and Crop Yield in a Mediterranean Agroforestry Using 15N Labelling Experiment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Homemade Dry Manure Tea is Equivalent to Synthetic Fertilizer for the Growth and Nutrition of Spinach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Lamouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Pistocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Marsden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Ait-Mouheb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crystele Leauthaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Soil Science and Plant Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 24, pp.4427-4438. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42729-024-01845-3⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 24, pp.7993-8004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42729-024-02093-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04622490v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking earthworm fluxes at the interface between tree rows and crop habitats in a Mediterranean alley cropping field</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Assessing Nutrient Safety Net and Crop Yield in a Mediterranean Agroforestry Using 15N Labelling Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mubarak Mahmud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Berlioz</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Hedde</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+                <w:t xml:space="preserve">Nicolas Delpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Leadley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2023.103572⟩</w:t>
+              <w:t xml:space="preserve">Journal of Soil Science and Plant Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24, pp.4427-4438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42729-024-01845-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04395882v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of earthworm species on organic matter transformations and soil microbial communities are only partially related to their bioturbation activity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Tracking earthworm fluxes at the interface between tree rows and crop habitats in a Mediterranean alley cropping field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille d'Hervilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Berlioz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Delfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2024.109606⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 120, pp.103572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2023.103572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04718388v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ soil imaging, a tool for monitoring the hourly to monthly temporal dynamics of soil biota</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emma Belaud</w:t>
+                <w:t xml:space="preserve">The effects of earthworm species on organic matter transformations and soil microbial communities are only partially related to their bioturbation activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luna Vion-Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Jourdan</w:t>
+                <w:t xml:space="preserve">Gonzague Alavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Barry-Etienne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Marsden</w:t>
+                <w:t xml:space="preserve">Ludovic Besaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Robin</w:t>
+                <w:t xml:space="preserve">Olivier Delfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 60 (8), pp.1055-1071. </w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 199, pp.109606. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00374-024-01851-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2024.109606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669084v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04718388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate of nitrogen and phosphorus from source-separated human urine in a calcareous soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Ait-Mouheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Crevoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Pistocchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 30, pp.65440-65454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2102,640 +2102,640 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04081474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faut-il continuer à utiliser les catégories écologiques de vers de terre définies par Marcel Bouché il y a 50 ans ? : une vision historique et critique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Seasonal variations in macrofauna distribution according to the distance from a herbaceous strip in a Mediterranean alley cropping plot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille d'Hervilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Jouquet</w:t>
+                <w:t xml:space="preserve">Camille Béral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Delapré-Cosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 170, pp.104309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2021.104309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03744197v1</w:t>
+                <w:t xml:space="preserve">hal-03497099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advancing the mechanistic understanding of the priming effect on soil organic matter mineralisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 36 (6), pp.1355-1377. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1365-2435.14038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03639598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A common framework for developing robust soil fauna classifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blight</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria J.I. Briones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Bonfanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Brauman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 426, pp.116073. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.116073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03749556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variations in macrofauna distribution according to the distance from a herbaceous strip in a Mediterranean alley cropping plot</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille d'Hervilly</w:t>
+                <w:t xml:space="preserve">Faut-il continuer à utiliser les catégories écologiques de vers de terre définies par Marcel Bouché il y a 50 ans ? : une vision historique et critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Léa Delapré-Cosset</w:t>
+                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Marsden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Jouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (1), pp.51-58</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03497099v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03744197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trees and herbaceous vegetation strips both contribute to changes in soil fertility and soil organism communities in an agroforestry system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille D’hervilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Béral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Delapré-Cosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 463 (1-2), pp.537-553. </w:t>
@@ -2812,64 +2812,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Rakotondrazafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kanto Razanamalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Trap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 105, pp.103332. </w:t>
@@ -2901,351 +2901,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pH en image ! Suivi spatio-temporel du pH dans la rhizosphère à l’aide d’optodes planaires</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Sown understory vegetation strips impact soil chemical fertility, associated microorganisms and macro-invertebrates in two temperate alley cropping systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille D’hervilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Marsden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agroforestry Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 94, pp.1851-1864. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10457-020-00501-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02985605v1</w:t>
+                <w:t xml:space="preserve">hal-02611127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sown understory vegetation strips impact soil chemical fertility, associated microorganisms and macro-invertebrates in two temperate alley cropping systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Le pH en image ! Suivi spatio-temporel du pH dans la rhizosphère à l’aide d’optodes planaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Daudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Obermaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroforestry Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102, 16 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02611127v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02985605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How agroforestry systems influence soil fauna and their functions - a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambroise Martin-Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 453 (1-2), pp.29-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3283,90 +3283,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations entre modes de gestion des agroécosystèmes et biodiversité fonctionnelle des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Sauvadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille d'Hervilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Plassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3710,90 +3710,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améliorer la biodisponibilité du phosphore : comment valoriser les compétences des plantes et les mécanismes biologiques du sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Plassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Le Cadre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Trap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 43, pp.115-138. </w:t>
@@ -4115,51 +4115,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifying the G'DAY process-based model to simulate the spatial variability of Eucalyptus plantation growth on deep tropical soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Nouvellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4255,303 +4255,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01540271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-related changes in litter inputs explain annual trends in soil CO2 effluxes over a full Eucalyptus rotation after afforestation of a tropical savannah</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calibration of a Species-Specific Spectral Vegetation Index for Leaf Area Index (LAI) Monitoring: Example with MODIS Reflectance Time-Series on Eucalyptus Plantations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guerric Le Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Marsden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Nouvellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Kinana</w:t>
+                <w:t xml:space="preserve">José-Luiz Stape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guerric Le Maire</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flavio Jorge Ponzoni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 111 (1-3), pp.515-533. </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4 (12), pp.3766-3780. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10533-011-9685-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs4123766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01267775v1</w:t>
+                <w:t xml:space="preserve">hal-01206342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of a Species-Specific Spectral Vegetation Index for Leaf Area Index (LAI) Monitoring: Example with MODIS Reflectance Time-Series on Eucalyptus Plantations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Age-related changes in litter inputs explain annual trends in soil CO2 effluxes over a full Eucalyptus rotation after afforestation of a tropical savannah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Nouvellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Epron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Marsden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Kinana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guerric Le Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biogeochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 111 (1-3), pp.515-533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10533-011-9685-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs4123766⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01206342v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01267775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stand-level patterns of carbon fluxes and partitioning in a [i]Eucalyptus grandis[/i] plantation across a gradient of productivity, in Sao Paulo State, Brazil</w:t>
               </w:r>
@@ -4576,51 +4576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Stape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Laclau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Nouvellon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4667,51 +4667,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux environnementaux des plantations forestières intensives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Mareschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4719,51 +4719,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Laclau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Forêt Privée - revue forestière européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 320, pp.66-74</w:t>
@@ -4786,319 +4786,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relating MODIS vegetation index time-series with structure, light absorption and stem production of fast-growing Eucalyptus plantations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guerric Le Maire</w:t>
+                <w:t xml:space="preserve">Within-stand and seasonal variations of specific leaf area in a clonal Eucalyptus plantation in the Republic of Congo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Nouvellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Laclau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose-Luiz Stape</w:t>
+                <w:t xml:space="preserve">Daniel D. Epron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Kinana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danny Lo Seen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Roupsard</w:t>
+                <w:t xml:space="preserve">André Mabiala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 259 (9), pp.1741-1753. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 259 (9), pp.1796-1807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2009.05.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2009.07.039⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659088v1</w:t>
+                <w:t xml:space="preserve">hal-02663854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Within-stand and seasonal variations of specific leaf area in a clonal Eucalyptus plantation in the Republic of Congo</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Laclau</w:t>
+                <w:t xml:space="preserve">Relating MODIS vegetation index time-series with structure, light absorption and stem production of fast-growing Eucalyptus plantations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Marsden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guerric Le Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose-Luiz Stape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel D. Epron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Kinana</w:t>
+                <w:t xml:space="preserve">Danny Lo Seen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Mabiala</w:t>
+                <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 259 (9), pp.1796-1807. </w:t>
+              <w:t xml:space="preserve">, 2010, 259 (9), pp.1741-1753. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2009.05.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2009.07.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663854v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomass sustainability, availability and productivity</w:t>
               </w:r>
@@ -5110,51 +5110,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abigail Fallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Saint-André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guerric Le Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Laclau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5230,64 +5230,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil carbon dynamics following afforestation of a tropical savannah with Eucalyptus in Congo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Thongo M'Bou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5370,411 +5370,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02660611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two independent estimations of stand-level root respiration on clonal Eucalyptus stands in Congo: up scaling of direct measurements on roots versus the trenched-plot technique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Relating coarse root respiration to root diameter in clonal Eucalyptus stands in the Republic of the Congo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Nouvellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Epron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 177 (3), pp.676-687. </w:t>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28 (8), pp.1245-1254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2007.02300.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/treephys/28.8.1245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02658644v1</w:t>
+                <w:t xml:space="preserve">hal-02653353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil CO2 effluxes, soil carbon balance, and early tree growth following savannah afforestation in Congo: Comparison of two site preparation treatments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two independent estimations of stand-level root respiration on clonal Eucalyptus stands in Congo: up scaling of direct measurements on roots versus the trenched-plot technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Marsden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Nouvellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">André Mabiala</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Thongo M'Bou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Saint-André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2007.12.026⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 177 (3), pp.676-687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2007.02300.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661093v1</w:t>
+                <w:t xml:space="preserve">hal-02658644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relating coarse root respiration to root diameter in clonal Eucalyptus stands in the Republic of the Congo</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soil CO2 effluxes, soil carbon balance, and early tree growth following savannah afforestation in Congo: Comparison of two site preparation treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Nouvellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Epron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Kinana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mabiala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 255 (5-6), pp.1926-1936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2007.12.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/treephys/28.8.1245⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02653353v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5792,103 +5792,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating Homemade Dry Manure Tea as an Alternative to Synthetic Fertilizers in Spinach Cultivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Lamouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crystele Leauthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystele Leauthaud</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Chiara Pistocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Ait-Mouheb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Pan African Horticulture Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5913,103 +5913,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating homemade dry manure tea as an alternative to synthetic fertilizers in spinach cultivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Lamouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystèle Leauthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Pistocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Ait-Mouheb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Congress of the European Society for Agronomy. Synergies for a resilient future: from knowledge to action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut agro Rennes-Angers; INRAE, Aug 2024, Rennes, France. pp.12-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6060,64 +6060,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome J. Ngao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Siegwart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6172,90 +6172,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the planting system on phenology of a young black locust-based agroforestry site under Mediterranean climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome J. Ngao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phenology 2022: Phenology at the crossroads</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Avignon, France</w:t>
@@ -6284,90 +6284,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations entre pratiques culturales et biodiversité fonctionnelle des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Sauvadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille d'Hervilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Plassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6409,90 +6409,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pH en image. Cartographie spatio-temporelle du pH dans la rhizosphère à l’aide de capteurs fluorescents, les optodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pradier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hinsinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6806,77 +6806,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Saint-André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Nouvellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès de Grancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Internationale, La filière forêt-bois européenne : des bio-réponses aux nouveaux enjeux climatiques et énergétiques ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Nancy, France</w:t>
@@ -6937,103 +6937,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earthworms impact on soil organic matter mineralization sheds new light on their ecological groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luna Vion-Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzague Alavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Besaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Séminaire du Réseau des Matières Organiques (ResMO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Saumur, France</w:t>
@@ -7062,90 +7062,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of dry manure tea recipes from Tunisian farms and their impact on physicochemical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Lamouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Pistocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Ait-Mouheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystèle Leauthaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7183,51 +7183,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to study crop and herbaceous vegetation phenology in an agroforestry system ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome J. Ngao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7302,325 +7302,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03708703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree-row proximity did not increase soil organisms presence or soil fertility in two temperate alley-cropping systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Trees and tree row herbaceous vegetation impact soil organisms distribution in a market gardening agroforestry plot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille d'Hervilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Delapré-Cosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. World Congress on Agroforestry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France. , 933 p., 2019, Book of abstracts. 4th World Congress on Agroforestry</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735997v1</w:t>
+                <w:t xml:space="preserve">hal-02735557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trees and tree row herbaceous vegetation impact soil organisms distribution in a market gardening agroforestry plot</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Tree-row proximity did not increase soil organisms presence or soil fertility in two temperate alley-cropping systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille d'Hervilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. World Congress on Agroforestry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France. , 933 p., 2019, Book of abstracts. 4th World Congress on Agroforestry</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735557v1</w:t>
+                <w:t xml:space="preserve">hal-02735997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree-row proximity did not induce an increase in soil biological and chemical fertility in two temperate alley-cropping agroforestry systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille d'Hervilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. World Congress of Soil Science (WCSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Rio de Janeiro, Brazil. , 240 p., 2018, Proceedings of the 21st WCSS - vol 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7639,152 +7639,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine mapping of soil phosphatase activity as affected by endogeic earthworms, in presence or absence of plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fine mapping of soil phosphatase activity in the rhizosphere of intercropped chickpea and [i]durum wheat[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Placella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PSP5 2014 - Facing Phosphorus Scarcity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Montpellier, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268825v1</w:t>
+                <w:t xml:space="preserve">hal-01268826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acid phosphatase activity in the rhizosphere: how a cereal and a legume create local hotspots</w:t>
               </w:r>
@@ -7796,64 +7796,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Placella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7889,398 +7889,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine mapping of soil phosphatase activity in the rhizosphere of intercropped chickpea and [i]durum wheat[/i]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fine mapping of soil phosphatase activity as affected by endogeic earthworms, in presence or absence of plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Placella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PSP5 2014 - Facing Phosphorus Scarcity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Montpellier, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268826v1</w:t>
+                <w:t xml:space="preserve">hal-01268825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les avancées de la recherche dans le domaine de la modélisation des interactions sol-plante en forêt</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environmentalist pressure, stakeholder perception and productive strategy in an agricultural Region bordering a Nature Reserve (La Dalia, Nicaragua)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffry Dorgans-Cadihac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Freguin-Gresh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pedelahore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Marsden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Sibelet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Atelier REGEFOR. La gestion de la fertilité des sols forestiers est-elle à un tournant ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Champenoux, France. , 2013, Quatrième atelier REGEFOR : La gestion de la fertilité des sols forestiers est-elle à un tournant ?</w:t>
+              <w:t xml:space="preserve">7. Henry A. Wallace Inter-American Scientific Conference, 40. Aniversario Territorios Climáticamente Inteligentes en el Trópico,Turrialba, 30 septembre - 4 octobre 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Turrialba, Costa Rica. s.p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000924v1</w:t>
+                <w:t xml:space="preserve">hal-03076512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmentalist pressure, stakeholder perception and productive strategy in an agricultural Region bordering a Nature Reserve (La Dalia, Nicaragua)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les avancées de la recherche dans le domaine de la modélisation des interactions sol-plante en forêt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Saint-André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leguédois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lafolie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Henry A. Wallace Inter-American Scientific Conference, 40. Aniversario Territorios Climáticamente Inteligentes en el Trópico,Turrialba, 30 septembre - 4 octobre 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Turrialba, Costa Rica. s.p., 2013</w:t>
+              <w:t xml:space="preserve">4. Atelier REGEFOR. La gestion de la fertilité des sols forestiers est-elle à un tournant ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Champenoux, France. , 2013, Quatrième atelier REGEFOR : La gestion de la fertilité des sols forestiers est-elle à un tournant ?</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03076512v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8324,64 +8324,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Plassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Le Cadre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Trap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hinsinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8610,51 +8610,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilans carbonés et hydriques de plantations à croissance rapide d'Eucalyptus : modélisation et extrapolation spatiale de la parcelle à la région</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marsden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylviculture, foresterie. Université Henri Poincaré - Nancy 1, 2010. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2010NAN10084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8850,51 +8850,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05406302v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Vion-Guibert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marsden" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Degrune" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Forest" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.110109" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05336331v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-Moussi Sara" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuiller Wilfried" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galbrun Esther" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deca&#235;ns Thibaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sylvain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2025.110021" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453949v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mubarak Mahmud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ngao" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Martin-Blangy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bazot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-025-01264-y" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183008v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet San Le" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Herrmann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Binh Nguyen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trap" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.temicr.2025.100007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269532v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Avignon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Garnault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Gachein" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2025.104846" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04960203v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Masson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bouton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellafiore" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Aribi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.105962" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818853v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain G&#233;rard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin R Butt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J I Briones" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2024.110911" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200059v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel March&#225;n" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hedde" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beauchesne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.70109" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04606234v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rumeau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Pistocchi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait-Mouheb" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Brunel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2024.105471" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770865v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Lamouchi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crystele Leauthaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-024-02093-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04622490v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leadley" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-024-01845-3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395882v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille d'Hervilly" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berlioz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2023.103572" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718388v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Alavoine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Besaury" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delfosse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2024.109606" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669084v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Belaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jourdan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barry-Etienne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Robin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-024-01851-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081474v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crevoisier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-26895-5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744197v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03639598v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bernard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Basile-Doelsch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fanin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14038" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749556v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blight" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J.I. Briones" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bonfanti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Brauman" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116073" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03497099v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;ral" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Delapr&#233;-Cosset" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2021.104309" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210771v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille D&#8217;hervilly" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-021-04932-x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266886v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Vain" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rakotondrazafy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanto Razanamalala" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2021.103332" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985605v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Daudin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Obermaier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Guillot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02611127v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-020-00501-w" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620104v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Martin-Chave" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-019-04322-4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392201v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sauvadet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Plassard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/hl4c8y" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01844363v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tantely Razafimbelo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2017.178" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269375v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Salome" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coll" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egidio Lardo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Metay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Villenave" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.09.047" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HC3BGZ9T-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223555v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Le Cadre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/s5ss-1x88" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225257v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sainte-Marie" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legu&#233;dois" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ferry" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56561" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268577v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lardo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villenave" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.02.016" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0T2K4X21-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01540271v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nouvellon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laclau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Corbeels" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross E. Mcmurtrie" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2012.10.039" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26HJSGWX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267775v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kinana" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerric Le Maire" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-011-9685-9" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0PF8Q99G-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206342v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luiz Stape" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Jorge Ponzoni" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs4123766" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269504v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. C. Campoe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Stape" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tps038" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506081v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mareschal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659088v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luiz Stape" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Lo Seen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roupsard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2009.07.039" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5P70SH4B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663854v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Epron" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mabiala" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2009.05.023" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CV3896T8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662758v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Fallot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Laclau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nouvellon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2009072" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B5F494A90BD1347F20AF7371451F99538C618925/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660611v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Thongo M'Bou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi d'Annunzio" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-009-9939-7" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N02WFD6L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658644v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2007.02300.x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661093v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Hamel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2007.12.026" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9S8HP94X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653353v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/28.8.1245" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562139v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182959v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cryst&#232;le Leauthaud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220113v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome J. Ngao" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Siegwart" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Arnal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220149v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dugu&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735412v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739151v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pradier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hinsinger" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268684v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boudsocq" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gerard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jaillard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821072v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luiz Stape" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Bonnefond" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto da Rocha" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824227v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s de Grancourt" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304339v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182968v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03708703v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Piton" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735997v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735557v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733770v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268825v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cros" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Placella" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Abadie" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268824v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268826v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000924v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076512v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffry Dorgans-Cadihac" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freguin-Gresh" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pedelahore" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sibelet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785831v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797931v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56267" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746347v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010NAN10084" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05336331v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-Moussi Sara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuiller Wilfried" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galbrun Esther" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deca&#235;ns Thibaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sylvain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2025.110021" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05406302v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Vion-Guibert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marsden" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Degrune" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Forest" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.110109" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818853v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain G&#233;rard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin R Butt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J I Briones" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2024.110911" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200059v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel March&#225;n" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hedde" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beauchesne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.70109" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453949v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mubarak Mahmud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ngao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Martin-Blangy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bazot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-025-01264-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183008v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet San Le" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Herrmann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Binh Nguyen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trap" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.temicr.2025.100007" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269532v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Avignon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Garnault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Gachein" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2025.104846" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04960203v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Masson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bouton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellafiore" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Aribi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.105962" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669084v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Belaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jourdan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barry-Etienne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Robin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-024-01851-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04606234v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rumeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Pistocchi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait-Mouheb" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Brunel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2024.105471" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770865v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Lamouchi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crystele Leauthaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-024-02093-1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04622490v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leadley" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-024-01845-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395882v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille d'Hervilly" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berlioz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2023.103572" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718388v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Alavoine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Besaury" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delfosse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2024.109606" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081474v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crevoisier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-26895-5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03497099v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;ral" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Delapr&#233;-Cosset" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2021.104309" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03639598v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bernard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Basile-Doelsch" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fanin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14038" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749556v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blight" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J.I. Briones" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bonfanti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Brauman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116073" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744197v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210771v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille D&#8217;hervilly" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-021-04932-x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266886v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Vain" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rakotondrazafy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanto Razanamalala" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2021.103332" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02611127v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-020-00501-w" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985605v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Daudin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Obermaier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Guillot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620104v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Martin-Chave" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-019-04322-4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392201v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sauvadet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Plassard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/hl4c8y" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01844363v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tantely Razafimbelo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2017.178" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269375v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Salome" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coll" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egidio Lardo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Metay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Villenave" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.09.047" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HC3BGZ9T-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223555v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Le Cadre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/s5ss-1x88" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225257v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sainte-Marie" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legu&#233;dois" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ferry" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56561" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268577v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lardo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villenave" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.02.016" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0T2K4X21-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01540271v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nouvellon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laclau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Corbeels" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross E. Mcmurtrie" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2012.10.039" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26HJSGWX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206342v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerric Le Maire" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luiz Stape" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Jorge Ponzoni" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs4123766" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267775v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kinana" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-011-9685-9" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0PF8Q99G-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269504v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. C. Campoe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Stape" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tps038" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506081v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mareschal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663854v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Epron" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mabiala" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2009.05.023" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CV3896T8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659088v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luiz Stape" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Lo Seen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roupsard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2009.07.039" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5P70SH4B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662758v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Fallot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Laclau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nouvellon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2009072" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B5F494A90BD1347F20AF7371451F99538C618925/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660611v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Thongo M'Bou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi d'Annunzio" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-009-9939-7" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N02WFD6L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653353v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/28.8.1245" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658644v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2007.02300.x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661093v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Hamel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2007.12.026" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9S8HP94X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562139v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182959v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cryst&#232;le Leauthaud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220113v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome J. Ngao" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Siegwart" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Arnal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220149v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dugu&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735412v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739151v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pradier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hinsinger" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268684v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boudsocq" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gerard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jaillard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821072v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luiz Stape" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Bonnefond" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto da Rocha" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824227v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s de Grancourt" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304339v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182968v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03708703v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Piton" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735557v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735997v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733770v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268826v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cros" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Placella" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Abadie" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268824v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268825v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076512v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffry Dorgans-Cadihac" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freguin-Gresh" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pedelahore" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sibelet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000924v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785831v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797931v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56267" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746347v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010NAN10084" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>