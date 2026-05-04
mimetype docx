--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -100,1981 +100,1981 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digging deeper: deep joint species distribution modeling reveals environmental drivers of Earthworm Communities</w:t>
+                <w:t xml:space="preserve">Mediterranean alley-cropping agroforestry modifies arthropod temporal dynamics with divergent effects on trophic groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Si-Moussi Sara</w:t>
+                <w:t xml:space="preserve">Luna Vion-Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thuiller Wilfried</w:t>
+                <w:t xml:space="preserve">Claire Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galbrun Esther</w:t>
+                <w:t xml:space="preserve">Florine Degrune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decaëns Thibaud</w:t>
+                <w:t xml:space="preserve">Marion Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Sylvain</w:t>
+                <w:t xml:space="preserve">Nicolas Henon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 212, pp.110021. </w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 397, pp.110109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2025.110021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2025.110109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05336331v1</w:t>
+                <w:t xml:space="preserve">hal-05406302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediterranean alley-cropping agroforestry modifies arthropod temporal dynamics with divergent effects on trophic groups</w:t>
+                <w:t xml:space="preserve">Digging deeper: deep joint species distribution modeling reveals environmental drivers of Earthworm Communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luna Vion-Guibert</w:t>
+                <w:t xml:space="preserve">Si-Moussi Sara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Marsden</w:t>
+                <w:t xml:space="preserve">Thuiller Wilfried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florine Degrune</w:t>
+                <w:t xml:space="preserve">Galbrun Esther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Forest</w:t>
+                <w:t xml:space="preserve">Decaëns Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Henon</w:t>
+                <w:t xml:space="preserve">Gérard Sylvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 397, pp.110109. </w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 212, pp.110021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2025.110109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2025.110021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406302v1</w:t>
+                <w:t xml:space="preserve">hal-05336331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Putting earthworm conservation on the map: Shortfalls and solutions for developing earthworm conservation</w:t>
+                <w:t xml:space="preserve">Plot level nitrogen stock is enhanced by a young agroforestry system in a mediterranean environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Gérard</w:t>
+                <w:t xml:space="preserve">Mubarak Mahmud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
+                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin R Butt</w:t>
+                <w:t xml:space="preserve">Jérome Ngao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria J I Briones</w:t>
+                <w:t xml:space="preserve">Soline Martin-Blangy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+                <w:t xml:space="preserve">Stéphane Bazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 302, pp.110911. </w:t>
+              <w:t xml:space="preserve">Agroforestry Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 99 (7), pp.182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2024.110911⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10457-025-01264-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04818853v1</w:t>
+                <w:t xml:space="preserve">hal-05453949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">#Vers2022: 50‐year resurvey data of French earthworm assemblages obtained after resampling Bouché's historical sites</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Response of soil biodiversity and crop productivity to liming in acidic soil of organic tea plantations in Northern Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Marchán</w:t>
+                <w:t xml:space="preserve">Viet San Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Hedde</w:t>
+                <w:t xml:space="preserve">Laetitia Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Beauchesne</w:t>
+                <w:t xml:space="preserve">Thi Binh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Trap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ecy.70109⟩</w:t>
+              <w:t xml:space="preserve">Total Environment Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1 (2), pp.100007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.temicr.2025.100007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05200059v1</w:t>
+                <w:t xml:space="preserve">hal-05183008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plot level nitrogen stock is enhanced by a young agroforestry system in a mediterranean environment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Feasibility of using Sentinel-2 images to detect decline in kiwifruit orchards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
+                <w:t xml:space="preserve">Marianne Avignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérome Ngao</w:t>
+                <w:t xml:space="preserve">Maxime Garnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soline Martin-Blangy</w:t>
+                <w:t xml:space="preserve">Adeline Gachein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bazot</w:t>
+                <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroforestry Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 99 (7), pp.182. </w:t>
+              <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 144, pp.104846. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10457-025-01264-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jag.2025.104846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05453949v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05269532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of soil biodiversity and crop productivity to liming in acidic soil of organic tea plantations in Northern Vietnam</w:t>
+                <w:t xml:space="preserve">Soil fauna in agroforestry contributes to the suppressiveness to plant-parasitic nematodes: A case study in a Mediterranean area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viet San Le</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Herrmann</w:t>
+                <w:t xml:space="preserve">Fanny Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Binh Nguyen</w:t>
+                <w:t xml:space="preserve">Stéphane Bellafiore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Trap</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Jamel Aribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Total Environment Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1 (2), pp.100007. </w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 208, pp.105962. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.temicr.2025.100007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.105962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05183008v1</w:t>
+                <w:t xml:space="preserve">hal-04960203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility of using Sentinel-2 images to detect decline in kiwifruit orchards</w:t>
+                <w:t xml:space="preserve">Putting earthworm conservation on the map: Shortfalls and solutions for developing earthworm conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Avignon</w:t>
+                <w:t xml:space="preserve">Sylvain Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Garnault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Marsden</w:t>
+                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Gachein</w:t>
+                <w:t xml:space="preserve">Kevin R Butt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Alletto</w:t>
+                <w:t xml:space="preserve">Maria J I Briones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jag.2025.104846⟩</w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 302, pp.110911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2024.110911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05269532v1</w:t>
+                <w:t xml:space="preserve">hal-04818853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil fauna in agroforestry contributes to the suppressiveness to plant-parasitic nematodes: A case study in a Mediterranean area</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Masson</w:t>
+                <w:t xml:space="preserve">#Vers2022: 50‐year resurvey data of French earthworm assemblages obtained after resampling Bouché's historical sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Bouton</w:t>
+                <w:t xml:space="preserve">Daniel Marchán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bellafiore</w:t>
+                <w:t xml:space="preserve">Mickaël Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamel Aribi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Marsden</w:t>
+                <w:t xml:space="preserve">Marie Beauchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 208, pp.105962. </w:t>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 106 (5), pp.e70109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.105962⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ecy.70109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04960203v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05200059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ soil imaging, a tool for monitoring the hourly to monthly temporal dynamics of soil biota</w:t>
+                <w:t xml:space="preserve">Unveiling the impact of human urine fertilization on soil bacterial communities: A path toward sustainable fertilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Belaud</w:t>
+                <w:t xml:space="preserve">Manon Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Jourdan</w:t>
+                <w:t xml:space="preserve">Chiara Pistocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Barry-Etienne</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Nassim Ait-Mouheb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Robin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brigitte Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 60 (8), pp.1055-1071. </w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 201, pp.105471. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00374-024-01851-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2024.105471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04669084v1</w:t>
+                <w:t xml:space="preserve">hal-04606234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the impact of human urine fertilization on soil bacterial communities: A path toward sustainable fertilization</w:t>
+                <w:t xml:space="preserve">Homemade Dry Manure Tea is Equivalent to Synthetic Fertilizer for the Growth and Nutrition of Spinach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Rumeau</w:t>
+                <w:t xml:space="preserve">Hana Lamouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Pistocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Marsden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Ait-Mouheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Pistocchi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Brunel</w:t>
+                <w:t xml:space="preserve">Crystele Leauthaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2024.105471⟩</w:t>
+              <w:t xml:space="preserve">Journal of Soil Science and Plant Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24, pp.7993-8004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42729-024-02093-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04606234v1</w:t>
+                <w:t xml:space="preserve">hal-04770865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homemade Dry Manure Tea is Equivalent to Synthetic Fertilizer for the Growth and Nutrition of Spinach</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessing Nutrient Safety Net and Crop Yield in a Mediterranean Agroforestry Using 15N Labelling Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mubarak Mahmud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Leadley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Soil Science and Plant Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 24, pp.7993-8004. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42729-024-02093-1⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 24, pp.4427-4438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42729-024-01845-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04770865v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Nutrient Safety Net and Crop Yield in a Mediterranean Agroforestry Using 15N Labelling Experiment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Tracking earthworm fluxes at the interface between tree rows and crop habitats in a Mediterranean alley cropping field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille d'Hervilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bazot</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Berlioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Delpierre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Leadley</w:t>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soil Science and Plant Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42729-024-01845-3⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 120, pp.103572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2023.103572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04622490v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking earthworm fluxes at the interface between tree rows and crop habitats in a Mediterranean alley cropping field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effects of earthworm species on organic matter transformations and soil microbial communities are only partially related to their bioturbation activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luna Vion-Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzague Alavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille d'Hervilly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
+                <w:t xml:space="preserve">Ludovic Besaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Berlioz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+                <w:t xml:space="preserve">Olivier Delfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2023.103572⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 199, pp.109606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2024.109606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04395882v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04718388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of earthworm species on organic matter transformations and soil microbial communities are only partially related to their bioturbation activity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+                <w:t xml:space="preserve">In situ soil imaging, a tool for monitoring the hourly to monthly temporal dynamics of soil biota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Belaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonzague Alavoine</w:t>
+                <w:t xml:space="preserve">Christophe Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Besaury</w:t>
+                <w:t xml:space="preserve">Dominique Barry-Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Delfosse</w:t>
+                <w:t xml:space="preserve">Agnès Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 199, pp.109606. </w:t>
+              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 60 (8), pp.1055-1071. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2024.109606⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00374-024-01851-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04718388v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate of nitrogen and phosphorus from source-separated human urine in a calcareous soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Ait-Mouheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Crevoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Pistocchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 30, pp.65440-65454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2102,640 +2102,640 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04081474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variations in macrofauna distribution according to the distance from a herbaceous strip in a Mediterranean alley cropping plot</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advancing the mechanistic understanding of the priming effect on soil organic matter mineralisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Béral</w:t>
+                <w:t xml:space="preserve">Laetitia Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Delapré-Cosset</w:t>
+                <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2021.104309⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (6), pp.1355-1377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.14038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03497099v1</w:t>
+                <w:t xml:space="preserve">hal-03639598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing the mechanistic understanding of the priming effect on soil organic matter mineralisation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Delphine Derrien</w:t>
+                <w:t xml:space="preserve">A common framework for developing robust soil fauna classifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Fanin</w:t>
+                <w:t xml:space="preserve">Olivier Blight</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Fontaine</w:t>
+                <w:t xml:space="preserve">Maria J.I. Briones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bonfanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Brauman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.14038⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 426, pp.116073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.116073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03639598v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A common framework for developing robust soil fauna classifications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Faut-il continuer à utiliser les catégories écologiques de vers de terre définies par Marcel Bouché il y a 50 ans ? : une vision historique et critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maria J.I. Briones</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Bonfanti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain A. Brauman</w:t>
+                <w:t xml:space="preserve">Pascal Jouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (1), pp.51-58</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03749556v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03744197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faut-il continuer à utiliser les catégories écologiques de vers de terre définies par Marcel Bouché il y a 50 ans ? : une vision historique et critique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Seasonal variations in macrofauna distribution according to the distance from a herbaceous strip in a Mediterranean alley cropping plot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille d'Hervilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pascal Jouquet</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Béral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Delapré-Cosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 170, pp.104309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2021.104309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03744197v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03497099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trees and herbaceous vegetation strips both contribute to changes in soil fertility and soil organism communities in an agroforestry system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille D’hervilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Béral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Delapré-Cosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 463 (1-2), pp.537-553. </w:t>
@@ -2812,64 +2812,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Rakotondrazafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kanto Razanamalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Trap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 105, pp.103332. </w:t>
@@ -2920,77 +2920,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sown understory vegetation strips impact soil chemical fertility, associated microorganisms and macro-invertebrates in two temperate alley cropping systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille D’hervilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroforestry Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 94, pp.1851-1864. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3050,77 +3050,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Obermaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 102, 16 p</w:t>
@@ -3149,103 +3149,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How agroforestry systems influence soil fauna and their functions - a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambroise Martin-Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 453 (1-2), pp.29-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3283,90 +3283,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations entre modes de gestion des agroécosystèmes et biodiversité fonctionnelle des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Sauvadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille d'Hervilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Plassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3710,90 +3710,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améliorer la biodisponibilité du phosphore : comment valoriser les compétences des plantes et les mécanismes biologiques du sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Plassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Le Cadre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Trap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 43, pp.115-138. </w:t>
@@ -4115,51 +4115,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifying the G'DAY process-based model to simulate the spatial variability of Eucalyptus plantation growth on deep tropical soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Nouvellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4274,51 +4274,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration of a Species-Specific Spectral Vegetation Index for Leaf Area Index (LAI) Monitoring: Example with MODIS Reflectance Time-Series on Eucalyptus Plantations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guerric Le Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Nouvellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4417,51 +4417,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Nouvellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Kinana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4576,51 +4576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Stape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Laclau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Nouvellon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4719,51 +4719,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Laclau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Forêt Privée - revue forestière européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 320, pp.66-74</w:t>
@@ -4786,319 +4786,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Within-stand and seasonal variations of specific leaf area in a clonal Eucalyptus plantation in the Republic of Congo</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Laclau</w:t>
+                <w:t xml:space="preserve">Relating MODIS vegetation index time-series with structure, light absorption and stem production of fast-growing Eucalyptus plantations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Marsden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guerric Le Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel D. Epron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Kinana</w:t>
+                <w:t xml:space="preserve">Jose-Luiz Stape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Mabiala</w:t>
+                <w:t xml:space="preserve">Danny Lo Seen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 259 (9), pp.1796-1807. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2009.05.023⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 259 (9), pp.1741-1753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2009.07.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02663854v1</w:t>
+                <w:t xml:space="preserve">hal-02659088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relating MODIS vegetation index time-series with structure, light absorption and stem production of fast-growing Eucalyptus plantations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jose-Luiz Stape</w:t>
+                <w:t xml:space="preserve">Within-stand and seasonal variations of specific leaf area in a clonal Eucalyptus plantation in the Republic of Congo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Nouvellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Laclau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danny Lo Seen</w:t>
+                <w:t xml:space="preserve">Daniel D. Epron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Kinana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Roupsard</w:t>
+                <w:t xml:space="preserve">André Mabiala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 259 (9), pp.1741-1753. </w:t>
+              <w:t xml:space="preserve">, 2010, 259 (9), pp.1796-1807. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2009.07.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2009.05.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659088v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomass sustainability, availability and productivity</w:t>
               </w:r>
@@ -5230,64 +5230,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil carbon dynamics following afforestation of a tropical savannah with Eucalyptus in Congo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Thongo M'Bou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5370,411 +5370,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02660611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relating coarse root respiration to root diameter in clonal Eucalyptus stands in the Republic of the Congo</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Two independent estimations of stand-level root respiration on clonal Eucalyptus stands in Congo: up scaling of direct measurements on roots versus the trenched-plot technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Nouvellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Thongo M'Bou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Saint-André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 28 (8), pp.1245-1254. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 177 (3), pp.676-687. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/treephys/28.8.1245⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2007.02300.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02653353v1</w:t>
+                <w:t xml:space="preserve">hal-02658644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two independent estimations of stand-level root respiration on clonal Eucalyptus stands in Congo: up scaling of direct measurements on roots versus the trenched-plot technique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soil CO2 effluxes, soil carbon balance, and early tree growth following savannah afforestation in Congo: Comparison of two site preparation treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Nouvellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jourdan</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Epron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Kinana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mabiala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2007.02300.x⟩</w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 255 (5-6), pp.1926-1936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2007.12.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02658644v1</w:t>
+                <w:t xml:space="preserve">hal-02661093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil CO2 effluxes, soil carbon balance, and early tree growth following savannah afforestation in Congo: Comparison of two site preparation treatments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relating coarse root respiration to root diameter in clonal Eucalyptus stands in the Republic of the Congo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Marsden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Nouvellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Epron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28 (8), pp.1245-1254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/treephys/28.8.1245⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2007.12.026⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02661093v1</w:t>
+                <w:t xml:space="preserve">hal-02653353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5792,103 +5792,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating Homemade Dry Manure Tea as an Alternative to Synthetic Fertilizers in Spinach Cultivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Lamouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystele Leauthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Pistocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Ait-Mouheb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Pan African Horticulture Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5913,103 +5913,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating homemade dry manure tea as an alternative to synthetic fertilizers in spinach cultivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Lamouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystèle Leauthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Pistocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Ait-Mouheb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Congress of the European Society for Agronomy. Synergies for a resilient future: from knowledge to action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut agro Rennes-Angers; INRAE, Aug 2024, Rennes, France. pp.12-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6060,64 +6060,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome J. Ngao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Siegwart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6172,90 +6172,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the planting system on phenology of a young black locust-based agroforestry site under Mediterranean climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome J. Ngao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phenology 2022: Phenology at the crossroads</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Avignon, France</w:t>
@@ -6284,90 +6284,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations entre pratiques culturales et biodiversité fonctionnelle des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Sauvadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille d'Hervilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Plassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6435,64 +6435,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pradier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hinsinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6806,77 +6806,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Saint-André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Nouvellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès de Grancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Internationale, La filière forêt-bois européenne : des bio-réponses aux nouveaux enjeux climatiques et énergétiques ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Nancy, France</w:t>
@@ -6937,103 +6937,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earthworms impact on soil organic matter mineralization sheds new light on their ecological groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luna Vion-Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzague Alavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Besaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Séminaire du Réseau des Matières Organiques (ResMO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Saumur, France</w:t>
@@ -7062,90 +7062,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of dry manure tea recipes from Tunisian farms and their impact on physicochemical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Lamouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Pistocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Ait-Mouheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystèle Leauthaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7183,51 +7183,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to study crop and herbaceous vegetation phenology in an agroforestry system ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome J. Ngao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7302,325 +7302,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03708703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trees and tree row herbaceous vegetation impact soil organisms distribution in a market gardening agroforestry plot</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Tree-row proximity did not increase soil organisms presence or soil fertility in two temperate alley-cropping systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille d'Hervilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. World Congress on Agroforestry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France. , 933 p., 2019, Book of abstracts. 4th World Congress on Agroforestry</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735557v1</w:t>
+                <w:t xml:space="preserve">hal-02735997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree-row proximity did not increase soil organisms presence or soil fertility in two temperate alley-cropping systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Trees and tree row herbaceous vegetation impact soil organisms distribution in a market gardening agroforestry plot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille d'Hervilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Delapré-Cosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. World Congress on Agroforestry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France. , 933 p., 2019, Book of abstracts. 4th World Congress on Agroforestry</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735997v1</w:t>
+                <w:t xml:space="preserve">hal-02735557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree-row proximity did not induce an increase in soil biological and chemical fertility in two temperate alley-cropping agroforestry systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille d'Hervilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. World Congress of Soil Science (WCSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Rio de Janeiro, Brazil. , 240 p., 2018, Proceedings of the 21st WCSS - vol 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7639,346 +7639,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine mapping of soil phosphatase activity in the rhizosphere of intercropped chickpea and [i]durum wheat[/i]</w:t>
+                <w:t xml:space="preserve">Acid phosphatase activity in the rhizosphere: how a cereal and a legume create local hotspots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sarah Placella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Daudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Camille Cros</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gabrielle Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PSP5 2014 - Facing Phosphorus Scarcity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Montpellier, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268826v1</w:t>
+                <w:t xml:space="preserve">hal-01268824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acid phosphatase activity in the rhizosphere: how a cereal and a legume create local hotspots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fine mapping of soil phosphatase activity as affected by endogeic earthworms, in presence or absence of plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Placella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Placella</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Josiane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Daudin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PSP5 2014 - Facing Phosphorus Scarcity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Montpellier, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268824v1</w:t>
+                <w:t xml:space="preserve">hal-01268825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine mapping of soil phosphatase activity as affected by endogeic earthworms, in presence or absence of plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fine mapping of soil phosphatase activity in the rhizosphere of intercropped chickpea and [i]durum wheat[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Cros</w:t>
+                <w:t xml:space="preserve">Sarah Placella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7990,297 +7990,297 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PSP5 2014 - Facing Phosphorus Scarcity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Montpellier, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268825v1</w:t>
+                <w:t xml:space="preserve">hal-01268826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmentalist pressure, stakeholder perception and productive strategy in an agricultural Region bordering a Nature Reserve (La Dalia, Nicaragua)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les avancées de la recherche dans le domaine de la modélisation des interactions sol-plante en forêt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Saint-André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leguédois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lafolie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Henry A. Wallace Inter-American Scientific Conference, 40. Aniversario Territorios Climáticamente Inteligentes en el Trópico,Turrialba, 30 septembre - 4 octobre 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Turrialba, Costa Rica. s.p., 2013</w:t>
+              <w:t xml:space="preserve">4. Atelier REGEFOR. La gestion de la fertilité des sols forestiers est-elle à un tournant ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Champenoux, France. , 2013, Quatrième atelier REGEFOR : La gestion de la fertilité des sols forestiers est-elle à un tournant ?</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03076512v1</w:t>
+                <w:t xml:space="preserve">hal-01000924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les avancées de la recherche dans le domaine de la modélisation des interactions sol-plante en forêt</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environmentalist pressure, stakeholder perception and productive strategy in an agricultural Region bordering a Nature Reserve (La Dalia, Nicaragua)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffry Dorgans-Cadihac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Freguin-Gresh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pedelahore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Marsden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Sibelet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Atelier REGEFOR. La gestion de la fertilité des sols forestiers est-elle à un tournant ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Champenoux, France. , 2013, Quatrième atelier REGEFOR : La gestion de la fertilité des sols forestiers est-elle à un tournant ?</w:t>
+              <w:t xml:space="preserve">7. Henry A. Wallace Inter-American Scientific Conference, 40. Aniversario Territorios Climáticamente Inteligentes en el Trópico,Turrialba, 30 septembre - 4 octobre 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Turrialba, Costa Rica. s.p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000924v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8324,64 +8324,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Plassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Le Cadre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Trap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hinsinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8610,51 +8610,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilans carbonés et hydriques de plantations à croissance rapide d'Eucalyptus : modélisation et extrapolation spatiale de la parcelle à la région</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marsden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylviculture, foresterie. Université Henri Poincaré - Nancy 1, 2010. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2010NAN10084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8850,51 +8850,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05336331v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-Moussi Sara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuiller Wilfried" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galbrun Esther" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deca&#235;ns Thibaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sylvain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2025.110021" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05406302v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Vion-Guibert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marsden" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Degrune" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Forest" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.110109" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818853v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain G&#233;rard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin R Butt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J I Briones" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2024.110911" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200059v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel March&#225;n" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hedde" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beauchesne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.70109" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453949v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mubarak Mahmud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ngao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Martin-Blangy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bazot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-025-01264-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183008v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet San Le" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Herrmann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Binh Nguyen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trap" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.temicr.2025.100007" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269532v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Avignon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Garnault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Gachein" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2025.104846" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04960203v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Masson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bouton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellafiore" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Aribi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.105962" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669084v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Belaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jourdan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barry-Etienne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Robin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-024-01851-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04606234v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rumeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Pistocchi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait-Mouheb" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Brunel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2024.105471" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770865v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Lamouchi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crystele Leauthaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-024-02093-1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04622490v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leadley" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-024-01845-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395882v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille d'Hervilly" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berlioz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2023.103572" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718388v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Alavoine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Besaury" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delfosse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2024.109606" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081474v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crevoisier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-26895-5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03497099v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;ral" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Delapr&#233;-Cosset" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2021.104309" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03639598v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bernard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Basile-Doelsch" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fanin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14038" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749556v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blight" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J.I. Briones" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bonfanti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Brauman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116073" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744197v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210771v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille D&#8217;hervilly" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-021-04932-x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266886v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Vain" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rakotondrazafy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanto Razanamalala" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2021.103332" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02611127v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-020-00501-w" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985605v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Daudin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Obermaier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Guillot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620104v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Martin-Chave" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-019-04322-4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392201v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sauvadet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Plassard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/hl4c8y" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01844363v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tantely Razafimbelo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2017.178" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269375v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Salome" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coll" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egidio Lardo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Metay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Villenave" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.09.047" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HC3BGZ9T-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223555v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Le Cadre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/s5ss-1x88" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225257v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sainte-Marie" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legu&#233;dois" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ferry" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56561" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268577v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lardo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villenave" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.02.016" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0T2K4X21-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01540271v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nouvellon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laclau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Corbeels" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross E. Mcmurtrie" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2012.10.039" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26HJSGWX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206342v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerric Le Maire" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luiz Stape" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Jorge Ponzoni" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs4123766" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267775v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kinana" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-011-9685-9" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0PF8Q99G-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269504v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. C. Campoe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Stape" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tps038" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506081v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mareschal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663854v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Epron" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mabiala" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2009.05.023" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CV3896T8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659088v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luiz Stape" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Lo Seen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roupsard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2009.07.039" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5P70SH4B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662758v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Fallot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Laclau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nouvellon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2009072" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B5F494A90BD1347F20AF7371451F99538C618925/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660611v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Thongo M'Bou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi d'Annunzio" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-009-9939-7" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N02WFD6L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653353v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/28.8.1245" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658644v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2007.02300.x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661093v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Hamel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2007.12.026" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9S8HP94X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562139v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182959v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cryst&#232;le Leauthaud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220113v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome J. Ngao" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Siegwart" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Arnal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220149v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dugu&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735412v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739151v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pradier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hinsinger" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268684v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boudsocq" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gerard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jaillard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821072v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luiz Stape" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Bonnefond" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto da Rocha" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824227v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s de Grancourt" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304339v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182968v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03708703v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Piton" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735557v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735997v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733770v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268826v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cros" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Placella" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Abadie" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268824v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268825v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076512v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffry Dorgans-Cadihac" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freguin-Gresh" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pedelahore" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sibelet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000924v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785831v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797931v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56267" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746347v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010NAN10084" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05406302v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Vion-Guibert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marsden" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Degrune" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Forest" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.110109" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05336331v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-Moussi Sara" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuiller Wilfried" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galbrun Esther" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deca&#235;ns Thibaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sylvain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2025.110021" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453949v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mubarak Mahmud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ngao" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Martin-Blangy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bazot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-025-01264-y" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183008v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet San Le" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Herrmann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Binh Nguyen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trap" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.temicr.2025.100007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269532v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Avignon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Garnault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Gachein" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2025.104846" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04960203v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Masson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bouton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellafiore" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Aribi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.105962" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818853v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain G&#233;rard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin R Butt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J I Briones" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2024.110911" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200059v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel March&#225;n" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hedde" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beauchesne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.70109" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04606234v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rumeau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Pistocchi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait-Mouheb" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Brunel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2024.105471" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770865v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Lamouchi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crystele Leauthaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-024-02093-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04622490v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leadley" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-024-01845-3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395882v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille d'Hervilly" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berlioz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2023.103572" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718388v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Alavoine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Besaury" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delfosse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2024.109606" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669084v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Belaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jourdan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barry-Etienne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Robin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-024-01851-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081474v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crevoisier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-26895-5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03639598v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bernard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Basile-Doelsch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fanin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14038" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749556v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blight" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J.I. Briones" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bonfanti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Brauman" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116073" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744197v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03497099v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;ral" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Delapr&#233;-Cosset" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2021.104309" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210771v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille D&#8217;hervilly" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-021-04932-x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266886v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Vain" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rakotondrazafy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanto Razanamalala" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2021.103332" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02611127v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-020-00501-w" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985605v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Daudin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Obermaier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Guillot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620104v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Martin-Chave" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-019-04322-4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392201v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sauvadet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Plassard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/hl4c8y" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01844363v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tantely Razafimbelo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2017.178" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269375v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Salome" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coll" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egidio Lardo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Metay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Villenave" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.09.047" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HC3BGZ9T-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223555v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Le Cadre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/s5ss-1x88" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225257v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sainte-Marie" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legu&#233;dois" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ferry" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56561" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268577v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lardo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villenave" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.02.016" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0T2K4X21-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01540271v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nouvellon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laclau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Corbeels" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross E. Mcmurtrie" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2012.10.039" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26HJSGWX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206342v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerric Le Maire" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luiz Stape" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Jorge Ponzoni" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs4123766" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267775v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kinana" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-011-9685-9" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0PF8Q99G-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269504v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. C. Campoe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Stape" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tps038" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506081v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mareschal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659088v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luiz Stape" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Lo Seen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roupsard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2009.07.039" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5P70SH4B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663854v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Epron" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mabiala" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2009.05.023" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CV3896T8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662758v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Fallot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Laclau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nouvellon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2009072" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B5F494A90BD1347F20AF7371451F99538C618925/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660611v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Thongo M'Bou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi d'Annunzio" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-009-9939-7" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N02WFD6L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658644v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2007.02300.x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661093v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Hamel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2007.12.026" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9S8HP94X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653353v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/28.8.1245" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562139v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182959v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cryst&#232;le Leauthaud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220113v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome J. Ngao" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Siegwart" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Arnal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220149v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dugu&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735412v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739151v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pradier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hinsinger" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268684v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boudsocq" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gerard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jaillard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821072v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luiz Stape" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Bonnefond" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto da Rocha" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824227v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s de Grancourt" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304339v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182968v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03708703v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Piton" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735997v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735557v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733770v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268824v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Placella" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Abadie" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cros" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268825v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268826v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000924v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076512v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffry Dorgans-Cadihac" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freguin-Gresh" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pedelahore" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sibelet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785831v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797931v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56267" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746347v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010NAN10084" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>