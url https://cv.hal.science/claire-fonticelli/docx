--- v0 (2026-03-16)
+++ v1 (2026-04-16)
@@ -1825,364 +1825,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05511530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recomposer le rapport à l’habitat écologique et participatif en périurbain. Le cas des futurs habitants de l’éco-hameau du Champ-Foulon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pavillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Chesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fonticelli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Doussard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’urbanisme en transition : écologisation et coopérations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">(Re)penser les villes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.95-98, 2024, 978-2-200-63978-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05015878v1</w:t>
+                <w:t xml:space="preserve">hal-04817644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatialité</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Habiter en appartement au royaume des maisons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fonticelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Avec le paysage, Des mots pour apprendre et enseigner</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 978-2-940711-42-0</w:t>
+              <w:t xml:space="preserve">Le logement et l’habitat en recomposition, Contextes, usages, action publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, harmattan, 2024, 978-2-14-034497-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05015906v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05015865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habiter en appartement au royaume des maisons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatialité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Sallenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fonticelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le logement et l’habitat en recomposition, Contextes, usages, action publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, harmattan, 2024, 978-2-14-034497-8</w:t>
+              <w:t xml:space="preserve">Avec le paysage, Des mots pour apprendre et enseigner</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 978-2-940711-42-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05015865v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05015906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavillon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kévin Chesnel</w:t>
+                <w:t xml:space="preserve">Recomposer le rapport à l’habitat écologique et participatif en périurbain. Le cas des futurs habitants de l’éco-hameau du Champ-Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Fonticelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Fonticelli</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doussard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(Re)penser les villes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">L’urbanisme en transition : écologisation et coopérations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Bordeaux, pp.99-112, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armand Colin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.46608/primaluna29.9791030011302.8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04817644v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05015878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interdisciplinarité</w:t>
               </w:r>
@@ -2408,178 +2408,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05015899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Take a walk on the wild side</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Communs et bien communs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sgard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fonticelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Voyage enchanté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9782825713358</w:t>
+              <w:t xml:space="preserve">Avec le paysage, Des mots pour apprendre et enseigner</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 978-2-940711-42-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05015887v1</w:t>
+                <w:t xml:space="preserve">hal-05015898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communs et bien communs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Take a walk on the wild side</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fonticelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Avec le paysage, Des mots pour apprendre et enseigner</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 978-2-940711-42-0</w:t>
+              <w:t xml:space="preserve">Voyage enchanté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9782825713358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05015898v1</w:t>
+                <w:t xml:space="preserve">hal-05015887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paris métèque</w:t>
               </w:r>
@@ -3068,204 +3068,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03611769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revenir sur le déficit d'ingénierie périurbaine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Moquay</w:t>
+                <w:t xml:space="preserve">Quoi de nouveau sur le front du périurbain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Desponds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fonticelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mutations du périurbain. De l'espace décrié aux territoires désirables ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions le manuscrit Savoirs, 2021</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions du Manuscrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 11-26, 2021, Devenirs urbains, 9782304049787</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03627979v1</w:t>
+                <w:t xml:space="preserve">hal-03171565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quoi de nouveau sur le front du périurbain ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Desponds</w:t>
+                <w:t xml:space="preserve">Revenir sur le déficit d'ingénierie périurbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Moquay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fonticelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mutations du périurbain. De l'espace décrié aux territoires désirables ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, p. 11-26, 2021, Devenirs urbains, 9782304049787</w:t>
+              <w:t xml:space="preserve">, Editions le manuscrit Savoirs, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03171565v1</w:t>
+                <w:t xml:space="preserve">hal-03627979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3617,51 +3617,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472001v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fonticelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2244" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05015676v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Fauconnier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05015697v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Vanbutsele" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piddiu Luca" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05015813v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Doussard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.20067" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05015796v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sgard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Toublanc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.28464" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05015682v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2022.07.022" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05015705v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.243.0285" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05015802v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Capron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Giroudeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Poulot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.243.0241" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05015819v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.7489" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03611761v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904150v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05458998v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bonnin-Oliveira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fonticelli Claire" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Raad" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05459001v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426325v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Sallenave" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304019v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01805068v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01805066v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171557v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Desponds" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/collections/devenirs-urbains/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05511530v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mattoug" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05015878v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/primaluna29.9791030011302.8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05015906v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05015865v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817644v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Chesnel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/histoire-geographie-et-sciences-politiques/repenser-villes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05015902v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05015907v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05015899v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05015887v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05015898v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05015937v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05015933v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05015952v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05015941v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05015949v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05015847v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moquay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03611769v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03627979v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171565v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01805110v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02340990v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472001v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fonticelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2244" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05015676v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Fauconnier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05015697v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Vanbutsele" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piddiu Luca" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05015813v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Doussard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.20067" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05015796v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sgard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Toublanc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.28464" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05015682v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2022.07.022" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05015705v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.243.0285" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05015802v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Capron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Giroudeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Poulot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.243.0241" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05015819v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.7489" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03611761v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904150v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05458998v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bonnin-Oliveira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fonticelli Claire" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Raad" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05459001v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426325v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Sallenave" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304019v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01805068v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01805066v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171557v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Desponds" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/collections/devenirs-urbains/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05511530v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mattoug" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817644v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Chesnel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/histoire-geographie-et-sciences-politiques/repenser-villes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05015865v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05015906v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05015878v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/primaluna29.9791030011302.8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05015902v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05015907v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05015899v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05015898v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05015887v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05015937v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05015933v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05015952v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05015941v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05015949v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05015847v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moquay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03611769v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171565v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03627979v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01805110v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02340990v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>