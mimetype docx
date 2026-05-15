--- v1 (2026-04-16)
+++ v2 (2026-05-15)
@@ -361,265 +361,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05015697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels modes de voyage du modèle d’écoquartier périurbain ? Une comparaison des modalités de circulation classique et numérique de deux opérations franciliennes.</w:t>
+                <w:t xml:space="preserve">Training in Landscape Mediation : Its Place in the Curriculum of Landscape Architecture and the Perspectives of Teachers and Students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Doussard</w:t>
+                <w:t xml:space="preserve">Sophie Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fonticelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sgard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Toublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/developpementdurable.20067⟩</w:t>
+              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/paysage.28464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05015813v1</w:t>
+                <w:t xml:space="preserve">hal-05015796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training in Landscape Mediation : Its Place in the Curriculum of Landscape Architecture and the Perspectives of Teachers and Students</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bonin</w:t>
+                <w:t xml:space="preserve">Quels modes de voyage du modèle d’écoquartier périurbain ? Une comparaison des modalités de circulation classique et numérique de deux opérations franciliennes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fonticelli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Monique Toublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 26, </w:t>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Vol. 13, n°1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/paysage.28464⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.20067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05015796v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05015813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecologizing planning policies and practices in France: Insights from peri-urban and rural EcoQuartier certified neighborhoods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Doussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fonticelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1381,51 +1381,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecologizing rural and periurban planning policies and practices in France : insights from EcoQuartier certified neighborhoods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Doussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fonticelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1825,364 +1825,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05511530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavillon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kévin Chesnel</w:t>
+                <w:t xml:space="preserve">Recomposer le rapport à l’habitat écologique et participatif en périurbain. Le cas des futurs habitants de l’éco-hameau du Champ-Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Fonticelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Fonticelli</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doussard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(Re)penser les villes</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L’urbanisme en transition : écologisation et coopérations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Bordeaux, pp.99-112, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46608/primaluna29.9791030011302.8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04817644v1</w:t>
+                <w:t xml:space="preserve">hal-05015878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habiter en appartement au royaume des maisons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pavillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Chesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fonticelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le logement et l’habitat en recomposition, Contextes, usages, action publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, harmattan, 2024, 978-2-14-034497-8</w:t>
+              <w:t xml:space="preserve">(Re)penser les villes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.95-98, 2024, 978-2-200-63978-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05015865v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatialité</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Habiter en appartement au royaume des maisons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fonticelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Avec le paysage, Des mots pour apprendre et enseigner</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 978-2-940711-42-0</w:t>
+              <w:t xml:space="preserve">Le logement et l’habitat en recomposition, Contextes, usages, action publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, harmattan, 2024, 978-2-14-034497-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05015906v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05015865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recomposer le rapport à l’habitat écologique et participatif en périurbain. Le cas des futurs habitants de l’éco-hameau du Champ-Foulon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatialité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Sallenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fonticelli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Doussard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’urbanisme en transition : écologisation et coopérations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Avec le paysage, Des mots pour apprendre et enseigner</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 978-2-940711-42-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46608/primaluna29.9791030011302.8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05015878v1</w:t>
+                <w:t xml:space="preserve">hal-05015906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interdisciplinarité</w:t>
               </w:r>
@@ -2250,51 +2250,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporalité et mémoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sgard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fonticelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2345,51 +2345,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identité(s) et appropriation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fonticelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sgard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Avec le paysage, Des mots pour apprendre et enseigner</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 978-2-940711-42-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2408,178 +2408,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05015899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communs et bien communs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Take a walk on the wild side</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fonticelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Avec le paysage, Des mots pour apprendre et enseigner</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 978-2-940711-42-0</w:t>
+              <w:t xml:space="preserve">Voyage enchanté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9782825713358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05015898v1</w:t>
+                <w:t xml:space="preserve">hal-05015887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Take a walk on the wild side</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Communs et bien communs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sgard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fonticelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Voyage enchanté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9782825713358</w:t>
+              <w:t xml:space="preserve">Avec le paysage, Des mots pour apprendre et enseigner</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 978-2-940711-42-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05015887v1</w:t>
+                <w:t xml:space="preserve">hal-05015898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paris métèque</w:t>
               </w:r>
@@ -2766,165 +2766,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05015952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dans ma ville on traine</w:t>
+                <w:t xml:space="preserve">Auteuil, Neuilly, Passy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fonticelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monde enchanté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GEORG, 2021, 9782825713358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05015941v1</w:t>
+                <w:t xml:space="preserve">hal-05015949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auteuil, Neuilly, Passy</w:t>
+                <w:t xml:space="preserve">Dans ma ville on traine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fonticelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monde enchanté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GEORG, 2021, 9782825713358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05015949v1</w:t>
+                <w:t xml:space="preserve">hal-05015941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revenir sur le déficit d'ingénierie périurbaine</w:t>
               </w:r>
@@ -3005,51 +3005,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-quartiers périurbains : d'un modèle urbain à son appropriation périurbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fonticelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Doussard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mutations du périurbain. De l'espace décrié aux territoires désirables ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions du Manuscrit, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3068,204 +3068,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03611769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quoi de nouveau sur le front du périurbain ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Desponds</w:t>
+                <w:t xml:space="preserve">Revenir sur le déficit d'ingénierie périurbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Moquay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fonticelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mutations du périurbain. De l'espace décrié aux territoires désirables ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, p. 11-26, 2021, Devenirs urbains, 9782304049787</w:t>
+              <w:t xml:space="preserve">, Editions le manuscrit Savoirs, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03171565v1</w:t>
+                <w:t xml:space="preserve">hal-03627979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revenir sur le déficit d'ingénierie périurbaine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Moquay</w:t>
+                <w:t xml:space="preserve">Quoi de nouveau sur le front du périurbain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Desponds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fonticelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mutations du périurbain. De l'espace décrié aux territoires désirables ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions le manuscrit Savoirs, 2021</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions du Manuscrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 11-26, 2021, Devenirs urbains, 9782304049787</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03627979v1</w:t>
+                <w:t xml:space="preserve">hal-03171565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3617,51 +3617,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472001v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fonticelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2244" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05015676v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Fauconnier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05015697v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Vanbutsele" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piddiu Luca" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05015813v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Doussard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.20067" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05015796v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sgard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Toublanc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.28464" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05015682v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2022.07.022" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05015705v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.243.0285" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05015802v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Capron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Giroudeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Poulot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.243.0241" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05015819v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.7489" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03611761v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904150v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05458998v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bonnin-Oliveira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fonticelli Claire" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Raad" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05459001v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426325v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Sallenave" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304019v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01805068v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01805066v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171557v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Desponds" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/collections/devenirs-urbains/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05511530v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mattoug" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817644v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Chesnel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/histoire-geographie-et-sciences-politiques/repenser-villes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05015865v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05015906v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05015878v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/primaluna29.9791030011302.8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05015902v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05015907v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05015899v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05015898v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05015887v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05015937v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05015933v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05015952v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05015941v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05015949v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05015847v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moquay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03611769v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171565v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03627979v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01805110v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02340990v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472001v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fonticelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2244" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05015676v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Fauconnier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05015697v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Vanbutsele" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piddiu Luca" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05015796v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sgard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Toublanc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.28464" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05015813v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Doussard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.20067" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05015682v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2022.07.022" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05015705v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.243.0285" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05015802v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Capron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Giroudeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Poulot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.243.0241" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05015819v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.7489" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03611761v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904150v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05458998v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bonnin-Oliveira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fonticelli Claire" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Raad" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05459001v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426325v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Sallenave" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304019v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01805068v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01805066v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171557v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Desponds" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/collections/devenirs-urbains/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05511530v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mattoug" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05015878v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/primaluna29.9791030011302.8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817644v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Chesnel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/histoire-geographie-et-sciences-politiques/repenser-villes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05015865v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05015906v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05015902v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05015907v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05015899v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05015887v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05015898v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05015937v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05015933v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05015952v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05015949v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05015941v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05015847v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moquay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03611769v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03627979v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171565v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01805110v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02340990v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>