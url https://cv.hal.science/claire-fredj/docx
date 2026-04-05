--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -100,51 +100,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Missionnaires en situation impériale, xix e - xxi e siècle</w:t>
+                <w:t xml:space="preserve">Introduction. Missionnaires en situation impériale, XIXe-XXIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fredj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie de Rugy</w:t>
@@ -345,52 +345,61 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie de Rugy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monde(s). Histoire, Espaces, Relations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 2025/2 (28), pp.7-32</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 2025/2 (28), pp.7-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mond1.228.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05532310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
@@ -1096,591 +1105,660 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03162517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fabio Giomi et Ece Zerman, avec Rebecca Rogers (dir.), &amp;quot;Genre et espace (post-)ottoman&amp;quot;, Clio. Femmes, genre, histoire, n° 48, 2018, 316 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Fredj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (265), pp.177-179</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03162491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sage Pranchère, L'école des sages-femmes : naissance d'un corps professionnel (1786-1917), Tours : Presses universitaires François-Rabelais, 2017, 456 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fredj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de démographie historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 1 (135), pp.187-189. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/adh.135.0173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/adh.135.0173⟩</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03162487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Fabio Giomi et Ece Zerman, avec Rebecca Rogers (dir.), &amp;quot;Genre et espace (post-)ottoman&amp;quot;, Clio. Femmes, genre, histoire, n° 48, 2018, 316 p.</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ihl, Une histoire de la représentation : Louis Marie Bosredon et le Paris de 1848, Vulaines-sur-Seine, Le Croquant, « Champ social », 2016, 421 p. ; Jacques-Olivier Boudon, Le plancher de Joachim : l’histoire retrouvée d’un village français, Paris, Belin, 2017, 253 p.-VIII p. de pl. ; Les sentiers de l’ouvrier. Textes de John Colin, Charles Manby Smith et William Duthie, traduits de l’anglais par Sabine Reungoat, édités et présentés par Fabrice Bensimon, Paris, Éditions de la Sorbonne, 2017, 136 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fredj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Mouvement social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 4 (265), pp.177-179</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 3 (264), pp.189-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lms.264.0155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ihl, Une histoire de la représentation : Louis Marie Bosredon et le Paris de 1848, Vulaines-sur-Seine, Le Croquant, « Champ social », 2016, 421 p. ; Jacques-Olivier Boudon, Le plancher de Joachim : l’histoire retrouvée d’un village français, Paris, Belin, 2017, 253 p.-VIII p. de pl. ; Les sentiers de l’ouvrier. Textes de John Colin, Charles Manby Smith et William Duthie, traduits de l’anglais par Sabine Reungoat, édités et présentés par Fabrice Bensimon, Paris, Éditions de la Sorbonne, 2017, 136 p.</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04164772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Fredj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Thénault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 63-2 (2), pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhmc.632.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du local au global. Les médecins militaires français, les ‘maladies des pays chauds’ et la médecine universelle (1830-1880)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Fredj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gesnerus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 72 (2), pp.250-268</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01376319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu d'ouvrage : &amp;quot;Jérôme Krop, La méritocratie républicaine. Élitisme et scolarisation de masse sous la IIIe République, Rennes, PUR, 2014, 176p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fredj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Mouvement social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 3 (264), pp.189-191. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014, http://www.lemouvementsocial.net/comptes-rendus/jerome-krop-la-meritocratie-republicaine-elitisme-et-scolarisation-de-masse-sous-la-iiie-republique/</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...74 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Thénault</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01128620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu d'ouvrage : &amp;quot;Nicole Rousseau, Johanne Daigle, Infirmières de colonie. Soins et médicalisation dans les régions du Québec (1932-1972), Laval, Presses de l'Université Laval, 2013, XXX + 459 p., ISBN 978-2-7637-1968-9</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Fredj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 63-2 (2), pp.7. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014, 61/3, pp.183-185</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...98 lines deleted...]
-                <w:t xml:space="preserve">Compte-rendu d'ouvrage : &amp;quot;Jérôme Krop, La méritocratie républicaine. Élitisme et scolarisation de masse sous la IIIe République, Rennes, PUR, 2014, 176p.</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01128643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu d'ouvrage. &amp;quot;Vanessa Caru. Des toits sur la grève. Le logement des travailleurs et la question sociale à Bombay (1850-1950), Paris, Armand Colin, 2013, 412 pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fredj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Mouvement social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, http://www.lemouvementsocial.net/comptes-rendus/jerome-krop-la-meritocratie-republicaine-elitisme-et-scolarisation-de-masse-sous-la-iiie-republique/</w:t>
+              <w:t xml:space="preserve">, 2013, http://www.lemouvementsocial.net/comptes-rendus/vanessa-caru-des-toits-sur-la-greve-le-logement-des-travailleurs-et-la-question-sociale-a-bombay-1850-1950/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01128651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction - Sociétés coloniales : enquêtes et expertises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fredj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1709,264 +1787,195 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monde(s). Histoire, Espaces, Relations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2 (4), pp.7-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01128383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Compte-rendu d'ouvrage. &amp;quot;Vanessa Caru. Des toits sur la grève. Le logement des travailleurs et la question sociale à Bombay (1850-1950), Paris, Armand Colin, 2013, 412 pages</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu d'ouvrages &amp;quot;La forêt et le Maghreb colonial&amp;quot;, recensé : Diana K. Davis, Les mythes environnementaux de la colonisation française au Maghreb, Seyssel, Champ Vallon, 2012 (Resurrecting the Granary of Rome : Environmental History and French Colonial Expansion in North Africa, Athens, Ohio University Press, 2007), 331 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fredj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Mouvement social</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, http://www.lemouvementsocial.net/comptes-rendus/vanessa-caru-des-toits-sur-la-greve-le-logement-des-travailleurs-et-la-question-sociale-a-bombay-1850-1950/</w:t>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, http://www.laviedesidees.fr/La-foret-et-le-Maghreb-colonial.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01128644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendus d'ouvrages. &amp;quot;Kalala Ngalamulume, Colonial Pathologies, Environment and Western Medicine in Saint-Louis-du-Sénégal (1867-1920), Berne, Peter Lang, 2012, 246 p. / Sylvia Chiffoleau, Genèse de la santé publique internationale. De la peste d’Orient à l’OMS, Beyrouth/Rennes, IFPO-PUR, 2012, 288 p. / Sokhieng Au, Mixed Medicines. Health and Culture in French Colonial Cambodia, Chicago/London, The University of Chicago Press, 2011, 263 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fredj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de démographie historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 125, http://www.cairn.info/revue-annales-de-demographie-historique-2013-1-page-211.htm</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01128713v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01128644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu d'ouvrage. &amp;quot;Jennifer E. Sessions, By Sword and Plow : France and the Conquest of Algeria Ithaca, Cornell University Press, 2011, XV-365 p.</w:t>
               </w:r>
@@ -4173,173 +4182,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03158024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">1863 : L’Algérie sera un royaume arabe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Fredj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Boucheron, Patrick and Delalande, Nicolas and Mazel, Florian and Potin, Yann and Singaravélou, Pierre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire mondiale de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Seuil, pp.502-505, 2017, 978-2-02-133629-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Louis Carton, médecin militaire en Tunisie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fredj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Podvin, Jean-Louis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Louis Carton, de Saint-Omer à Tunis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Shaker Verlag, pp.45-62, 2017, 978-3-8440-2486-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03158016v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03158018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La quinine</w:t>
               </w:r>
@@ -4534,169 +4543,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01152224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'organisation du monde médical en Algérie de 1830 à 1914</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Fredj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire de l'Algérie à la période coloniale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La découverte, pp.286--289, 2014, 978-2-7071-7837-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01394016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'exercice de la citoyenneté dans les colonies françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fredj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Louis Hincker. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Citoyenneté, république, démocratie. France, 1789-1899</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atlande, p. 359-376, 2014, 978-2-35030-274-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126666v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01394016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle langue pour quelles élites ? L’usage du français dans le monde médical ottoman (1839-1914)</w:t>
               </w:r>
@@ -5323,203 +5332,203 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le printemps du peuple. Des derniers rois à Marianne. Histoire dessinée de la France, volume 15</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Fredj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Erre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Découverte; La Revue dessinée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 978-2-348-06515-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hippocrate sans frontières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sage Pranchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fredj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme van Wijland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires François-Rabelais, 2024, Perspectives Historiques - série Médecine, 978-2-86906-949-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04337692v1</w:t>
-              </w:r>
-[...82 lines deleted...]
-                <w:t xml:space="preserve">hal-04863539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’empire colonial français en Afrique. Métropole et colonies, société coloniale, de la conférence de Berlin (1884-1885) aux Accords d’Evian de 1962</w:t>
               </w:r>
@@ -7363,51 +7372,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532327v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fredj" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Rugy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.228.0007" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164738v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sibeud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532310v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863545v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Bonelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863548v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863550v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164950v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.273.0167" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162516v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.6928" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164753v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.663.0103" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162497v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/om.192.0005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162492v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.266.0115" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162517v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1903.0383" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162487v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.135.0173" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162491v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164772v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.264.0155" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355600v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blais" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Th&#233;nault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.632.0007" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376319v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128620v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128643v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128383v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128651v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128713v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128644v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128662v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128656v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128386v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128707v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128397v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128403v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saada Emmanuelle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943064v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128427v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fichou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128419v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.103.0095" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789066v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863527v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863523v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Paysant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863504v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774222v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sage Pranch&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863532v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113455v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113453v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113451v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113454v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113450v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.26655" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113452v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164719v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164723v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158032v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158025v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158020v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03621366v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Messaoudi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Blais" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Surun" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158021v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158024v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158016v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158018v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158019v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394008v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152224v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126666v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394016v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126677v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3589" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126727v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.silvanaeditoriale.it/catalogo/prodotto.asp?id=3820" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126721v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Albane de Suremain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecerclepoints.com/livre-empires-coloniaux-pierre-singaravelou-9782757828434.htm" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126732v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503526492-1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126734v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3132" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126744v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-creaphis.com/ouvrages/le-voyage-et-la-memoire-au-xixe-siecle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126749v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100107910" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337692v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me van Wijland" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863539v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Erre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/printemps_du_peuple-9782348065156" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863541v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ramondy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822652v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Blum" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chantre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Chomentowski" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/histoire-contemporaine/925-les-societes-africaines-et-le-monde-une-histoire-connectee-1900-1980-9782350308418.html" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164656v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181474v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652060v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chanet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rasmussen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-le-mouvement-social-2016-4.htm" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152222v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126632v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puf.com/Quadrige:La_France_au_XIXe_siecle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126643v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126635v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Caru" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Singarav&#233;lou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-belin.com/ewb_pages/f/fiche-article-les-societes-coloniales-a-l-age-des-empires-18662.php" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152208v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Enders" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01114528v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04863561v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248220v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248223v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248221v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248222v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248219v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402944v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01525309v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fillon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532327v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fredj" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Rugy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.228.0007" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164738v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sibeud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532310v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863545v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Bonelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863548v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863550v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164950v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.273.0167" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162516v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.6928" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164753v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.663.0103" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162497v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/om.192.0005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162492v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.266.0115" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162517v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1903.0383" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162491v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162487v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.135.0173" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164772v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.264.0155" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355600v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blais" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Th&#233;nault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.632.0007" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376319v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128620v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128643v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128651v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128383v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128644v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128713v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128662v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128656v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128386v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128707v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128397v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128403v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saada Emmanuelle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943064v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128427v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fichou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128419v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.103.0095" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789066v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863527v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863523v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Paysant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863504v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774222v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sage Pranch&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863532v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113455v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113453v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113451v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113454v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113450v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.26655" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113452v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164719v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164723v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158032v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158025v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158020v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03621366v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Messaoudi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Blais" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Surun" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158021v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158024v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158018v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158016v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158019v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394008v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152224v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394016v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126666v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126677v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3589" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126727v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.silvanaeditoriale.it/catalogo/prodotto.asp?id=3820" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126721v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Albane de Suremain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecerclepoints.com/livre-empires-coloniaux-pierre-singaravelou-9782757828434.htm" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126732v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503526492-1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126734v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3132" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126744v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-creaphis.com/ouvrages/le-voyage-et-la-memoire-au-xixe-siecle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126749v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100107910" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863539v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Erre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/printemps_du_peuple-9782348065156" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337692v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me van Wijland" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863541v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ramondy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822652v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Blum" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chantre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Chomentowski" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/histoire-contemporaine/925-les-societes-africaines-et-le-monde-une-histoire-connectee-1900-1980-9782350308418.html" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164656v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181474v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652060v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chanet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rasmussen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-le-mouvement-social-2016-4.htm" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152222v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126632v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puf.com/Quadrige:La_France_au_XIXe_siecle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126643v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126635v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Caru" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Singarav&#233;lou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-belin.com/ewb_pages/f/fiche-article-les-societes-coloniales-a-l-age-des-empires-18662.php" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152208v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Enders" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01114528v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04863561v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248220v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248223v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248221v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248222v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248219v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402944v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01525309v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fillon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>