--- v1 (2026-04-05)
+++ v2 (2026-05-17)
@@ -2725,186 +2725,186 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les frères Basset ou les voies diverses de la colonisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Fredj</w:t>
+                <w:t xml:space="preserve">Entre Alger et Lunéville. Récits de santé d’une famille bourgeoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Fredj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Paysant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie Bossaert; Augustin Jomier; Szurek Emmanuel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’orientalisme en train de se faire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EHESS, pp.149-169, 2024, 978-2-7132-3374-6</w:t>
+              <w:t xml:space="preserve">, EHESS, pp.125-147, 2024, 978-2-7132-3374-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04863527v1</w:t>
-[...41 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-04863523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Elise Paysant</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les frères Basset ou les voies diverses de la colonisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Fredj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie Bossaert; Augustin Jomier; Szurek Emmanuel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’orientalisme en train de se faire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EHESS, pp.125-147, 2024, 978-2-7132-3374-6</w:t>
+              <w:t xml:space="preserve">, EHESS, pp.149-169, 2024, 978-2-7132-3374-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04863523v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippocrate aux colonies. Les soignants étrangers en Algérie au XIXe siècle</w:t>
               </w:r>
@@ -3851,212 +3851,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03158025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Messaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Fredj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Surun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Blais; Claire Fredj; Alain Messaoudi; Isabelle Surun. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoires d'espaces : territoires et limites : autour de Daniel Nordman</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Bouchène, pp.7-14, 2018, 978-2-35676-119-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03621366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La gloire de la Crimée. Le zouave du pont de l’Alma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fredj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Venayre, Sylvain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paris, théâtre des opérations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Seuil, pp.85-93, 2018, 978-2-02-139702-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03158020v1</w:t>
-              </w:r>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">hal-03621366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oublier la &amp;quot;grande pensée du règne&amp;quot;. Le pavillon Puebla aux Buttes Chaumont</w:t>
               </w:r>
@@ -5804,64 +5804,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fredj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Messaoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Surun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Blais, Hélène and Fredj, Claire and Messaoudi, Alain and Surun, Isabelle. Éditions Bouchène, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6210,51 +6210,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sociétés coloniales à l'âge des Empires 1850-1960</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fredj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Surun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Caru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6350,51 +6350,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fredj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Surun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Enders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7372,51 +7372,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532327v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fredj" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Rugy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.228.0007" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164738v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sibeud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532310v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863545v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Bonelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863548v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863550v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164950v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.273.0167" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162516v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.6928" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164753v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.663.0103" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162497v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/om.192.0005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162492v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.266.0115" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162517v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1903.0383" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162491v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162487v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.135.0173" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164772v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.264.0155" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355600v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blais" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Th&#233;nault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.632.0007" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376319v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128620v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128643v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128651v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128383v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128644v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128713v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128662v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128656v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128386v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128707v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128397v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128403v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saada Emmanuelle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943064v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128427v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fichou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128419v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.103.0095" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789066v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863527v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863523v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Paysant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863504v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774222v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sage Pranch&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863532v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113455v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113453v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113451v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113454v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113450v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.26655" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113452v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164719v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164723v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158032v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158025v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158020v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03621366v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Messaoudi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Blais" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Surun" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158021v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158024v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158018v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158016v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158019v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394008v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152224v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394016v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126666v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126677v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3589" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126727v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.silvanaeditoriale.it/catalogo/prodotto.asp?id=3820" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126721v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Albane de Suremain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecerclepoints.com/livre-empires-coloniaux-pierre-singaravelou-9782757828434.htm" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126732v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503526492-1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126734v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3132" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126744v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-creaphis.com/ouvrages/le-voyage-et-la-memoire-au-xixe-siecle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126749v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100107910" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863539v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Erre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/printemps_du_peuple-9782348065156" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337692v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me van Wijland" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863541v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ramondy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822652v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Blum" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chantre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Chomentowski" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/histoire-contemporaine/925-les-societes-africaines-et-le-monde-une-histoire-connectee-1900-1980-9782350308418.html" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164656v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181474v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652060v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chanet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rasmussen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-le-mouvement-social-2016-4.htm" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152222v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126632v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puf.com/Quadrige:La_France_au_XIXe_siecle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126643v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126635v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Caru" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Singarav&#233;lou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-belin.com/ewb_pages/f/fiche-article-les-societes-coloniales-a-l-age-des-empires-18662.php" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152208v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Enders" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01114528v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04863561v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248220v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248223v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248221v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248222v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248219v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402944v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01525309v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fillon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532327v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fredj" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Rugy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.228.0007" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164738v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sibeud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532310v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863545v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Bonelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863548v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863550v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164950v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.273.0167" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162516v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.6928" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164753v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.663.0103" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162497v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/om.192.0005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162492v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.266.0115" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162517v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1903.0383" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162491v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162487v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.135.0173" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164772v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.264.0155" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355600v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blais" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Th&#233;nault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.632.0007" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376319v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128620v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128643v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128651v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128383v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128644v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128713v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128662v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128656v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128386v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128707v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128397v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128403v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saada Emmanuelle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943064v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128427v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fichou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128419v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.103.0095" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789066v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863523v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Paysant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863527v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863504v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774222v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sage Pranch&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863532v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113455v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113453v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113451v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113454v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113450v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.26655" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113452v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164719v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164723v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158032v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158025v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03621366v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Messaoudi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Blais" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Surun" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158020v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158021v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158024v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158018v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158016v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158019v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394008v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152224v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394016v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126666v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126677v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3589" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126727v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.silvanaeditoriale.it/catalogo/prodotto.asp?id=3820" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126721v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Albane de Suremain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecerclepoints.com/livre-empires-coloniaux-pierre-singaravelou-9782757828434.htm" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126732v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503526492-1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126734v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3132" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126744v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-creaphis.com/ouvrages/le-voyage-et-la-memoire-au-xixe-siecle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126749v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100107910" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863539v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Erre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/printemps_du_peuple-9782348065156" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337692v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me van Wijland" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863541v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ramondy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822652v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Blum" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chantre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Chomentowski" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/histoire-contemporaine/925-les-societes-africaines-et-le-monde-une-histoire-connectee-1900-1980-9782350308418.html" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164656v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181474v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652060v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chanet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rasmussen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-le-mouvement-social-2016-4.htm" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152222v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126632v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puf.com/Quadrige:La_France_au_XIXe_siecle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126643v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126635v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Caru" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Singarav&#233;lou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-belin.com/ewb_pages/f/fiche-article-les-societes-coloniales-a-l-age-des-empires-18662.php" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152208v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Enders" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01114528v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04863561v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248220v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248223v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248221v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248222v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248219v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402944v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01525309v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fillon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>