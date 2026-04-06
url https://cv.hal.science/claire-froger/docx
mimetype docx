--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -2051,204 +2051,204 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contamination des sols par les résidus de pesticides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparaisons entre les réseaux nationaux de surveillance des sols dans l'UE et le réseau LUCAS Soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas P. A. Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36. Journées Scientifiques de l'Environnement - Les Sols - de la terre à la Terre : enjeux sociaux et environnementaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Créteil, France</w:t>
+              <w:t xml:space="preserve">17. Journées d'Etude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES); Haute Ecole du Paysage, de l'Ingénierie et de l'Architecture (HEPIA); Société Suisse de Pédologie (BGS - SSP), Jul 2025, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05158638v1</w:t>
+                <w:t xml:space="preserve">hal-05190192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaisons entre les réseaux nationaux de surveillance des sols dans l'UE et le réseau LUCAS Soil</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contamination des sols par les résidus de pesticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Froger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Journées d'Etude des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES); Haute Ecole du Paysage, de l'Ingénierie et de l'Architecture (HEPIA); Société Suisse de Pédologie (BGS - SSP), Jul 2025, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">36. Journées Scientifiques de l'Environnement - Les Sols - de la terre à la Terre : enjeux sociaux et environnementaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05190192v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde de la session Tensions sur les sols : pollution, appauvrissement, extraction</w:t>
               </w:r>
@@ -2355,51 +2355,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing LUCAS Soil and national monitoring systems: convergence and divergence, with insights from France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2457,566 +2457,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05312349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommended indicators to assess soil health: proposal from EJP SOIL</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scientific indicators and stakeholders’ perceptions on soil threats in France: how do they compare?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rudi Hissel</w:t>
+                <w:t xml:space="preserve">Eloïse Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Fantappié</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie S. Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas P. A. Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EJP SOIL Annual Science Days &amp; General Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EJP SOIL consortium, Jun 2024, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04658992v1</w:t>
+                <w:t xml:space="preserve">hal-04661384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastiques dans les sols français : sources et occurrences</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lata Soccalingame</w:t>
+                <w:t xml:space="preserve">Different approaches to soil monitoring: comparison between national soil information monitoring systems (N-SIMS) and LUCAS soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tondini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Arrouays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrien Oorts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Poeplau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres 2024 du GDR Plastiques Environnement Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">Centennial Celebration and Congress of the International Union of Soil Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUSS (International Union of Soil Sciences), May 2024, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05210312v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientific indicators and stakeholders’ perceptions on soil threats in France: how do they compare?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Recommended indicators to assess soil health: proposal from EJP SOIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bispo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudi Hissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Fantappié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Arrouays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Stenber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EJP SOIL Annual Science Days &amp; General Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EJP SOIL consortium, Jun 2024, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661384v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04658992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different approaches to soil monitoring: comparison between national soil information monitoring systems (N-SIMS) and LUCAS soil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microplastiques dans les sols français : sources et occurrences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Cirederf Boulant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maialen Palazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Tondini</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christopher Poeplau</w:t>
+                <w:t xml:space="preserve">Marion Yvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lata Soccalingame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Centennial Celebration and Congress of the International Union of Soil Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IUSS (International Union of Soil Sciences), May 2024, Florence, Italy</w:t>
+              <w:t xml:space="preserve">Rencontres 2024 du GDR Plastiques Environnement Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04634033v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05210312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing soil properties between LUCAS Soil and national soil information monitoring system (N-SIMS): major differences and implications for future policies to evaluate soil quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tondini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Arrouays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3084,90 +3084,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microplastics in French soil: from sources to consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Boulant-Cirederf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maialen Palazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Yvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lata Soccalingame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5809,51 +5809,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maialen Palazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6477,51 +6477,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="768BDEDD"/>
+    <w:nsid w:val="8EBA7F80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6708,51 +6708,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-froger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3853-3991" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311197v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Caria" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baghdad Ouddane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopheak Net" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Proix" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Froger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067319.2023.2277881" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455004v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Mason" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.70190" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705426v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Tondini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien Oorts" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Poeplau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2024.117027" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04875900v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Matson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fantappi&#232;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant A. Campbell" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Miranda-V&#233;lez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Faber" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.123141" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535432v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Palazot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lata Soccalingame" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.170564" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04414506v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;se Serra" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bongrani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ram&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxrep.2023.12.009" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04314240v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etap.2023.104295" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04104434v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pierdet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c09591" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056942v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pelfr&#234;ne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Volatier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roussel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Marot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03247380v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boulonne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-7-161-2021" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02931332v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Quantin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bordier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Monvoisin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-020-02766-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01958196v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Quantin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caupos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.12.088" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02067746v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.03.150" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890467v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2892-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05158638v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190192v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Maillet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05158827v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thoron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Denhez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aragau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Desrousseaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312349v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04658992v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudi Hissel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fantappi&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Stenber" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210312v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Kedzierski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cirederf Boulant" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Yvin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661384v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Mason" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cornu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634033v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tondini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631493v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05208933v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boulant-Cirederf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04025936v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Durocher" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M. J.-C. Wadoux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181805v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5294" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181721v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181556v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181820v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181501v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655535v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laroche" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Almeida Falcon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661373v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04658071v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04658057v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palazot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412728v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05366147v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Silva" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Riedo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Vieira" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergejus Ustinov" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Kotschik" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/as.2025.0151.07" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04502978v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brunet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyonnet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/254/9782759236855/sols-urbains-environnement-et-sante" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04423088v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Pereg" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schwartz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denaix" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.goupi.2023.01.0657" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05135424v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4642959" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04299599v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudi Hessel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/RVXN-JA42" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03200468v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04934694v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076507v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyn Le Menach" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828558v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05059161v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bruzaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03433517v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loiseau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Caubet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02668675v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826897v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02342599v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SACLS394" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601730v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-froger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3853-3991" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311197v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Caria" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baghdad Ouddane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopheak Net" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Proix" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Froger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067319.2023.2277881" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455004v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Mason" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.70190" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705426v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Tondini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien Oorts" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Poeplau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2024.117027" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04875900v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Matson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fantappi&#232;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant A. Campbell" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Miranda-V&#233;lez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Faber" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.123141" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535432v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Palazot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lata Soccalingame" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.170564" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04414506v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;se Serra" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bongrani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ram&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxrep.2023.12.009" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04314240v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etap.2023.104295" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04104434v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pierdet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c09591" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056942v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pelfr&#234;ne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Volatier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roussel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Marot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03247380v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boulonne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-7-161-2021" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02931332v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Quantin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bordier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Monvoisin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-020-02766-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01958196v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Quantin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caupos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.12.088" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02067746v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.03.150" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890467v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2892-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190192v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Maillet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05158638v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05158827v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thoron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Denhez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aragau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Desrousseaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312349v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661384v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Mason" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cornu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634033v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tondini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04658992v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudi Hissel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fantappi&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Stenber" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210312v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Kedzierski" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cirederf Boulant" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Yvin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631493v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05208933v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boulant-Cirederf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04025936v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Durocher" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M. J.-C. Wadoux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181805v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5294" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181721v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181556v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181820v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181501v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655535v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laroche" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Almeida Falcon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661373v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04658071v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04658057v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palazot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412728v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05366147v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Silva" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Riedo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Vieira" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergejus Ustinov" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Kotschik" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/as.2025.0151.07" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04502978v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brunet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyonnet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/254/9782759236855/sols-urbains-environnement-et-sante" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04423088v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Pereg" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schwartz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denaix" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.goupi.2023.01.0657" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05135424v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4642959" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04299599v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudi Hessel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/RVXN-JA42" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03200468v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04934694v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076507v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyn Le Menach" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828558v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05059161v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bruzaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03433517v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loiseau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Caubet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02668675v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826897v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02342599v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SACLS394" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601730v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>