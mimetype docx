--- v1 (2026-04-06)
+++ v2 (2026-05-18)
@@ -2017,169 +2017,195 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01890467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaisons entre les réseaux nationaux de surveillance des sols dans l'UE et le réseau LUCAS Soil</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Challenges of monitoring contaminants in soils: insights from the French experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudy Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Budzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Caria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Journées d'Etude des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU26</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-18829⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05190192v1</w:t>
+                <w:t xml:space="preserve">hal-05620675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contamination des sols par les résidus de pesticides</w:t>
               </w:r>
@@ -2228,1734 +2254,1842 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05158638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table ronde de la session Tensions sur les sols : pollution, appauvrissement, extraction</w:t>
+                <w:t xml:space="preserve">Comparaisons entre les réseaux nationaux de surveillance des sols dans l'UE et le réseau LUCAS Soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Thoron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Denhez</w:t>
+                <w:t xml:space="preserve">Emile Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maylis Desrousseaux</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas P. A. Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36. Journées Scientifiques de l'Environnement - Les Sols - de la terre à la Terre : enjeux sociaux et environnementaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Créteil, France</w:t>
+              <w:t xml:space="preserve">17. Journées d'Etude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES); Haute Ecole du Paysage, de l'Ingénierie et de l'Architecture (HEPIA); Société Suisse de Pédologie (BGS - SSP), Jul 2025, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05158827v1</w:t>
+                <w:t xml:space="preserve">hal-05190192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing LUCAS Soil and national monitoring systems: convergence and divergence, with insights from France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emile Maillet</w:t>
+                <w:t xml:space="preserve">Table ronde de la session Tensions sur les sols : pollution, appauvrissement, extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Thoron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Denhez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antonio Bispo</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Aragau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Desrousseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EJP Soil Science day 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EJP Soil, Oct 2025, Aarhus (Denmark), Denmark</w:t>
+              <w:t xml:space="preserve">36. Journées Scientifiques de l'Environnement - Les Sols - de la terre à la Terre : enjeux sociaux et environnementaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05312349v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientific indicators and stakeholders’ perceptions on soil threats in France: how do they compare?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie S. Cornu</w:t>
+                <w:t xml:space="preserve">Comparing LUCAS Soil and national monitoring systems: convergence and divergence, with insights from France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas P. A. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Chenu</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EJP SOIL Annual Science Days &amp; General Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EJP SOIL consortium, Jun 2024, Vilnius, Lithuania</w:t>
+              <w:t xml:space="preserve">EJP Soil Science day 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EJP Soil, Oct 2025, Aarhus (Denmark), Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661384v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different approaches to soil monitoring: comparison between national soil information monitoring systems (N-SIMS) and LUCAS soil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scientific indicators and stakeholders’ perceptions on soil threats in France: how do they compare?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Mason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Tondini</w:t>
+                <w:t xml:space="preserve">Sophie S. Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas P. A. Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Centennial Celebration and Congress of the International Union of Soil Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IUSS (International Union of Soil Sciences), May 2024, Florence, Italy</w:t>
+              <w:t xml:space="preserve">EJP SOIL Annual Science Days &amp; General Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EJP SOIL consortium, Jun 2024, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04634033v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommended indicators to assess soil health: proposal from EJP SOIL</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Different approaches to soil monitoring: comparison between national soil information monitoring systems (N-SIMS) and LUCAS soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rudi Hissel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maria Fantappié</w:t>
+                <w:t xml:space="preserve">E. Tondini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Arrouays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bo Stenber</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrien Oorts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Poeplau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EJP SOIL Annual Science Days &amp; General Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EJP SOIL consortium, Jun 2024, Vilnius, Lithuania</w:t>
+              <w:t xml:space="preserve">Centennial Celebration and Congress of the International Union of Soil Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUSS (International Union of Soil Sciences), May 2024, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04658992v1</w:t>
+                <w:t xml:space="preserve">hal-04634033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastiques dans les sols français : sources et occurrences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recommended indicators to assess soil health: proposal from EJP SOIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bispo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudi Hissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Fantappié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Arrouays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Lata Soccalingame</w:t>
+                <w:t xml:space="preserve">Bo Stenber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres 2024 du GDR Plastiques Environnement Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">EJP SOIL Annual Science Days &amp; General Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EJP SOIL consortium, Jun 2024, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05210312v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04658992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing soil properties between LUCAS Soil and national soil information monitoring system (N-SIMS): major differences and implications for future policies to evaluate soil quality</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christopher Poeplau</w:t>
+                <w:t xml:space="preserve">Microplastiques dans les sols français : sources et occurrences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Cirederf Boulant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maialen Palazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Yvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lata Soccalingame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Centennial Celebration and Congress of the International Union of Soil Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IUSS (International Union of Soil Sciences), May 2024, Florence (IT), Italy</w:t>
+              <w:t xml:space="preserve">Rencontres 2024 du GDR Plastiques Environnement Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04631493v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05210312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastics in French soil: from sources to consequences</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lata Soccalingame</w:t>
+                <w:t xml:space="preserve">Comparing soil properties between LUCAS Soil and national soil information monitoring system (N-SIMS): major differences and implications for future policies to evaluate soil quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tondini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Arrouays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrien Oorts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Poeplau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Arrecife (Lanzarote), Spain</w:t>
+              <w:t xml:space="preserve">Centennial Celebration and Congress of the International Union of Soil Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUSS (International Union of Soil Sciences), May 2024, Florence (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05208933v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping of trace elements contents in French soils using data from the soil quality measurement network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microplastics in French soil: from sources to consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Durocher</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alexandre M. J.-C. Wadoux</w:t>
+                <w:t xml:space="preserve">Delphine Boulant-Cirederf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maialen Palazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Yvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lata Soccalingame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Mapping for a Sustainable Future. 2. joint Workshop of the IUSS Working Groups Digital Soil Mapping and Global Soil Map</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Studium; INRAE Info&amp;Sols, Feb 2023, Orléans, France. p. 46</w:t>
+              <w:t xml:space="preserve">Micro2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Arrecife (Lanzarote), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04025936v1</w:t>
+                <w:t xml:space="preserve">hal-05208933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First glance of French soil contamination by pesticide residues and the interest for broad-scale monitoring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping of trace elements contents in French soils using data from the soil quality measurement network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Durocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Caria</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bispo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre M. J.-C. Wadoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Soil Mapping for a Sustainable Future. 2. joint Workshop of the IUSS Working Groups Digital Soil Mapping and Global Soil Map</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Studium; INRAE Info&amp;Sols, Feb 2023, Orléans, France. p. 46</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04181805v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour sur le projet Phytosol - Présence de résidus de pesticides dans les sols et faisabilité d’une surveillance basée sur le RMQS</w:t>
+                <w:t xml:space="preserve">First glance of French soil contamination by pesticide residues and the interest for broad-scale monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Froger</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudy Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Budzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Pierdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Caria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous RMQS 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienne (AUT), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-5294⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04181721v1</w:t>
+                <w:t xml:space="preserve">hal-04181805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RMQS et contaminants : nouveaux traitements sur les contaminants historiques et nouveaux contaminants mesurés</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Retour sur le projet Phytosol - Présence de résidus de pesticides dans les sols et faisabilité d’une surveillance basée sur le RMQS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous RMQS 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE InfoSol, May 2022, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04181556v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial variations of organic contaminants in French soils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RMQS et contaminants : nouveaux traitements sur les contaminants historiques et nouveaux contaminants mesurés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas P. A. Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudy Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bispo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Froger</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. World Congress of Soil Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Science Council (ISC), Aug 2022, Glascow, United Kingdom</w:t>
+              <w:t xml:space="preserve">Rendez-vous RMQS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE InfoSol, May 2022, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04181820v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RMQS contaminants : point sur le projet Phytosol, avancement des études sur les contaminants du sol</w:t>
+                <w:t xml:space="preserve">Spatial variations of organic contaminants in French soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas P. A. Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudy Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous RMQS 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE InfoSol, Feb 2021, En visio-conférence, France</w:t>
+              <w:t xml:space="preserve">22. World Congress of Soil Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Science Council (ISC), Aug 2022, Glascow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04181501v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">RMQS contaminants : point sur le projet Phytosol, avancement des études sur les contaminants du sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rendez-vous RMQS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE InfoSol, Feb 2021, En visio-conférence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les bases de données du GIS Sol : un accès à la connaissance de l’état des sols sur le territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudy Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas P. A. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Luis Almeida Falcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4es rencontres nationales de la recherche sur les sites &amp; sols pollués</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ademe, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03655535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3965,315 +4099,315 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing soil properties between LUCAS Soil and National Soil Information Monitoring System (N-SIMS): major differences and implications for future policies to evaluate soil quality</w:t>
+                <w:t xml:space="preserve">First glance of french soil contamination by pesticide residues and the need for broad-scale monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christopher Poeplau</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudy Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Budzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Pierdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Caria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EJP SOIL Annual Science Days &amp; General Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Vilnius, Lithuania. </w:t>
+              <w:t xml:space="preserve">Centennial Celebration and Congress of the International Union of Soil Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Florence (IT), Italy. , 2024, Centennial Celebration and Congress of the International Union of Soil Sciences</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661373v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04658071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First glance of french soil contamination by pesticide residues and the need for broad-scale monitoring</w:t>
+                <w:t xml:space="preserve">Comparing soil properties between LUCAS Soil and National Soil Information Monitoring System (N-SIMS): major differences and implications for future policies to evaluate soil quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Caria</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Tondini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Arrouays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrien Oorts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Poeplau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Centennial Celebration and Congress of the International Union of Soil Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Florence (IT), Italy. , 2024, Centennial Celebration and Congress of the International Union of Soil Sciences</w:t>
+              <w:t xml:space="preserve">EJP SOIL Annual Science Days &amp; General Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Vilnius, Lithuania. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04658071v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First national reference of microplastic contamination of french soils and the need for further monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Palazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lata Soccalingame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4318,73 +4452,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Centennial Celebration and Congress of the International Union of Soil Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Florence (IT), Italy. , 2024, Centennial Celebration and Congress of the International Union of Soil Sciences</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04658057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Phytosol Résidus de pesticides dans les sols français : présence, risques et persistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4443,51 +4577,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Mondiale des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04412728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4497,435 +4631,435 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pesticide residues as contaminants in agricultural soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Riedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergejus Ustinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pia Kotschik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contaminants in agricultural soils: Challenges and solutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Burleigh Dodds Science Publishing Limited, 2025, Burleigh Dodds Series in Agricultural Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.19103/as.2025.0151.07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05366147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contamination diffuse des sols agricoles et urbains : état des connaissances et données disponibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas P. A. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ronald Charvet; Christian Mougin; Elisabeth Rémy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sols urbains, environnement et santé - Repenser les usages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QUAE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9782759236855</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04502978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daria Pereg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Pelfrêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement et santé publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l’EHESP, pp.657-681, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ehesp.goupi.2023.01.0657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4935,51 +5069,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First National References of Microplasticcontamination of French Soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maialen Palazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5021,70 +5155,70 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2139/ssrn.4642959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05135424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5094,51 +5228,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Policy brief on soil monitoring systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloise Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5160,90 +5294,90 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Fantappiè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudi Hessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/RVXN-JA42⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04299599v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5253,51 +5387,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial variations, origins, and risk assessments of polycyclic aromatic hydrocarbons in French soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5353,51 +5487,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03200468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5407,173 +5541,173 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préserver la qualité des sols : vers un référentiel d’indicateurs. Rapport d’étude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Desrousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Angers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Augusto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sauveur Ay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2025, 780 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04934694v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contamination des sols français par les résidus de pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5595,448 +5729,448 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Budzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Pierdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karyn Le Menach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE; InfoSol INRAE. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05076507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préserver la qualité des sols : vers un référentiel d'indicateurs. Synthèse du rapport scientifique de l'étude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Desrousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Angers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Augusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2024, 126 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04828558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet MICROSOF : Recherche de microplastiques dans 33 sols français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maialen Palazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ademe - Agence de la transition écologique. 2023, pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05059161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des données sur les contaminants issues du programme Réseau de Mesures de la Qualité des Sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas P. A. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Caubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAe. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03433517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources, dynamique et bilan des flux de HAP dans le bassin de l'Orge : une approche intégrative dans le continuum atmosphère -sol - rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6092,113 +6226,113 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] PIREN Seine. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02668675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'une interface informatique de résolution numérique de modèles dynamiques simple en biologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Stage] UFR Sciences fondamentales et appliquées. Université de Poitiers, Poitiers, FRA. 2003, 31 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02826897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6208,100 +6342,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources et dynamiques spatiales et temporelles des contaminations en éléments traces et hydrocarbures aromatiques polycycliques du continuum atmosphère - sol - rivière d'un bassin versant contrasté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Milieux et Changements globaux. Université Paris Saclay (COmUE), 2018. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018SACLS394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02342599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6311,105 +6445,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du procédé hybride à lit mobile IFAS dans le cas d'une configuration mono-réacteur pour le traitement du carbone et de l'azote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId163"/>
+      <w:footerReference w:type="default" r:id="rId165"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6477,51 +6611,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8EBA7F80"/>
+    <w:nsid w:val="23AB136C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6708,51 +6842,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-froger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3853-3991" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311197v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Caria" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baghdad Ouddane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopheak Net" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Proix" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Froger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067319.2023.2277881" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455004v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Mason" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.70190" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705426v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Tondini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien Oorts" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Poeplau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2024.117027" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04875900v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Matson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fantappi&#232;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant A. Campbell" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Miranda-V&#233;lez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Faber" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.123141" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535432v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Palazot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lata Soccalingame" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.170564" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04414506v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;se Serra" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bongrani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ram&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxrep.2023.12.009" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04314240v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etap.2023.104295" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04104434v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pierdet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c09591" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056942v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pelfr&#234;ne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Volatier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roussel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Marot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03247380v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boulonne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-7-161-2021" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02931332v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Quantin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bordier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Monvoisin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-020-02766-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01958196v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Quantin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caupos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.12.088" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02067746v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.03.150" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890467v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2892-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190192v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Maillet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05158638v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05158827v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thoron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Denhez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aragau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Desrousseaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312349v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661384v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Mason" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cornu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634033v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tondini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04658992v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudi Hissel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fantappi&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Stenber" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210312v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Kedzierski" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cirederf Boulant" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Yvin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631493v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05208933v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boulant-Cirederf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04025936v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Durocher" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M. J.-C. Wadoux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181805v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5294" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181721v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181556v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181820v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181501v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655535v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laroche" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Almeida Falcon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661373v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04658071v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04658057v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palazot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412728v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05366147v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Silva" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Riedo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Vieira" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergejus Ustinov" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Kotschik" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/as.2025.0151.07" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04502978v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brunet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyonnet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/254/9782759236855/sols-urbains-environnement-et-sante" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04423088v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Pereg" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schwartz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denaix" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.goupi.2023.01.0657" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05135424v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4642959" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04299599v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudi Hessel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/RVXN-JA42" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03200468v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04934694v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076507v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyn Le Menach" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828558v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05059161v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bruzaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03433517v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loiseau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Caubet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02668675v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826897v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02342599v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SACLS394" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601730v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claire-froger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3853-3991" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311197v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Caria" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baghdad Ouddane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopheak Net" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Proix" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Froger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067319.2023.2277881" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455004v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Mason" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.70190" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705426v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Tondini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien Oorts" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Poeplau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2024.117027" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04875900v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Matson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fantappi&#232;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant A. Campbell" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Miranda-V&#233;lez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Faber" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.123141" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535432v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Palazot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lata Soccalingame" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.170564" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04414506v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;se Serra" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bongrani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ram&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxrep.2023.12.009" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04314240v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etap.2023.104295" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04104434v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pierdet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c09591" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056942v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pelfr&#234;ne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Volatier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roussel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Marot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03247380v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boulonne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-7-161-2021" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02931332v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Quantin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bordier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Monvoisin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-020-02766-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01958196v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Quantin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caupos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.12.088" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02067746v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.03.150" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890467v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2892-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05620675v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-18829" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05158638v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190192v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Maillet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05158827v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thoron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Denhez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aragau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Desrousseaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312349v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661384v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Mason" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cornu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634033v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tondini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04658992v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudi Hissel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fantappi&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Stenber" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210312v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Kedzierski" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cirederf Boulant" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Yvin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631493v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05208933v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boulant-Cirederf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04025936v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Durocher" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M. J.-C. Wadoux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181805v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5294" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181721v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181556v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181820v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181501v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655535v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laroche" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Almeida Falcon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04658071v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661373v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04658057v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palazot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412728v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05366147v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Silva" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Riedo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Vieira" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergejus Ustinov" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Kotschik" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/as.2025.0151.07" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04502978v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brunet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyonnet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/254/9782759236855/sols-urbains-environnement-et-sante" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04423088v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Pereg" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schwartz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denaix" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.goupi.2023.01.0657" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05135424v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4642959" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04299599v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudi Hessel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/RVXN-JA42" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03200468v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04934694v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076507v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyn Le Menach" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828558v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05059161v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bruzaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03433517v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loiseau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Caubet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02668675v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826897v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02342599v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SACLS394" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601730v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>