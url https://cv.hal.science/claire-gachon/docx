--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell death is a conserved innate disease resistance response of brown algae against the oomycete Eurychasma dicksonii</w:t>
+                <w:t xml:space="preserve">Professor Dieter G. Müller's legacy in algal developmental biology and phycology (1935–2025)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire M.M. Gachon</w:t>
+                <w:t xml:space="preserve">Wilhelm Boland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dieter G Müller</w:t>
+                <w:t xml:space="preserve">Ingo Maier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Strittmatter</w:t>
+                <w:t xml:space="preserve">Akira Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Murúa</w:t>
+                <w:t xml:space="preserve">Hiroshi Kawai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Beckmann</w:t>
+                <w:t xml:space="preserve">Renato Westermeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 28 (9), pp.113195. </w:t>
+              <w:t xml:space="preserve">Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61 (6), pp.1534-1535. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2025.113195⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jpy.70106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05431510v1</w:t>
+                <w:t xml:space="preserve">hal-05471589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Professor Dieter G. Müller's legacy in algal developmental biology and phycology (1935–2025)</w:t>
+                <w:t xml:space="preserve">Cell death is a conserved innate disease resistance response of brown algae against the oomycete Eurychasma dicksonii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilhelm Boland</w:t>
+                <w:t xml:space="preserve">Claire M.M. Gachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingo Maier</w:t>
+                <w:t xml:space="preserve">Dieter G Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akira Peters</w:t>
+                <w:t xml:space="preserve">Martina Strittmatter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroshi Kawai</w:t>
+                <w:t xml:space="preserve">Pedro Murúa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renato Westermeier</w:t>
+                <w:t xml:space="preserve">Max Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phycology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 61 (6), pp.1534-1535. </w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (9), pp.113195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jpy.70106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2025.113195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05471589v1</w:t>
+                <w:t xml:space="preserve">hal-05431510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ParAquaSeq, a Database of Ecologically Annotated rRNA Sequences Covering Zoosporic Parasites Infecting Aquatic Primary Producers in Natural and Industrial Systems</w:t>
               </w:r>
@@ -534,51 +534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Miebach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Green</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Strittmatter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mallinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -789,51 +789,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phagocytosis underpins the biotrophic lifestyle of intracellular parasites in the class Phytomyxea (Rhizaria)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Garvetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Murúa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Kirchmair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -910,64 +910,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">My seaweed looks weird: a community web portal to accelerate pathogen discovery in seaweeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Strittmatter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Murúa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Arce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1168,913 +1168,913 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04015086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The microbiome of the habitat‐forming brown alga Fucus vesiculosus (Phaeophyceae) has similar cross‐Atlantic structure that reflects past and present drivers 1</w:t>
+                <w:t xml:space="preserve">Exhaustive reanalysis of barcode sequences from public repositories highlights ongoing misidentifications and impacts taxa diversity and distribution.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyle Capistrant‐fossa</w:t>
+                <w:t xml:space="preserve">Antoine Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hilary Morrison</w:t>
+                <w:t xml:space="preserve">Marcus Mchale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aschwin Engelen</w:t>
+                <w:t xml:space="preserve">Kevin Cascella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte T.C. Quigley</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aleksey Morozov</w:t>
+                <w:t xml:space="preserve">Philippe Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Mathilde Perrineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phycology</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jpy.13194⟩</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.13453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-03437685v1</w:t>
+                <w:t xml:space="preserve">hal-03268583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A genomic catalog of Earth’s microbiomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Nayfach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Nayfach</w:t>
+                <w:t xml:space="preserve">Simon Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Roux</w:t>
+                <w:t xml:space="preserve">Rekha Seshadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rekha Seshadri</w:t>
+                <w:t xml:space="preserve">Daniel Udwary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neha Varghese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 39 (4), pp.499-509. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41587-020-0718-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03591904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exhaustive reanalysis of barcode sequences from public repositories highlights ongoing misidentifications and impacts taxa diversity and distribution.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The microbiome of the habitat‐forming brown alga Fucus vesiculosus (Phaeophyceae) has similar cross‐Atlantic structure that reflects past and present drivers 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyle Capistrant‐fossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Fort</w:t>
+                <w:t xml:space="preserve">Hilary Morrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcus Mchale</w:t>
+                <w:t xml:space="preserve">Aschwin Engelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Cascella</w:t>
+                <w:t xml:space="preserve">Charlotte T.C. Quigley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Potin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Mathilde Perrineau</w:t>
+                <w:t xml:space="preserve">Aleksey Morozov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+              <w:t xml:space="preserve">Journal of Phycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.13453⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jpy.13194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03268583v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03437685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A community perspective on the concept of marine holobionts: current status, challenges, and future directions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Enora Briand</w:t>
+                <w:t xml:space="preserve">Assessment of genetic diversity within eucheumatoid cultivars in east Sabah, Malaysia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pui-Ling Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sze-Wan Poong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ji Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janina Brakel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj.10911⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10811-021-02608-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03166872v2</w:t>
+                <w:t xml:space="preserve">mnhn-03437681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring, harnessing and conserving marine genetic resources towards a sustainable seaweed aquaculture</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Godfroy</w:t>
+                <w:t xml:space="preserve">A community perspective on the concept of marine holobionts: current status, challenges, and future directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon M. Dittami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Arboleda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Auguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arite Bigalke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants, People, Planet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ppp3.10190⟩</w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.e10911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.10911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03437699v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03166872v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of genetic diversity within eucheumatoid cultivars in east Sabah, Malaysia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Gachon</w:t>
+                <w:t xml:space="preserve">Exploring, harnessing and conserving marine genetic resources towards a sustainable seaweed aquaculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Badis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Scornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minori Harada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Caillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Plants, People, Planet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (4), pp.337-349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10811-021-02608-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ppp3.10190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03437681v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03437699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeted CRISPR‐Cas9‐based gene knockouts in the model brown alga Ectocarpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Badis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Scornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minori Harada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 231 (5), pp.2077-2091. </w:t>
@@ -2106,702 +2106,702 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03356727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The gene repertoire of Pythium porphyrae (Oomycota) suggests an adapted plant pathogen tackling red algae</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Novel α-Hydroxy γ-Butenolides of Kelp Endophytes Disrupt Bacterial Cell-to-Cell Signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jong Won Han</w:t>
+                <w:t xml:space="preserve">Marine Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatyana A Klochkova</w:t>
+                <w:t xml:space="preserve">Yee-Meng Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire M M Gachon</w:t>
+                <w:t xml:space="preserve">Anne Tourneroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwang Hoon Kim</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Hubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4490/algae.2020.35.6.4⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, pp.601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2020.00601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02882701v1</w:t>
+                <w:t xml:space="preserve">hal-02909195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryopreservation of the parasitic and saprophytic life stage of the blastocladialean pathogen Paraphysoderma sedebokerense infecting the green algae Haematococcus pluvialis and Scenedesmus dimorphus</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claire Gachon</w:t>
+                <w:t xml:space="preserve">The gene repertoire of Pythium porphyrae (Oomycota) suggests an adapted plant pathogen tackling red algae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Badis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jong Won Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatyana A Klochkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire M M Gachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwang Hoon Kim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phycologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00318884.2020.1827825⟩</w:t>
+              <w:t xml:space="preserve">Algae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020 (2), pp.133 - 144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4490/algae.2020.35.6.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02968211v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02882701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel α-Hydroxy γ-Butenolides of Kelp Endophytes Disrupt Bacterial Cell-to-Cell Signaling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
+                <w:t xml:space="preserve">Cryopreservation of the parasitic and saprophytic life stage of the blastocladialean pathogen Paraphysoderma sedebokerense infecting the green algae Haematococcus pluvialis and Scenedesmus dimorphus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Strittmatter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Hubas</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cecilia Rad-Menéndez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gachon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7, pp.601. </w:t>
+              <w:t xml:space="preserve">Phycologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2020.00601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00318884.2020.1827825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02909195v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02968211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallelisable non-invasive biomass, fitness and growth measurement of macroalgae and other protists with nephelometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Host and pathogen autophagy are central to the inducible local defences and systemic response of the giant kelp Macrocystis pyrifera against the oomycete pathogen Anisolpidium ectocarpii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Murúa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Calmes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martina Strittmatter</w:t>
+                <w:t xml:space="preserve">Dieter G. Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Jacquemin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Mathilde Perrineau</w:t>
+                <w:t xml:space="preserve">Pieter van West</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Rousseau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohammad Etemadi-Shalamzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire M. M. Gachon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2019.101762⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.16438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02462340v1</w:t>
+                <w:t xml:space="preserve">mnhn-02502668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host and pathogen autophagy are central to the inducible local defences and systemic response of the giant kelp Macrocystis pyrifera against the oomycete pathogen Anisolpidium ectocarpii</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parallelisable non-invasive biomass, fitness and growth measurement of macroalgae and other protists with nephelometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pieter van West</w:t>
+                <w:t xml:space="preserve">Benoît Calmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Strittmatter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Etemadi-Shalamzari</w:t>
+                <w:t xml:space="preserve">Bertrand Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Mathilde Perrineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire M. M. Gachon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Céline Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 46, pp.101762. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.16438⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2019.101762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02502668v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02462340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demystifying biotrophs: FISHing for mRNAs to decipher plant and algal pathogen–host interaction at the single cell level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Badstöber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire M M Gachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jutta Ludwig-Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3008,51 +3008,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Bacterial and Fungal Microbiota of Saccharina latissima (Laminariales, Phaeophyceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tourneroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3136,295 +3136,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03915723v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel species of the oomycete Olpidiopsis potentially threaten European red algal cultivation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A review of reported seaweed diseases and pests in aquaculture in Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatyana Klochkova</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pedro Murúa</w:t>
+                <w:t xml:space="preserve">Georgia Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Faisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Cottier‐cook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire M M Gachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anicia Hurtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10811-018-1641-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of the World Aquaculture Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jwas.12649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03850418v1</w:t>
+                <w:t xml:space="preserve">mnhn-02502715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of reported seaweed diseases and pests in aquaculture in Asia</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claire M M Gachon</w:t>
+                <w:t xml:space="preserve">Novel species of the oomycete Olpidiopsis potentially threaten European red algal cultivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Badis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anicia Hurtado</w:t>
+                <w:t xml:space="preserve">Tatyana Klochkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Strittmatter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Garvetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Murúa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the World Aquaculture Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (2), pp.1239-1250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jwas.12649⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10811-018-1641-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02502715v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03850418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of sterol and fatty acid profiles of chytrids and their hosts reveals trophic upgrading of nutritionally inadequate phytoplankton by fungal parasites</w:t>
               </w:r>
@@ -3544,64 +3544,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hidden diversity in the oomycete genus Olpidiopsis is a potential hazard to red algal cultivation and conservation worldwide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Badis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatyana Klochkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janina Brakel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3678,51 +3678,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rediscovering Zygorhizidium affluens Canter: Molecular Taxonomy, Infectious Cycle, and Cryopreservation of a Chytrid Infecting the Bloom-Forming Diatom Asterionella formosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Rad-Menéndez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gerphagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3730,51 +3730,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Garvetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Arce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Badis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 84 (23), pp.e01826-18. </w:t>
@@ -3812,77 +3812,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemically-Mediated Interactions Between Macroalgae, Their Fungal Endophytes, and Protistan Pathogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Strittmatter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Murúa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4074,351 +4074,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03974734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the red algae and eukaryotic evolution from the genome of Porphyra umbilicalis (Bangiophyceae, Rhodophyta)</w:t>
+                <w:t xml:space="preserve">Perspectives on domestication research for sustainable seaweed aquaculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susan Brawley</w:t>
+                <w:t xml:space="preserve">Myriam Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Blouin</w:t>
+                <w:t xml:space="preserve">Marie-Laure Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth Ficko-Blean</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Martin Lohr</w:t>
+                <w:t xml:space="preserve">Christophe Destombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire M.M. Gachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1703088114⟩</w:t>
+              <w:t xml:space="preserve">Perspectives in Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (1), pp.33-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/pip/2017/0066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02950557v1</w:t>
+                <w:t xml:space="preserve">hal-04043004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives on domestication research for sustainable seaweed aquaculture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insights into the red algae and eukaryotic evolution from the genome of Porphyra umbilicalis (Bangiophyceae, Rhodophyta)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Brawley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Valero</w:t>
+                <w:t xml:space="preserve">Elizabeth Ficko-Blean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Guillemin</w:t>
+                <w:t xml:space="preserve">Glen Wheeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Destombe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claire M.M. Gachon</w:t>
+                <w:t xml:space="preserve">Martin Lohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives in Phycology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 4 (1), pp.33-46. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114 (31), pp.E6361-E6370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1127/pip/2017/0066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1703088114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04043004v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02950557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathogens of brown algae: culture studies of Anisolpidium ectocarpii and A. rosenvingei reveal that the Anisolpidiales are uniflagellated oomycetes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire M.M. Gachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Strittmatter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Badis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyle Fletcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4760,286 +4760,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01806394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial players involved in the decline of filamentous and colonial cyanobacterial blooms with a focus on fungal parasitism</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sexual Dimorphism and the Evolution of Sex-Biased Gene Expression in the Brown Alga Ectocarpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deborah Macarthur</w:t>
+                <w:t xml:space="preserve">Agnieszka Lipinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Latour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Gachon</w:t>
+                <w:t xml:space="preserve">Alexandre Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floris van Ogtrop</w:t>
+                <w:t xml:space="preserve">Remy Luthringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira F Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32 (6), pp.1581-1597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msv049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01983701v1</w:t>
+                <w:t xml:space="preserve">hal-01285048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexual Dimorphism and the Evolution of Sex-Biased Gene Expression in the Brown Alga Ectocarpus</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Remy Luthringer</w:t>
+                <w:t xml:space="preserve">Microbial players involved in the decline of filamentous and colonial cyanobacterial blooms with a focus on fungal parasitism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gerphagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akira F Peters</w:t>
+                <w:t xml:space="preserve">Deborah Macarthur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Corre</w:t>
+                <w:t xml:space="preserve">Delphine Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floris van Ogtrop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (8), pp.2573-2587</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01285048v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attachment, penetration and early host defense mechanisms during the infection of filamentous brown algae by Eurychasma dicksonii.</w:t>
               </w:r>
@@ -5064,51 +5064,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gordon W Beakes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire M M Gachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Katsaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5479,51 +5479,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieven Sterck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire M. M. Gachon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 29 (4), pp.1263 - 1276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5609,51 +5609,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James P Amon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathryn Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire M M Gachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and Freshwater Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 62 (4), pp.383-393</w:t>
@@ -5816,103 +5816,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algal diseases: spotlight on a black box.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire M M Gachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Strittmatter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chambouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwang Hoon Kim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 15 (11), pp.633-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5997,51 +5997,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieven Sterck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Scornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew E. Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6084,51 +6084,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-00906990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (2)</w:t>
+        <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -6236,143 +6236,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04931482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Biobanking of novel S. latissima strains with characters of interest for biomass production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Ruggeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Jaugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dhinaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaromir Guzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">GENIALG Deliverable D2.2, Station Biologique de Roscoff. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Application of QTL and GWAS approaches in Saccharina latissima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zofia Nehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zofia Nehr</w:t>
+                <w:t xml:space="preserve">Paolo Ruggeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komlan Avia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Ruggeri</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lucie Jaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Mathilde Perrineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Deliverable D2.3, Station Biologique de Roscoff. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05546359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6382,161 +6504,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ensuring the Sustainable Future of the Rapidly Expanding Global Seaweed Aquaculture Industry – A Vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth J Cottier-Cook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhi Nagabhatla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azam Asri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malcolm Beveridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03437705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId269"/>
+      <w:footerReference w:type="default" r:id="rId272"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6683,51 +6805,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431510v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M.M. Gachon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter G M&#252;ller" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Strittmatter" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Mur&#250;a" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Beckmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.113195" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471589v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Boland" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Maier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Peters" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Kawai" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Westermeier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.70106" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353946v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke van den Wyngaert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawek Cerbin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garzoli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans&#8208;peter Grossart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Gsell" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.14099" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05029530v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Miebach" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Green" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mallinger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le Garrec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaf011" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05029535v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Tan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pui-Ling Tan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sze-Wan Poong" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Brakel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Rad Menendez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2024.2396324" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04015084v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Garvetto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kirchmair" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willibald Salvenmoser" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Hittorf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18828" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04015087v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Arce" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Mathilde Perrineau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gachon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26388081.2022.2059783" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04015086v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-022-02809-9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03437685v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Capistrant&#8208;fossa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Morrison" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aschwin Engelen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte T.C. Quigley" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksey Morozov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.13194" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591904v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Nayfach" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rekha Seshadri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Udwary" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Varghese" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41587-020-0718-6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03268583v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fort" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Mchale" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cascella" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Potin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13453" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166872v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M. Dittami" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Arboleda" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Auguet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arite Bigalke" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Briand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.10911" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03437699v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Badis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Scornet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minori Harada" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caillard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godfroy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.10190" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03437681v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-021-02608-8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03356727v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17525" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02882701v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong Won Han" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana A Klochkova" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M M Gachon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwang Hoon Kim" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4490/algae.2020.35.6.4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02968211v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Rad-Men&#233;ndez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00318884.2020.1827825" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02909195v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vallet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yee-Meng Chong" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tourneroche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Genta-Jouve" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00601" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02462340v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Calmes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jacquemin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rousseau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2019.101762" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02502668v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter G. M&#252;ller" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van West" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Etemadi-Shalamzari" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M. M. Gachon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16438" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02931536v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Badst&#246;ber" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Ludwig-M&#252;ller" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolf Sandbichler" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Neuhauser" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-70884-4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02502701v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Monteiro" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felisa Rey" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;nia Melo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Moreira" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arbona" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10010107" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915723v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lami" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Burgaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domart-Coulon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Li" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.587566" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03850418v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Klochkova" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-018-1641-9" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02502715v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Ward" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Faisan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Cottier&#8208;cook" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicia Hurtado" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jwas.12649" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984045v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gerphagnon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramsy Agha" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Martin-Creuzburg" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bec" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Perri&#232;re" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14489" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02502732v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ostrowski" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2019.1664769" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981931v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01826-18" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02297595v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lacoste" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03161" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974734v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Clerck" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Min Kao" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Bogaert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Blomme" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Foflonker" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2018.08.015" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950557v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Brawley" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blouin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ficko-Blean" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen Wheeler" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lohr" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1703088114" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043004v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Valero" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Guillemin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destombe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/pip/2017/0066" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03850407v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Fletcher" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Van West" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2016.1252857" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806393v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Brodie" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Ball" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Yves Bouget" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheong Xin Chan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14760" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806394v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mark Cock" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Coelho" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2017.05.005" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9D025R7T-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983701v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Macarthur" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Latour" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris van Ogtrop" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01285048v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Lipinska" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cormier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Luthringer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira F Peters" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msv049" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01113846v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amerssa Tsirigoti" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon W Beakes" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Herv&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Katsaros" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00709-014-0721-1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01073830v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Coll&#233;n" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina Porcel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carr&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven G Ball" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1221259110" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649287v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Sterck" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Ahmed" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Allen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigoris Amoutzias" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-391499-6.00005-0" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647640v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Zambounis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Elias" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maumus" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msr296" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820103v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank H Gleason" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frithjof C Kuepper" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P Amon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Picard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605006v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Andr&#233; L&#233;vesque" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Brouwer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Cano" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P Hamilton" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carson Holt" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2010-11-7-r73" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820237v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;lesphore Sime-Ngando" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chambouvet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2010.08.005" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4N5W2SWB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00906990v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouz&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09016" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931482v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lacoeuilhe" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l P.J. Denys" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupont" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Archambeau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed&#8217;hom" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05546359v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Nehr" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ruggeri" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Avia" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jaugeon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03437705v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth J Cottier-Cook" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhi Nagabhatla" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azam Asri" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Beveridge" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bianchi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471589v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Boland" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Maier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Peters" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Kawai" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Westermeier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.70106" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431510v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M.M. Gachon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter G M&#252;ller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Strittmatter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Mur&#250;a" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Beckmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.113195" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353946v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke van den Wyngaert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawek Cerbin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garzoli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans&#8208;peter Grossart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Gsell" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.14099" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05029530v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Miebach" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Green" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mallinger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le Garrec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaf011" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05029535v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Tan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pui-Ling Tan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sze-Wan Poong" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Brakel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Rad Menendez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2024.2396324" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04015084v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Garvetto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kirchmair" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willibald Salvenmoser" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Hittorf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18828" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04015087v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Arce" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Mathilde Perrineau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gachon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26388081.2022.2059783" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04015086v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-022-02809-9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03268583v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fort" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Mchale" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cascella" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Potin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13453" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591904v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Nayfach" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rekha Seshadri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Udwary" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Varghese" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41587-020-0718-6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03437685v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Capistrant&#8208;fossa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Morrison" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aschwin Engelen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte T.C. Quigley" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksey Morozov" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.13194" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03437681v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-021-02608-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166872v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M. Dittami" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Arboleda" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Auguet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arite Bigalke" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Briand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.10911" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03437699v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Badis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Scornet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minori Harada" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caillard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godfroy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.10190" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03356727v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17525" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02909195v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vallet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yee-Meng Chong" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tourneroche" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Genta-Jouve" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00601" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02882701v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong Won Han" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana A Klochkova" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M M Gachon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwang Hoon Kim" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4490/algae.2020.35.6.4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02968211v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Rad-Men&#233;ndez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00318884.2020.1827825" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02502668v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter G. M&#252;ller" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van West" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Etemadi-Shalamzari" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M. M. Gachon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16438" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02462340v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Calmes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jacquemin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rousseau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2019.101762" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02931536v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Badst&#246;ber" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Ludwig-M&#252;ller" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolf Sandbichler" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Neuhauser" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-70884-4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02502701v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Monteiro" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felisa Rey" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;nia Melo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Moreira" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arbona" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10010107" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915723v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lami" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Burgaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domart-Coulon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Li" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.587566" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02502715v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Ward" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Faisan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Cottier&#8208;cook" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicia Hurtado" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jwas.12649" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03850418v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Klochkova" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-018-1641-9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984045v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gerphagnon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramsy Agha" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Martin-Creuzburg" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bec" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Perri&#232;re" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14489" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02502732v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ostrowski" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2019.1664769" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981931v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01826-18" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02297595v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lacoste" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03161" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974734v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Clerck" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Min Kao" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Bogaert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Blomme" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Foflonker" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2018.08.015" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043004v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Valero" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Guillemin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destombe" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/pip/2017/0066" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950557v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Brawley" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blouin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ficko-Blean" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen Wheeler" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lohr" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1703088114" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03850407v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Fletcher" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Van West" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2016.1252857" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806393v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Brodie" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Ball" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Yves Bouget" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheong Xin Chan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14760" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806394v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mark Cock" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Coelho" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2017.05.005" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9D025R7T-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01285048v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Lipinska" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cormier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Luthringer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira F Peters" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msv049" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983701v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Macarthur" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Latour" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris van Ogtrop" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01113846v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amerssa Tsirigoti" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon W Beakes" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Herv&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Katsaros" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00709-014-0721-1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01073830v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Coll&#233;n" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina Porcel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carr&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven G Ball" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1221259110" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649287v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Sterck" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Ahmed" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Allen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigoris Amoutzias" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-391499-6.00005-0" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647640v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Zambounis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Elias" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maumus" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msr296" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820103v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank H Gleason" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frithjof C Kuepper" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P Amon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Picard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605006v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Andr&#233; L&#233;vesque" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Brouwer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Cano" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P Hamilton" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carson Holt" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2010-11-7-r73" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820237v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;lesphore Sime-Ngando" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chambouvet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2010.08.005" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4N5W2SWB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00906990v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouz&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09016" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931482v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lacoeuilhe" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l P.J. Denys" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupont" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Archambeau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed&#8217;hom" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05559266v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ruggeri" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jaugeon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dhinaut" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaromir Guzinski" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05546359v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Nehr" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Avia" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03437705v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth J Cottier-Cook" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhi Nagabhatla" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azam Asri" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Beveridge" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bianchi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>