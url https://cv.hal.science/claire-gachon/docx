--- v1 (2026-04-05)
+++ v2 (2026-05-05)
@@ -100,563 +100,563 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Professor Dieter G. Müller's legacy in algal developmental biology and phycology (1935–2025)</w:t>
+                <w:t xml:space="preserve">Importance, structure, cultivability, and resilience of the bacterial microbiota during infection of laboratory-grown Haematococcus spp. by the blastocladialean pathogen Paraphysoderma sedebokerense : evidence for a domesticated microbiota and its potential for biocontrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilhelm Boland</w:t>
+                <w:t xml:space="preserve">Jeanne Miebach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingo Maier</w:t>
+                <w:t xml:space="preserve">David Green</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akira Peters</w:t>
+                <w:t xml:space="preserve">Martina Strittmatter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroshi Kawai</w:t>
+                <w:t xml:space="preserve">Claire Mallinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renato Westermeier</w:t>
+                <w:t xml:space="preserve">Lucie Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phycology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 61 (6), pp.1534-1535. </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 101 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jpy.70106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiaf011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05471589v1</w:t>
+                <w:t xml:space="preserve">mnhn-05029530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell death is a conserved innate disease resistance response of brown algae against the oomycete Eurychasma dicksonii</w:t>
+                <w:t xml:space="preserve">Professor Dieter G. Müller's legacy in algal developmental biology and phycology (1935–2025)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire M.M. Gachon</w:t>
+                <w:t xml:space="preserve">Wilhelm Boland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dieter G Müller</w:t>
+                <w:t xml:space="preserve">Ingo Maier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Strittmatter</w:t>
+                <w:t xml:space="preserve">Akira Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Murúa</w:t>
+                <w:t xml:space="preserve">Hiroshi Kawai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Beckmann</w:t>
+                <w:t xml:space="preserve">Renato Westermeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 28 (9), pp.113195. </w:t>
+              <w:t xml:space="preserve">Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61 (6), pp.1534-1535. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2025.113195⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jpy.70106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05431510v1</w:t>
+                <w:t xml:space="preserve">hal-05471589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ParAquaSeq, a Database of Ecologically Annotated rRNA Sequences Covering Zoosporic Parasites Infecting Aquatic Primary Producers in Natural and Industrial Systems</w:t>
+                <w:t xml:space="preserve">Cell death is a conserved innate disease resistance response of brown algae against the oomycete Eurychasma dicksonii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silke van den Wyngaert</w:t>
+                <w:t xml:space="preserve">Claire M.M. Gachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slawek Cerbin</w:t>
+                <w:t xml:space="preserve">Dieter G Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Strittmatter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Garzoli</w:t>
+                <w:t xml:space="preserve">Pedro Murúa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans‐peter Grossart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alena Gsell</w:t>
+                <w:t xml:space="preserve">Max Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.14099⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (9), pp.113195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2025.113195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05353946v1</w:t>
+                <w:t xml:space="preserve">hal-05431510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance, structure, cultivability, and resilience of the bacterial microbiota during infection of laboratory-grown Haematococcus spp. by the blastocladialean pathogen Paraphysoderma sedebokerense : evidence for a domesticated microbiota and its potential for biocontrol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ParAquaSeq, a Database of Ecologically Annotated rRNA Sequences Covering Zoosporic Parasites Infecting Aquatic Primary Producers in Natural and Industrial Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silke van den Wyngaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Miebach</w:t>
+                <w:t xml:space="preserve">Slawek Cerbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Green</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martina Strittmatter</w:t>
+                <w:t xml:space="preserve">Laura Garzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Mallinger</w:t>
+                <w:t xml:space="preserve">Hans‐peter Grossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Le Garrec</w:t>
+                <w:t xml:space="preserve">Alena Gsell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 101 (2), </w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (6), pp.e14099. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiaf011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.14099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-05029530v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05353946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of nine markers for phylogeny, species and haplotype identification of Kappaphycus species and Eucheuma denticulatum (Solieriaceae, Rhodophyta)</w:t>
               </w:r>
@@ -789,51 +789,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phagocytosis underpins the biotrophic lifestyle of intracellular parasites in the class Phytomyxea (Rhizaria)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Garvetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Murúa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Kirchmair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -910,64 +910,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">My seaweed looks weird: a community web portal to accelerate pathogen discovery in seaweeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Strittmatter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Murúa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Arce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1570,511 +1570,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03437685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of genetic diversity within eucheumatoid cultivars in east Sabah, Malaysia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Gachon</w:t>
+                <w:t xml:space="preserve">Exploring, harnessing and conserving marine genetic resources towards a sustainable seaweed aquaculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Badis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Scornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minori Harada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Caillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10811-021-02608-8⟩</w:t>
+              <w:t xml:space="preserve">Plants, People, Planet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (4), pp.337-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppp3.10190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-03437681v1</w:t>
+                <w:t xml:space="preserve">mnhn-03437699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A community perspective on the concept of marine holobionts: current status, challenges, and future directions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon M. Dittami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Arboleda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Auguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arite Bigalke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PeerJ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9, pp.e10911. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7717/peerj.10911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03166872v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring, harnessing and conserving marine genetic resources towards a sustainable seaweed aquaculture</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Godfroy</w:t>
+                <w:t xml:space="preserve">Assessment of genetic diversity within eucheumatoid cultivars in east Sabah, Malaysia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pui-Ling Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sze-Wan Poong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ji Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janina Brakel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants, People, Planet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 3 (4), pp.337-349. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ppp3.10190⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10811-021-02608-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03437699v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03437681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeted CRISPR‐Cas9‐based gene knockouts in the model brown alga Ectocarpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Badis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Scornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minori Harada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 231 (5), pp.2077-2091. </w:t>
@@ -2106,568 +2106,572 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03356727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel α-Hydroxy γ-Butenolides of Kelp Endophytes Disrupt Bacterial Cell-to-Cell Signaling</w:t>
+                <w:t xml:space="preserve">The Bacterial and Fungal Microbiota of Saccharina latissima (Laminariales, Phaeophyceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Vallet</w:t>
+                <w:t xml:space="preserve">Anne Tourneroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yee-Meng Chong</w:t>
+                <w:t xml:space="preserve">Raphaël Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Tourneroche</w:t>
+                <w:t xml:space="preserve">Gaëtan Burgaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
+                <w:t xml:space="preserve">Isabelle Domart-Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Hubas</w:t>
+                <w:t xml:space="preserve">Wei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 7, pp.601. </w:t>
+              <w:t xml:space="preserve">, 2020, 7, pp.587566. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2020.00601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2020.587566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02909195v1</w:t>
+                <w:t xml:space="preserve">hal-03915723v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The gene repertoire of Pythium porphyrae (Oomycota) suggests an adapted plant pathogen tackling red algae</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Novel α-Hydroxy γ-Butenolides of Kelp Endophytes Disrupt Bacterial Cell-to-Cell Signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jong Won Han</w:t>
+                <w:t xml:space="preserve">Marine Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatyana A Klochkova</w:t>
+                <w:t xml:space="preserve">Yee-Meng Chong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tourneroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire M M Gachon</w:t>
+                <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwang Hoon Kim</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cédric Hubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2020 (2), pp.133 - 144. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, pp.601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4490/algae.2020.35.6.4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2020.00601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02882701v1</w:t>
+                <w:t xml:space="preserve">hal-02909195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryopreservation of the parasitic and saprophytic life stage of the blastocladialean pathogen Paraphysoderma sedebokerense infecting the green algae Haematococcus pluvialis and Scenedesmus dimorphus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martina Strittmatter</w:t>
+                <w:t xml:space="preserve">The gene repertoire of Pythium porphyrae (Oomycota) suggests an adapted plant pathogen tackling red algae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Badis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecilia Rad-Menéndez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Gachon</w:t>
+                <w:t xml:space="preserve">Jong Won Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatyana A Klochkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire M M Gachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwang Hoon Kim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phycologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00318884.2020.1827825⟩</w:t>
+              <w:t xml:space="preserve">Algae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020 (2), pp.133 - 144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4490/algae.2020.35.6.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02968211v1</w:t>
+                <w:t xml:space="preserve">mnhn-02882701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host and pathogen autophagy are central to the inducible local defences and systemic response of the giant kelp Macrocystis pyrifera against the oomycete pathogen Anisolpidium ectocarpii</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Etemadi-Shalamzari</w:t>
+                <w:t xml:space="preserve">Cryopreservation of the parasitic and saprophytic life stage of the blastocladialean pathogen Paraphysoderma sedebokerense infecting the green algae Haematococcus pluvialis and Scenedesmus dimorphus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Strittmatter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire M. M. Gachon</w:t>
+                <w:t xml:space="preserve">Cecilia Rad-Menéndez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gachon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Phycologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.16438⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00318884.2020.1827825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02502668v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02968211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallelisable non-invasive biomass, fitness and growth measurement of macroalgae and other protists with nephelometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Calmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Strittmatter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2738,1043 +2742,1039 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02462340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demystifying biotrophs: FISHing for mRNAs to decipher plant and algal pathogen–host interaction at the single cell level</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Host and pathogen autophagy are central to the inducible local defences and systemic response of the giant kelp Macrocystis pyrifera against the oomycete pathogen Anisolpidium ectocarpii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Murúa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Badstöber</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire M M Gachon</w:t>
+                <w:t xml:space="preserve">Dieter G. Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jutta Ludwig-Müller</w:t>
+                <w:t xml:space="preserve">Pieter van West</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adolf Sandbichler</w:t>
+                <w:t xml:space="preserve">Mohammad Etemadi-Shalamzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sigrid Neuhauser</w:t>
+                <w:t xml:space="preserve">Claire M. M. Gachon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-70884-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.16438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02931536v1</w:t>
+                <w:t xml:space="preserve">mnhn-02502668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Unique Lipidomic Signatures of Saccharina latissima Can Be Used to Pinpoint Their Geographic Origin</w:t>
+                <w:t xml:space="preserve">Demystifying biotrophs: FISHing for mRNAs to decipher plant and algal pathogen–host interaction at the single cell level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João Monteiro</w:t>
+                <w:t xml:space="preserve">Julia Badstöber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire M M Gachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felisa Rey</w:t>
+                <w:t xml:space="preserve">Jutta Ludwig-Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tânia Melo</w:t>
+                <w:t xml:space="preserve">Adolf Sandbichler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Moreira</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sigrid Neuhauser</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biom10010107⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-70884-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02502701v1</w:t>
+                <w:t xml:space="preserve">mnhn-02931536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Bacterial and Fungal Microbiota of Saccharina latissima (Laminariales, Phaeophyceae)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Tourneroche</w:t>
+                <w:t xml:space="preserve">The Unique Lipidomic Signatures of Saccharina latissima Can Be Used to Pinpoint Their Geographic Origin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Lami</w:t>
+                <w:t xml:space="preserve">Felisa Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Burgaud</w:t>
+                <w:t xml:space="preserve">Tânia Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Domart-Coulon</w:t>
+                <w:t xml:space="preserve">Ana Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Li</w:t>
+                <w:t xml:space="preserve">Jean-François Arbona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7, pp.587566. </w:t>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2020.587566⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/biom10010107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03915723v2</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02502701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of reported seaweed diseases and pests in aquaculture in Asia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hidden diversity in the oomycete genus Olpidiopsis is a potential hazard to red algal cultivation and conservation worldwide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Badis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgia Ward</w:t>
+                <w:t xml:space="preserve">Tatyana Klochkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janina Brakel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Arce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Faisan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anicia Hurtado</w:t>
+                <w:t xml:space="preserve">Martin Ostrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the World Aquaculture Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jwas.12649⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09670262.2019.1664769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02502715v1</w:t>
+                <w:t xml:space="preserve">mnhn-02502732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel species of the oomycete Olpidiopsis potentially threaten European red algal cultivation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yacine Badis</w:t>
+                <w:t xml:space="preserve">A review of reported seaweed diseases and pests in aquaculture in Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgia Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Faisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatyana Klochkova</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pedro Murúa</w:t>
+                <w:t xml:space="preserve">Elizabeth Cottier‐cook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire M M Gachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anicia Hurtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10811-018-1641-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of the World Aquaculture Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jwas.12649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03850418v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02502715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of sterol and fatty acid profiles of chytrids and their hosts reveals trophic upgrading of nutritionally inadequate phytoplankton by fungal parasites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fanny Perrière</w:t>
+                <w:t xml:space="preserve">Novel species of the oomycete Olpidiopsis potentially threaten European red algal cultivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Badis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatyana Klochkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Strittmatter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Garvetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Murúa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.14489⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (2), pp.1239-1250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10811-018-1641-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01984045v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03850418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hidden diversity in the oomycete genus Olpidiopsis is a potential hazard to red algal cultivation and conservation worldwide</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Paola Arce</w:t>
+                <w:t xml:space="preserve">Comparison of sterol and fatty acid profiles of chytrids and their hosts reveals trophic upgrading of nutritionally inadequate phytoplankton by fungal parasites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gerphagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramsy Agha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Martin-Creuzburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Ostrowski</w:t>
+                <w:t xml:space="preserve">Fanny Perrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Phycology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.1-10. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (3), pp.949-958. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09670262.2019.1664769⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.14489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02502732v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rediscovering Zygorhizidium affluens Canter: Molecular Taxonomy, Infectious Cycle, and Cryopreservation of a Chytrid Infecting the Bloom-Forming Diatom Asterionella formosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Rad-Menéndez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gerphagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Garvetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Arce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Badis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 84 (23), pp.e01826-18. </w:t>
@@ -3812,77 +3812,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemically-Mediated Interactions Between Macroalgae, Their Fungal Endophytes, and Protistan Pathogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Strittmatter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Murúa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4074,972 +4074,972 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03974734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives on domestication research for sustainable seaweed aquaculture</w:t>
+                <w:t xml:space="preserve">The Algal Revolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Valero</w:t>
+                <w:t xml:space="preserve">Juliet Brodie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Guillemin</w:t>
+                <w:t xml:space="preserve">Cheong Xin Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Clerck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Destombe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claire M.M. Gachon</w:t>
+                <w:t xml:space="preserve">J. Mark Cock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives in Phycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/pip/2017/0066⟩</w:t>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (8), pp.726-738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2017.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04043004v1</w:t>
+                <w:t xml:space="preserve">hal-01806394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the red algae and eukaryotic evolution from the genome of Porphyra umbilicalis (Bangiophyceae, Rhodophyta)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Blouin</w:t>
+                <w:t xml:space="preserve">Biotic interactions as drivers of algal origin and evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliet Brodie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth Ficko-Blean</w:t>
+                <w:t xml:space="preserve">Steven Ball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glen Wheeler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Lohr</w:t>
+                <w:t xml:space="preserve">François-Yves Bouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheong Xin Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Clerck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1703088114⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 216 (3), pp.670-681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.14760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02950557v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathogens of brown algae: culture studies of Anisolpidium ectocarpii and A. rosenvingei reveal that the Anisolpidiales are uniflagellated oomycetes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Perspectives on domestication research for sustainable seaweed aquaculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Valero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Destombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire M.M. Gachon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pieter Van West</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Phycology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 52 (2), pp.133-148. </w:t>
+              <w:t xml:space="preserve">Perspectives in Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (1), pp.33-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09670262.2016.1252857⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1127/pip/2017/0066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03850407v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biotic interactions as drivers of algal origin and evolution</w:t>
+                <w:t xml:space="preserve">Insights into the red algae and eukaryotic evolution from the genome of Porphyra umbilicalis (Bangiophyceae, Rhodophyta)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliet Brodie</w:t>
+                <w:t xml:space="preserve">Susan Brawley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Ball</w:t>
+                <w:t xml:space="preserve">Nicolas Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Yves Bouget</w:t>
+                <w:t xml:space="preserve">Elizabeth Ficko-Blean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheong Xin Chan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier de Clerck</w:t>
+                <w:t xml:space="preserve">Glen Wheeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.14760⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114 (31), pp.E6361-E6370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1703088114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01806393v1</w:t>
+                <w:t xml:space="preserve">hal-02950557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Algal Revolution</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Mark Cock</w:t>
+                <w:t xml:space="preserve">Pathogens of brown algae: culture studies of Anisolpidium ectocarpii and A. rosenvingei reveal that the Anisolpidiales are uniflagellated oomycetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire M.M. Gachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Strittmatter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Badis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susana Coelho</w:t>
+                <w:t xml:space="preserve">Kyle Fletcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Van West</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2017.05.005⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 52 (2), pp.133-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09670262.2016.1252857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01806394v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03850407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexual Dimorphism and the Evolution of Sex-Biased Gene Expression in the Brown Alga Ectocarpus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbial players involved in the decline of filamentous and colonial cyanobacterial blooms with a focus on fungal parasitism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gerphagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnieszka Lipinska</w:t>
+                <w:t xml:space="preserve">Deborah Macarthur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Cormier</w:t>
+                <w:t xml:space="preserve">Delphine Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remy Luthringer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Erwan Corre</w:t>
+                <w:t xml:space="preserve">Floris van Ogtrop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (8), pp.2573-2587</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01285048v1</w:t>
+                <w:t xml:space="preserve">hal-01983701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial players involved in the decline of filamentous and colonial cyanobacterial blooms with a focus on fungal parasitism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Gerphagnon</w:t>
+                <w:t xml:space="preserve">Sexual Dimorphism and the Evolution of Sex-Biased Gene Expression in the Brown Alga Ectocarpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Lipinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Luthringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deborah Macarthur</w:t>
+                <w:t xml:space="preserve">Akira F Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Latour</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Floris van Ogtrop</w:t>
+                <w:t xml:space="preserve">Erwan Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32 (6), pp.1581-1597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msv049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01983701v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attachment, penetration and early host defense mechanisms during the infection of filamentous brown algae by Eurychasma dicksonii.</w:t>
               </w:r>
@@ -5064,51 +5064,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gordon W Beakes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire M M Gachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Katsaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5293,51 +5293,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Ectocarpus Genome and Brown Algal Genomics The Ectocarpus Genome Consortium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieven Sterck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5479,51 +5479,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieven Sterck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire M. M. Gachon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 29 (4), pp.1263 - 1276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5609,51 +5609,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James P Amon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathryn Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire M M Gachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and Freshwater Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 62 (4), pp.383-393</w:t>
@@ -5676,437 +5676,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00820103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome sequence of the necrotrophic plant pathogen Pythium ultimum reveals original pathogenicity mechanisms and effector repertoire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The $Ectocarpus$ genome and the independent evolution of multicellularity in brown algae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mark Cock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieven Sterck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C André Lévesque</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Carson Holt</w:t>
+                <w:t xml:space="preserve">Pierre Rouzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Scornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew E. Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/gb-2010-11-7-r73⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 465 (7298), pp.617-621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature09016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605006v1</w:t>
+                <w:t xml:space="preserve">cea-00906990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algal diseases: spotlight on a black box.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire M M Gachon</w:t>
+                <w:t xml:space="preserve">Genome sequence of the necrotrophic plant pathogen Pythium ultimum reveals original pathogenicity mechanisms and effector repertoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C André Lévesque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henk Brouwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Cano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John P Hamilton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carson Holt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2010.08.005⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/gb-2010-11-7-r73⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00820237v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The $Ectocarpus$ genome and the independent evolution of multicellularity in brown algae</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Algal diseases: spotlight on a black box.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire M M Gachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Strittmatter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chambouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwang Hoon Kim</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 15 (11), pp.633-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2010.08.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature09016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-00906990v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00820237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6236,271 +6236,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04931482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biobanking of novel S. latissima strains with characters of interest for biomass production</w:t>
+                <w:t xml:space="preserve">Application of QTL and GWAS approaches in Saccharina latissima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Zofia Nehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Paolo Ruggeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komlan Avia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Jaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Antoine Fort</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Mathilde Perrineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">GENIALG Deliverable D2.2, Station Biologique de Roscoff. 2021</w:t>
+              <w:t xml:space="preserve">Deliverable D2.3, Station Biologique de Roscoff. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05559266v1</w:t>
+                <w:t xml:space="preserve">hal-05546359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of QTL and GWAS approaches in Saccharina latissima</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biobanking of novel S. latissima strains with characters of interest for biomass production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Ruggeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Jaugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zofia Nehr</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paolo Ruggeri</w:t>
+                <w:t xml:space="preserve">Julien Dhinaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Komlan Avia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Mathilde Perrineau</w:t>
+                <w:t xml:space="preserve">Jaromir Guzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Deliverable D2.3, Station Biologique de Roscoff. 2021</w:t>
+              <w:t xml:space="preserve">GENIALG Deliverable D2.2, Station Biologique de Roscoff. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05546359v1</w:t>
+                <w:t xml:space="preserve">hal-05559266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6805,51 +6805,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471589v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Boland" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Maier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Peters" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Kawai" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Westermeier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.70106" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431510v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M.M. Gachon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter G M&#252;ller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Strittmatter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Mur&#250;a" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Beckmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.113195" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353946v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke van den Wyngaert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawek Cerbin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garzoli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans&#8208;peter Grossart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Gsell" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.14099" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05029530v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Miebach" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Green" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mallinger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le Garrec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaf011" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05029535v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Tan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pui-Ling Tan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sze-Wan Poong" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Brakel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Rad Menendez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2024.2396324" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04015084v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Garvetto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kirchmair" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willibald Salvenmoser" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Hittorf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18828" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04015087v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Arce" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Mathilde Perrineau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gachon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26388081.2022.2059783" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04015086v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-022-02809-9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03268583v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fort" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Mchale" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cascella" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Potin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13453" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591904v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Nayfach" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rekha Seshadri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Udwary" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Varghese" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41587-020-0718-6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03437685v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Capistrant&#8208;fossa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Morrison" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aschwin Engelen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte T.C. Quigley" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksey Morozov" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.13194" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03437681v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-021-02608-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166872v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M. Dittami" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Arboleda" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Auguet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arite Bigalke" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Briand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.10911" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03437699v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Badis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Scornet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minori Harada" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caillard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godfroy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.10190" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03356727v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17525" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02909195v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vallet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yee-Meng Chong" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tourneroche" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Genta-Jouve" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00601" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02882701v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong Won Han" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana A Klochkova" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M M Gachon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwang Hoon Kim" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4490/algae.2020.35.6.4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02968211v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Rad-Men&#233;ndez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00318884.2020.1827825" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02502668v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter G. M&#252;ller" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van West" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Etemadi-Shalamzari" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M. M. Gachon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16438" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02462340v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Calmes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jacquemin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rousseau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2019.101762" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02931536v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Badst&#246;ber" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Ludwig-M&#252;ller" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolf Sandbichler" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Neuhauser" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-70884-4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02502701v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Monteiro" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felisa Rey" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;nia Melo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Moreira" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arbona" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10010107" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915723v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lami" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Burgaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domart-Coulon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Li" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.587566" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02502715v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Ward" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Faisan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Cottier&#8208;cook" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicia Hurtado" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jwas.12649" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03850418v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Klochkova" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-018-1641-9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984045v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gerphagnon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramsy Agha" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Martin-Creuzburg" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bec" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Perri&#232;re" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14489" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02502732v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ostrowski" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2019.1664769" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981931v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01826-18" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02297595v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lacoste" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03161" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974734v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Clerck" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Min Kao" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Bogaert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Blomme" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Foflonker" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2018.08.015" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043004v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Valero" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Guillemin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destombe" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/pip/2017/0066" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950557v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Brawley" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blouin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ficko-Blean" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen Wheeler" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lohr" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1703088114" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03850407v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Fletcher" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Van West" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2016.1252857" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806393v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Brodie" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Ball" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Yves Bouget" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheong Xin Chan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14760" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806394v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mark Cock" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Coelho" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2017.05.005" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9D025R7T-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01285048v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Lipinska" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cormier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Luthringer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira F Peters" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msv049" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983701v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Macarthur" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Latour" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris van Ogtrop" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01113846v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amerssa Tsirigoti" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon W Beakes" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Herv&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Katsaros" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00709-014-0721-1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01073830v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Coll&#233;n" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina Porcel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carr&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven G Ball" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1221259110" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649287v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Sterck" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Ahmed" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Allen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigoris Amoutzias" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-391499-6.00005-0" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647640v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Zambounis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Elias" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maumus" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msr296" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820103v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank H Gleason" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frithjof C Kuepper" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P Amon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Picard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605006v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Andr&#233; L&#233;vesque" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Brouwer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Cano" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P Hamilton" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carson Holt" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2010-11-7-r73" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820237v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;lesphore Sime-Ngando" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chambouvet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2010.08.005" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4N5W2SWB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00906990v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouz&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09016" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931482v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lacoeuilhe" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l P.J. Denys" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupont" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Archambeau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed&#8217;hom" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05559266v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ruggeri" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jaugeon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dhinaut" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaromir Guzinski" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05546359v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Nehr" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Avia" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03437705v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth J Cottier-Cook" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhi Nagabhatla" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azam Asri" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Beveridge" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bianchi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05029530v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Miebach" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Green" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Strittmatter" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mallinger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le Garrec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaf011" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471589v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Boland" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Maier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Peters" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Kawai" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Westermeier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.70106" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431510v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M.M. Gachon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter G M&#252;ller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Mur&#250;a" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Beckmann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.113195" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353946v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke van den Wyngaert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawek Cerbin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garzoli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans&#8208;peter Grossart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Gsell" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.14099" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05029535v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Tan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pui-Ling Tan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sze-Wan Poong" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Brakel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Rad Menendez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2024.2396324" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04015084v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Garvetto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kirchmair" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willibald Salvenmoser" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Hittorf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18828" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04015087v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Arce" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Mathilde Perrineau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gachon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26388081.2022.2059783" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04015086v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-022-02809-9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03268583v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fort" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Mchale" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cascella" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Potin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13453" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591904v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Nayfach" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rekha Seshadri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Udwary" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Varghese" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41587-020-0718-6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03437685v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Capistrant&#8208;fossa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Morrison" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aschwin Engelen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte T.C. Quigley" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksey Morozov" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.13194" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03437699v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Badis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Scornet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minori Harada" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caillard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godfroy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.10190" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166872v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M. Dittami" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Arboleda" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Auguet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arite Bigalke" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Briand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.10911" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03437681v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-021-02608-8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03356727v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17525" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915723v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tourneroche" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lami" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Burgaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domart-Coulon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Li" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.587566" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02909195v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vallet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yee-Meng Chong" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Genta-Jouve" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00601" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02882701v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong Won Han" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana A Klochkova" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M M Gachon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwang Hoon Kim" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4490/algae.2020.35.6.4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02968211v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Rad-Men&#233;ndez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00318884.2020.1827825" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02462340v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Calmes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jacquemin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rousseau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2019.101762" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02502668v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter G. M&#252;ller" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van West" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Etemadi-Shalamzari" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M. M. Gachon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16438" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02931536v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Badst&#246;ber" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Ludwig-M&#252;ller" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolf Sandbichler" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Neuhauser" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-70884-4" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02502701v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Monteiro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felisa Rey" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;nia Melo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Moreira" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arbona" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10010107" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02502732v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Klochkova" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ostrowski" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2019.1664769" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02502715v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Ward" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Faisan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Cottier&#8208;cook" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicia Hurtado" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jwas.12649" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03850418v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-018-1641-9" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984045v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gerphagnon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramsy Agha" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Martin-Creuzburg" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bec" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Perri&#232;re" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14489" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981931v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01826-18" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02297595v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lacoste" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03161" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974734v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Clerck" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Min Kao" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Bogaert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Blomme" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Foflonker" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2018.08.015" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806394v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Brodie" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheong Xin Chan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mark Cock" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Coelho" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2017.05.005" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9D025R7T-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806393v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Ball" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Yves Bouget" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14760" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043004v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Valero" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Guillemin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destombe" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/pip/2017/0066" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950557v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Brawley" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blouin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ficko-Blean" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen Wheeler" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lohr" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1703088114" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03850407v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Fletcher" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Van West" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2016.1252857" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983701v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Macarthur" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Latour" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris van Ogtrop" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01285048v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Lipinska" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cormier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Luthringer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira F Peters" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msv049" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01113846v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amerssa Tsirigoti" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon W Beakes" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Herv&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Katsaros" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00709-014-0721-1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01073830v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Coll&#233;n" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina Porcel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carr&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven G Ball" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1221259110" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649287v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Sterck" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Ahmed" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Allen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigoris Amoutzias" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-391499-6.00005-0" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647640v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Zambounis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Elias" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maumus" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msr296" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820103v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank H Gleason" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frithjof C Kuepper" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P Amon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Picard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00906990v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouz&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09016" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605006v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Andr&#233; L&#233;vesque" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Brouwer" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Cano" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P Hamilton" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carson Holt" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2010-11-7-r73" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820237v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;lesphore Sime-Ngando" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chambouvet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2010.08.005" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4N5W2SWB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931482v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lacoeuilhe" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l P.J. Denys" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupont" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Archambeau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed&#8217;hom" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05546359v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Nehr" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ruggeri" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Avia" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jaugeon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05559266v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dhinaut" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaromir Guzinski" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03437705v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth J Cottier-Cook" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhi Nagabhatla" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azam Asri" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Beveridge" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bianchi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>