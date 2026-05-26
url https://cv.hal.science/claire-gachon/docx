--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -100,161 +100,161 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance, structure, cultivability, and resilience of the bacterial microbiota during infection of laboratory-grown Haematococcus spp. by the blastocladialean pathogen Paraphysoderma sedebokerense : evidence for a domesticated microbiota and its potential for biocontrol</w:t>
+                <w:t xml:space="preserve">Cell death is a conserved innate disease resistance response of brown algae against the oomycete Eurychasma dicksonii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Miebach</w:t>
+                <w:t xml:space="preserve">Claire M.M. Gachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Green</w:t>
+                <w:t xml:space="preserve">Dieter G Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Strittmatter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Mallinger</w:t>
+                <w:t xml:space="preserve">Pedro Murúa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Le Garrec</w:t>
+                <w:t xml:space="preserve">Max Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 101 (2), </w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (9), pp.113195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiaf011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2025.113195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-05029530v1</w:t>
+                <w:t xml:space="preserve">hal-05431510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Professor Dieter G. Müller's legacy in algal developmental biology and phycology (1935–2025)</w:t>
               </w:r>
@@ -368,295 +368,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05471589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell death is a conserved innate disease resistance response of brown algae against the oomycete Eurychasma dicksonii</w:t>
+                <w:t xml:space="preserve">ParAquaSeq, a Database of Ecologically Annotated rRNA Sequences Covering Zoosporic Parasites Infecting Aquatic Primary Producers in Natural and Industrial Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire M.M. Gachon</w:t>
+                <w:t xml:space="preserve">Silke van den Wyngaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dieter G Müller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martina Strittmatter</w:t>
+                <w:t xml:space="preserve">Slawek Cerbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Murúa</w:t>
+                <w:t xml:space="preserve">Laura Garzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Beckmann</w:t>
+                <w:t xml:space="preserve">Hans‐peter Grossart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alena Gsell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2025.113195⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (6), pp.e14099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.14099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05431510v1</w:t>
+                <w:t xml:space="preserve">hal-05353946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ParAquaSeq, a Database of Ecologically Annotated rRNA Sequences Covering Zoosporic Parasites Infecting Aquatic Primary Producers in Natural and Industrial Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Importance, structure, cultivability, and resilience of the bacterial microbiota during infection of laboratory-grown Haematococcus spp. by the blastocladialean pathogen Paraphysoderma sedebokerense : evidence for a domesticated microbiota and its potential for biocontrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slawek Cerbin</w:t>
+                <w:t xml:space="preserve">Jeanne Miebach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Garzoli</w:t>
+                <w:t xml:space="preserve">David Green</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Strittmatter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans‐peter Grossart</w:t>
+                <w:t xml:space="preserve">Claire Mallinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alena Gsell</w:t>
+                <w:t xml:space="preserve">Lucie Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (6), pp.e14099. </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 101 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.14099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiaf011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05353946v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-05029530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of nine markers for phylogeny, species and haplotype identification of Kappaphycus species and Eucheuma denticulatum (Solieriaceae, Rhodophyta)</w:t>
               </w:r>
@@ -789,51 +789,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phagocytosis underpins the biotrophic lifestyle of intracellular parasites in the class Phytomyxea (Rhizaria)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Garvetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Murúa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Kirchmair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -923,51 +923,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">My seaweed looks weird: a community web portal to accelerate pathogen discovery in seaweeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Strittmatter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Murúa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Arce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1168,697 +1168,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04015086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exhaustive reanalysis of barcode sequences from public repositories highlights ongoing misidentifications and impacts taxa diversity and distribution.</w:t>
+                <w:t xml:space="preserve">The microbiome of the habitat‐forming brown alga Fucus vesiculosus (Phaeophyceae) has similar cross‐Atlantic structure that reflects past and present drivers 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Fort</w:t>
+                <w:t xml:space="preserve">Kyle Capistrant‐fossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcus Mchale</w:t>
+                <w:t xml:space="preserve">Hilary Morrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Cascella</w:t>
+                <w:t xml:space="preserve">Aschwin Engelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Potin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Mathilde Perrineau</w:t>
+                <w:t xml:space="preserve">Charlotte T.C. Quigley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksey Morozov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+              <w:t xml:space="preserve">Journal of Phycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.13453⟩</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jpy.13194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03268583v1</w:t>
+                <w:t xml:space="preserve">mnhn-03437685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genomic catalog of Earth’s microbiomes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exhaustive reanalysis of barcode sequences from public repositories highlights ongoing misidentifications and impacts taxa diversity and distribution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Roux</w:t>
+                <w:t xml:space="preserve">Antoine Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rekha Seshadri</w:t>
+                <w:t xml:space="preserve">Marcus Mchale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Udwary</w:t>
+                <w:t xml:space="preserve">Kevin Cascella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neha Varghese</w:t>
+                <w:t xml:space="preserve">Philippe Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Mathilde Perrineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 39 (4), pp.499-509. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41587-020-0718-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.13453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03591904v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The microbiome of the habitat‐forming brown alga Fucus vesiculosus (Phaeophyceae) has similar cross‐Atlantic structure that reflects past and present drivers 1</w:t>
+                <w:t xml:space="preserve">A genomic catalog of Earth’s microbiomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyle Capistrant‐fossa</w:t>
+                <w:t xml:space="preserve">Stephen Nayfach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hilary Morrison</w:t>
+                <w:t xml:space="preserve">Simon Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aschwin Engelen</w:t>
+                <w:t xml:space="preserve">Rekha Seshadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte T.C. Quigley</w:t>
+                <w:t xml:space="preserve">Daniel Udwary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksey Morozov</w:t>
+                <w:t xml:space="preserve">Neha Varghese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phycology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Nature Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39 (4), pp.499-509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jpy.13194⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41587-020-0718-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-03437685v1</w:t>
+                <w:t xml:space="preserve">hal-03591904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring, harnessing and conserving marine genetic resources towards a sustainable seaweed aquaculture</w:t>
+                <w:t xml:space="preserve">A community perspective on the concept of marine holobionts: current status, challenges, and future directions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yacine Badis</w:t>
+                <w:t xml:space="preserve">Simon M. Dittami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Scornet</w:t>
+                <w:t xml:space="preserve">Enrique Arboleda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minori Harada</w:t>
+                <w:t xml:space="preserve">J.-C. Auguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Caillard</w:t>
+                <w:t xml:space="preserve">Arite Bigalke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Godfroy</w:t>
+                <w:t xml:space="preserve">Enora Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants, People, Planet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 3 (4), pp.337-349. </w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.e10911. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ppp3.10190⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7717/peerj.10911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-03437699v1</w:t>
+                <w:t xml:space="preserve">hal-03166872v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A community perspective on the concept of marine holobionts: current status, challenges, and future directions</w:t>
+                <w:t xml:space="preserve">Exploring, harnessing and conserving marine genetic resources towards a sustainable seaweed aquaculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon M. Dittami</w:t>
+                <w:t xml:space="preserve">Yacine Badis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrique Arboleda</w:t>
+                <w:t xml:space="preserve">Delphine Scornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-C. Auguet</w:t>
+                <w:t xml:space="preserve">Minori Harada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arite Bigalke</w:t>
+                <w:t xml:space="preserve">Céline Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enora Briand</w:t>
+                <w:t xml:space="preserve">Olivier Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9, pp.e10911. </w:t>
+              <w:t xml:space="preserve">Plants, People, Planet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (4), pp.337-349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7717/peerj.10911⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ppp3.10190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03166872v2</w:t>
+                <w:t xml:space="preserve">mnhn-03437699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of genetic diversity within eucheumatoid cultivars in east Sabah, Malaysia</w:t>
               </w:r>
@@ -1978,103 +1978,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeted CRISPR‐Cas9‐based gene knockouts in the model brown alga Ectocarpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Badis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Scornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minori Harada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 231 (5), pp.2077-2091. </w:t>
@@ -2106,1675 +2106,1675 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03356727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Bacterial and Fungal Microbiota of Saccharina latissima (Laminariales, Phaeophyceae)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The gene repertoire of Pythium porphyrae (Oomycota) suggests an adapted plant pathogen tackling red algae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Badis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Tourneroche</w:t>
+                <w:t xml:space="preserve">Jong Won Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Lami</w:t>
+                <w:t xml:space="preserve">Tatyana A Klochkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Burgaud</w:t>
+                <w:t xml:space="preserve">Claire M M Gachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Domart-Coulon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gwang Hoon Kim</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2020.587566⟩</w:t>
+              <w:t xml:space="preserve">Algae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020 (2), pp.133 - 144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4490/algae.2020.35.6.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03915723v2</w:t>
+                <w:t xml:space="preserve">mnhn-02882701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel α-Hydroxy γ-Butenolides of Kelp Endophytes Disrupt Bacterial Cell-to-Cell Signaling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cryopreservation of the parasitic and saprophytic life stage of the blastocladialean pathogen Paraphysoderma sedebokerense infecting the green algae Haematococcus pluvialis and Scenedesmus dimorphus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Strittmatter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Rad-Menéndez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gachon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2020.00601⟩</w:t>
+              <w:t xml:space="preserve">Phycologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00318884.2020.1827825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02909195v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02968211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The gene repertoire of Pythium porphyrae (Oomycota) suggests an adapted plant pathogen tackling red algae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yacine Badis</w:t>
+                <w:t xml:space="preserve">Novel α-Hydroxy γ-Butenolides of Kelp Endophytes Disrupt Bacterial Cell-to-Cell Signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yee-Meng Chong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tourneroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jong Won Han</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cédric Hubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4490/algae.2020.35.6.4⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, pp.601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2020.00601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02882701v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02909195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryopreservation of the parasitic and saprophytic life stage of the blastocladialean pathogen Paraphysoderma sedebokerense infecting the green algae Haematococcus pluvialis and Scenedesmus dimorphus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parallelisable non-invasive biomass, fitness and growth measurement of macroalgae and other protists with nephelometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Calmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Strittmatter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Mathilde Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phycologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00318884.2020.1827825⟩</w:t>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 46, pp.101762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2019.101762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02968211v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02462340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallelisable non-invasive biomass, fitness and growth measurement of macroalgae and other protists with nephelometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Host and pathogen autophagy are central to the inducible local defences and systemic response of the giant kelp Macrocystis pyrifera against the oomycete pathogen Anisolpidium ectocarpii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Murúa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieter G. Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Calmes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martina Strittmatter</w:t>
+                <w:t xml:space="preserve">Pieter van West</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Jacquemin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Mathilde Perrineau</w:t>
+                <w:t xml:space="preserve">Mohammad Etemadi-Shalamzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Rousseau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claire M. M. Gachon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 46, pp.101762. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2019.101762⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.16438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02462340v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02502668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host and pathogen autophagy are central to the inducible local defences and systemic response of the giant kelp Macrocystis pyrifera against the oomycete pathogen Anisolpidium ectocarpii</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Demystifying biotrophs: FISHing for mRNAs to decipher plant and algal pathogen–host interaction at the single cell level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dieter G. Müller</w:t>
+                <w:t xml:space="preserve">Julia Badstöber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire M M Gachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pieter van West</w:t>
+                <w:t xml:space="preserve">Jutta Ludwig-Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Etemadi-Shalamzari</w:t>
+                <w:t xml:space="preserve">Adolf Sandbichler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire M. M. Gachon</w:t>
+                <w:t xml:space="preserve">Sigrid Neuhauser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.16438⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-70884-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02502668v1</w:t>
+                <w:t xml:space="preserve">mnhn-02931536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demystifying biotrophs: FISHing for mRNAs to decipher plant and algal pathogen–host interaction at the single cell level</w:t>
+                <w:t xml:space="preserve">The Unique Lipidomic Signatures of Saccharina latissima Can Be Used to Pinpoint Their Geographic Origin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Badstöber</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire M M Gachon</w:t>
+                <w:t xml:space="preserve">João Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jutta Ludwig-Müller</w:t>
+                <w:t xml:space="preserve">Felisa Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adolf Sandbichler</w:t>
+                <w:t xml:space="preserve">Tânia Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sigrid Neuhauser</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ana Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Arbona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-70884-4⟩</w:t>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biom10010107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02931536v1</w:t>
+                <w:t xml:space="preserve">mnhn-02502701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Unique Lipidomic Signatures of Saccharina latissima Can Be Used to Pinpoint Their Geographic Origin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">João Monteiro</w:t>
+                <w:t xml:space="preserve">The Bacterial and Fungal Microbiota of Saccharina latissima (Laminariales, Phaeophyceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tourneroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felisa Rey</w:t>
+                <w:t xml:space="preserve">Raphaël Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tânia Melo</w:t>
+                <w:t xml:space="preserve">Gaëtan Burgaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Moreira</w:t>
+                <w:t xml:space="preserve">Isabelle Domart-Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Arbona</w:t>
+                <w:t xml:space="preserve">Wei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), pp.107. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, pp.587566. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biom10010107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2020.587566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02502701v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915723v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hidden diversity in the oomycete genus Olpidiopsis is a potential hazard to red algal cultivation and conservation worldwide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Novel species of the oomycete Olpidiopsis potentially threaten European red algal cultivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Badis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatyana Klochkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Martin Ostrowski</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Strittmatter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Garvetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Murúa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Phycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09670262.2019.1664769⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (2), pp.1239-1250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10811-018-1641-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02502732v1</w:t>
+                <w:t xml:space="preserve">hal-03850418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of reported seaweed diseases and pests in aquaculture in Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgia Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgia Ward</w:t>
+                <w:t xml:space="preserve">Joseph Faisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Faisan</w:t>
+                <w:t xml:space="preserve">Elizabeth Cottier‐cook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire M M Gachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anicia Hurtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the World Aquaculture Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jwas.12649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-02502715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel species of the oomycete Olpidiopsis potentially threaten European red algal cultivation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pedro Murúa</w:t>
+                <w:t xml:space="preserve">Comparison of sterol and fatty acid profiles of chytrids and their hosts reveals trophic upgrading of nutritionally inadequate phytoplankton by fungal parasites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gerphagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramsy Agha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Martin-Creuzburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Perrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10811-018-1641-9⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (3), pp.949-958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.14489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03850418v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of sterol and fatty acid profiles of chytrids and their hosts reveals trophic upgrading of nutritionally inadequate phytoplankton by fungal parasites</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Bec</w:t>
+                <w:t xml:space="preserve">Hidden diversity in the oomycete genus Olpidiopsis is a potential hazard to red algal cultivation and conservation worldwide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Badis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatyana Klochkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janina Brakel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Arce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Perrière</w:t>
+                <w:t xml:space="preserve">Martin Ostrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 21 (3), pp.949-958. </w:t>
+              <w:t xml:space="preserve">European Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.14489⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09670262.2019.1664769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01984045v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02502732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rediscovering Zygorhizidium affluens Canter: Molecular Taxonomy, Infectious Cycle, and Cryopreservation of a Chytrid Infecting the Bloom-Forming Diatom Asterionella formosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Rad-Menéndez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gerphagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Garvetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Arce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Badis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 84 (23), pp.e01826-18. </w:t>
@@ -3812,77 +3812,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemically-Mediated Interactions Between Macroalgae, Their Fungal Endophytes, and Protistan Pathogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Strittmatter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Murúa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4074,743 +4074,743 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03974734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Algal Revolution</w:t>
+                <w:t xml:space="preserve">Insights into the red algae and eukaryotic evolution from the genome of Porphyra umbilicalis (Bangiophyceae, Rhodophyta)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliet Brodie</w:t>
+                <w:t xml:space="preserve">Susan Brawley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheong Xin Chan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier de Clerck</w:t>
+                <w:t xml:space="preserve">Nicolas Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Mark Cock</w:t>
+                <w:t xml:space="preserve">Elizabeth Ficko-Blean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susana Coelho</w:t>
+                <w:t xml:space="preserve">Glen Wheeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2017.05.005⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114 (31), pp.E6361-E6370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1703088114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01806394v1</w:t>
+                <w:t xml:space="preserve">hal-02950557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biotic interactions as drivers of algal origin and evolution</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perspectives on domestication research for sustainable seaweed aquaculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Ball</w:t>
+                <w:t xml:space="preserve">Myriam Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Yves Bouget</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier de Clerck</w:t>
+                <w:t xml:space="preserve">Marie-Laure Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Destombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire M.M. Gachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.14760⟩</w:t>
+              <w:t xml:space="preserve">Perspectives in Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (1), pp.33-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/pip/2017/0066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01806393v1</w:t>
+                <w:t xml:space="preserve">hal-04043004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives on domestication research for sustainable seaweed aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myriam Valero</w:t>
+                <w:t xml:space="preserve">Pathogens of brown algae: culture studies of Anisolpidium ectocarpii and A. rosenvingei reveal that the Anisolpidiales are uniflagellated oomycetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire M.M. Gachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Strittmatter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Badis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Guillemin</w:t>
+                <w:t xml:space="preserve">Kyle Fletcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Destombe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claire M.M. Gachon</w:t>
+                <w:t xml:space="preserve">Pieter Van West</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives in Phycology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 4 (1), pp.33-46. </w:t>
+              <w:t xml:space="preserve">European Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 52 (2), pp.133-148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1127/pip/2017/0066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09670262.2016.1252857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04043004v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03850407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the red algae and eukaryotic evolution from the genome of Porphyra umbilicalis (Bangiophyceae, Rhodophyta)</w:t>
+                <w:t xml:space="preserve">Biotic interactions as drivers of algal origin and evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susan Brawley</w:t>
+                <w:t xml:space="preserve">Juliet Brodie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Blouin</w:t>
+                <w:t xml:space="preserve">Steven Ball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth Ficko-Blean</w:t>
+                <w:t xml:space="preserve">François-Yves Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glen Wheeler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Lohr</w:t>
+                <w:t xml:space="preserve">Cheong Xin Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Clerck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1703088114⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 216 (3), pp.670-681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.14760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02950557v1</w:t>
+                <w:t xml:space="preserve">hal-01806393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathogens of brown algae: culture studies of Anisolpidium ectocarpii and A. rosenvingei reveal that the Anisolpidiales are uniflagellated oomycetes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yacine Badis</w:t>
+                <w:t xml:space="preserve">The Algal Revolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliet Brodie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheong Xin Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Clerck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyle Fletcher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pieter Van West</w:t>
+                <w:t xml:space="preserve">Susana Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Phycology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (8), pp.726-738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2017.05.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09670262.2016.1252857⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03850407v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial players involved in the decline of filamentous and colonial cyanobacterial blooms with a focus on fungal parasitism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gerphagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Macarthur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5064,51 +5064,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gordon W Beakes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire M M Gachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Katsaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5293,51 +5293,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Ectocarpus Genome and Brown Algal Genomics The Ectocarpus Genome Consortium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieven Sterck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5479,51 +5479,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieven Sterck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire M. M. Gachon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 29 (4), pp.1263 - 1276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5609,51 +5609,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James P Amon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathryn Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire M M Gachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and Freshwater Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 62 (4), pp.383-393</w:t>
@@ -5676,437 +5676,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00820103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The $Ectocarpus$ genome and the independent evolution of multicellularity in brown algae</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genome sequence of the necrotrophic plant pathogen Pythium ultimum reveals original pathogenicity mechanisms and effector repertoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Rouzé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Andrew E. Allen</w:t>
+                <w:t xml:space="preserve">C André Lévesque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henk Brouwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Cano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John P Hamilton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carson Holt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature09016⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/gb-2010-11-7-r73⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-00906990v1</w:t>
+                <w:t xml:space="preserve">hal-01605006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome sequence of the necrotrophic plant pathogen Pythium ultimum reveals original pathogenicity mechanisms and effector repertoire</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">John P Hamilton</w:t>
+                <w:t xml:space="preserve">Algal diseases: spotlight on a black box.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire M M Gachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carson Holt</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Strittmatter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chambouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwang Hoon Kim</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/gb-2010-11-7-r73⟩</w:t>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 15 (11), pp.633-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2010.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605006v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00820237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algal diseases: spotlight on a black box.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The $Ectocarpus$ genome and the independent evolution of multicellularity in brown algae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mark Cock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieven Sterck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rouzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Scornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew E. Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2010.08.005⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 465 (7298), pp.617-621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature09016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00820237v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00906990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6236,271 +6236,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04931482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of QTL and GWAS approaches in Saccharina latissima</w:t>
+                <w:t xml:space="preserve">Biobanking of novel S. latissima strains with characters of interest for biomass production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zofia Nehr</w:t>
+                <w:t xml:space="preserve">Paolo Ruggeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Ruggeri</w:t>
+                <w:t xml:space="preserve">Lucie Jaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Komlan Avia</w:t>
+                <w:t xml:space="preserve">Julien Dhinaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Jaugeon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Mathilde Perrineau</w:t>
+                <w:t xml:space="preserve">Jaromir Guzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Deliverable D2.3, Station Biologique de Roscoff. 2021</w:t>
+              <w:t xml:space="preserve">GENIALG Deliverable D2.2, Station Biologique de Roscoff. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05546359v1</w:t>
+                <w:t xml:space="preserve">hal-05559266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biobanking of novel S. latissima strains with characters of interest for biomass production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of QTL and GWAS approaches in Saccharina latissima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zofia Nehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Ruggeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komlan Avia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Ruggeri</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lucie Jaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Antoine Fort</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Mathilde Perrineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">GENIALG Deliverable D2.2, Station Biologique de Roscoff. 2021</w:t>
+              <w:t xml:space="preserve">Deliverable D2.3, Station Biologique de Roscoff. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05559266v1</w:t>
+                <w:t xml:space="preserve">hal-05546359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6805,51 +6805,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05029530v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Miebach" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Green" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Strittmatter" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mallinger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le Garrec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaf011" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471589v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Boland" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Maier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Peters" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Kawai" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Westermeier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.70106" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431510v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M.M. Gachon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter G M&#252;ller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Mur&#250;a" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Beckmann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.113195" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353946v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke van den Wyngaert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawek Cerbin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garzoli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans&#8208;peter Grossart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Gsell" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.14099" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05029535v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Tan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pui-Ling Tan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sze-Wan Poong" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Brakel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Rad Menendez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2024.2396324" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04015084v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Garvetto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kirchmair" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willibald Salvenmoser" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Hittorf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18828" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04015087v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Arce" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Mathilde Perrineau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gachon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26388081.2022.2059783" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04015086v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-022-02809-9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03268583v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fort" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Mchale" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cascella" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Potin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13453" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591904v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Nayfach" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rekha Seshadri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Udwary" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Varghese" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41587-020-0718-6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03437685v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Capistrant&#8208;fossa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Morrison" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aschwin Engelen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte T.C. Quigley" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksey Morozov" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.13194" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03437699v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Badis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Scornet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minori Harada" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caillard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godfroy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.10190" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166872v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M. Dittami" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Arboleda" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Auguet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arite Bigalke" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Briand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.10911" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03437681v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-021-02608-8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03356727v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17525" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915723v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tourneroche" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lami" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Burgaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domart-Coulon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Li" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.587566" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02909195v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vallet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yee-Meng Chong" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Genta-Jouve" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00601" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02882701v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong Won Han" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana A Klochkova" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M M Gachon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwang Hoon Kim" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4490/algae.2020.35.6.4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02968211v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Rad-Men&#233;ndez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00318884.2020.1827825" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02462340v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Calmes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jacquemin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rousseau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2019.101762" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02502668v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter G. M&#252;ller" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van West" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Etemadi-Shalamzari" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M. M. Gachon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16438" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02931536v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Badst&#246;ber" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Ludwig-M&#252;ller" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolf Sandbichler" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Neuhauser" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-70884-4" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02502701v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Monteiro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felisa Rey" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;nia Melo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Moreira" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arbona" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10010107" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02502732v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Klochkova" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ostrowski" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2019.1664769" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02502715v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Ward" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Faisan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Cottier&#8208;cook" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicia Hurtado" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jwas.12649" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03850418v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-018-1641-9" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984045v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gerphagnon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramsy Agha" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Martin-Creuzburg" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bec" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Perri&#232;re" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14489" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981931v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01826-18" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02297595v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lacoste" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03161" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974734v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Clerck" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Min Kao" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Bogaert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Blomme" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Foflonker" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2018.08.015" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806394v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Brodie" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheong Xin Chan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mark Cock" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Coelho" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2017.05.005" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9D025R7T-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806393v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Ball" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Yves Bouget" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14760" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043004v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Valero" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Guillemin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destombe" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/pip/2017/0066" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950557v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Brawley" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blouin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ficko-Blean" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen Wheeler" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lohr" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1703088114" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03850407v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Fletcher" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Van West" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2016.1252857" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983701v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Macarthur" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Latour" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris van Ogtrop" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01285048v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Lipinska" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cormier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Luthringer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira F Peters" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msv049" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01113846v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amerssa Tsirigoti" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon W Beakes" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Herv&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Katsaros" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00709-014-0721-1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01073830v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Coll&#233;n" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina Porcel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carr&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven G Ball" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1221259110" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649287v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Sterck" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Ahmed" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Allen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigoris Amoutzias" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-391499-6.00005-0" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647640v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Zambounis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Elias" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maumus" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msr296" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820103v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank H Gleason" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frithjof C Kuepper" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P Amon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Picard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00906990v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouz&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09016" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605006v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Andr&#233; L&#233;vesque" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Brouwer" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Cano" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P Hamilton" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carson Holt" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2010-11-7-r73" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820237v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;lesphore Sime-Ngando" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chambouvet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2010.08.005" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4N5W2SWB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931482v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lacoeuilhe" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l P.J. Denys" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupont" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Archambeau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed&#8217;hom" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05546359v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Nehr" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ruggeri" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Avia" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jaugeon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05559266v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dhinaut" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaromir Guzinski" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03437705v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth J Cottier-Cook" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhi Nagabhatla" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azam Asri" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Beveridge" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bianchi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431510v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M.M. Gachon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter G M&#252;ller" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Strittmatter" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Mur&#250;a" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Beckmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.113195" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471589v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Boland" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Maier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Peters" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Kawai" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Westermeier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.70106" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353946v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke van den Wyngaert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawek Cerbin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garzoli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans&#8208;peter Grossart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Gsell" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.14099" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05029530v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Miebach" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Green" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mallinger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le Garrec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaf011" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05029535v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Tan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pui-Ling Tan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sze-Wan Poong" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Brakel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Rad Menendez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2024.2396324" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04015084v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Garvetto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kirchmair" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willibald Salvenmoser" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Hittorf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18828" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04015087v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Arce" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Mathilde Perrineau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gachon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26388081.2022.2059783" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04015086v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-022-02809-9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03437685v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Capistrant&#8208;fossa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Morrison" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aschwin Engelen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte T.C. Quigley" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksey Morozov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.13194" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03268583v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fort" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Mchale" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cascella" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Potin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13453" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591904v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Nayfach" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rekha Seshadri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Udwary" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Varghese" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41587-020-0718-6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166872v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M. Dittami" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Arboleda" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Auguet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arite Bigalke" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Briand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.10911" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03437699v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Badis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Scornet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minori Harada" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caillard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godfroy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.10190" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03437681v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-021-02608-8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03356727v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17525" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02882701v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong Won Han" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana A Klochkova" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M M Gachon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwang Hoon Kim" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4490/algae.2020.35.6.4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02968211v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Rad-Men&#233;ndez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00318884.2020.1827825" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02909195v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vallet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yee-Meng Chong" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tourneroche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Genta-Jouve" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00601" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02462340v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Calmes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jacquemin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rousseau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2019.101762" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02502668v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter G. M&#252;ller" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van West" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Etemadi-Shalamzari" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M. M. Gachon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16438" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02931536v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Badst&#246;ber" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Ludwig-M&#252;ller" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolf Sandbichler" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Neuhauser" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-70884-4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02502701v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Monteiro" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felisa Rey" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;nia Melo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Moreira" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arbona" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10010107" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915723v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lami" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Burgaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domart-Coulon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Li" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.587566" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03850418v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Klochkova" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-018-1641-9" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02502715v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Ward" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Faisan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Cottier&#8208;cook" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicia Hurtado" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jwas.12649" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984045v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gerphagnon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramsy Agha" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Martin-Creuzburg" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bec" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Perri&#232;re" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14489" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02502732v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ostrowski" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2019.1664769" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981931v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01826-18" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02297595v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lacoste" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03161" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974734v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Clerck" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Min Kao" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Bogaert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Blomme" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Foflonker" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2018.08.015" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950557v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Brawley" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blouin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ficko-Blean" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen Wheeler" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lohr" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1703088114" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043004v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Valero" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Guillemin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destombe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/pip/2017/0066" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03850407v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Fletcher" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Van West" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2016.1252857" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806393v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Brodie" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Ball" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Yves Bouget" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheong Xin Chan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14760" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806394v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mark Cock" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Coelho" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2017.05.005" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9D025R7T-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983701v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Macarthur" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Latour" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris van Ogtrop" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01285048v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Lipinska" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cormier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Luthringer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira F Peters" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msv049" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01113846v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amerssa Tsirigoti" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon W Beakes" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Herv&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Katsaros" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00709-014-0721-1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01073830v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Coll&#233;n" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina Porcel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carr&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven G Ball" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1221259110" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649287v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Sterck" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Ahmed" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Allen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigoris Amoutzias" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-391499-6.00005-0" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647640v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Zambounis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Elias" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maumus" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msr296" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820103v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank H Gleason" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frithjof C Kuepper" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P Amon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Picard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605006v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Andr&#233; L&#233;vesque" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Brouwer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Cano" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P Hamilton" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carson Holt" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2010-11-7-r73" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820237v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;lesphore Sime-Ngando" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chambouvet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2010.08.005" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4N5W2SWB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00906990v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouz&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09016" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931482v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lacoeuilhe" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l P.J. Denys" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupont" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Archambeau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed&#8217;hom" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05559266v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ruggeri" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jaugeon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dhinaut" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaromir Guzinski" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05546359v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Nehr" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Avia" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03437705v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth J Cottier-Cook" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhi Nagabhatla" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azam Asri" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Beveridge" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bianchi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>