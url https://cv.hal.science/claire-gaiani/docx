--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -910,425 +910,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05147383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering rind color heterogeneity of smear-ripened Munster cheese and its Association with microbiota</w:t>
+                <w:t xml:space="preserve">Unravelling the functionality of anionic and non-ionic plant seed gums on milk protein cryogels conveying Lacticaseibacillus rhamnosus GG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine J. Martin</w:t>
+                <w:t xml:space="preserve">Thierry Hellebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Revol-Junelles</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claire Gaiani</w:t>
+                <w:t xml:space="preserve">Frédéric Addiego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcia Leyva Salas</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claire Gauzelin-Gaiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Shaplov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Soukoulis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods13142233⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 323, pp.121376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2023.121376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04691925v1</w:t>
+                <w:t xml:space="preserve">hal-04211147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the functionality of anionic and non-ionic plant seed gums on milk protein cryogels conveying Lacticaseibacillus rhamnosus GG</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrostatic spray drying : advantages for thermosensitive actives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elodie Beaupeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preethi Jayaprakash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akaber Dokmak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Maxime Edorh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Claire Gauzelin-Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2023.121376⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 203, pp.688-696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2024.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04211147v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04454358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrostatic spray drying : advantages for thermosensitive actives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deciphering rind color heterogeneity of smear-ripened Munster cheese and its Association with microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preethi Jayaprakash</w:t>
+                <w:t xml:space="preserve">Amandine J. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akaber Dokmak</w:t>
+                <w:t xml:space="preserve">Anne-Marie Revol-Junelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Maxime Edorh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Gauzelin-Gaiani</w:t>
+                <w:t xml:space="preserve">Marcia Leyva Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 203, pp.688-696. </w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (14), pp.2233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cherd.2024.02.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/foods13142233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04454358v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and reporting of prebiotic and probiotic clinical trials in the context of diet and the gut microbiome</w:t>
               </w:r>
@@ -1578,51 +1578,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability and adhesion properties of Lacticaseibacillus rhamnosus GG embedded in milk protein cryogels: Influence of plant seed gum inclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hellebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennyfer Fortuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1706,836 +1706,836 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04617605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the segregation of proteins in high-protein dairy powders after spray-drying</w:t>
+                <w:t xml:space="preserve">Impact of processing and physicochemical parameter on hibiscus sabdariffa Calyxes biomolecules and antioxidant activity : from powder production to reconstitution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Paul</w:t>
+                <w:t xml:space="preserve">Cho Urielle M’be</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Martin</w:t>
+                <w:t xml:space="preserve">Joël Scher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Simard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N’guessan Georges Amani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Burgain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2022-22133⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (16), pp.2984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods12162984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03954478v1</w:t>
+                <w:t xml:space="preserve">hal-04344480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk protein-based cryogel monoliths as novel encapsulants of probiotic bacteria. Part II: Lacticaseibacillus rhamnosus GG storage stability and bioactivity under in vitro digestion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Hellebois</w:t>
+                <w:t xml:space="preserve">Deciphering the segregation of proteins in high-protein dairy powders after spray-drying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Canuel</w:t>
+                <w:t xml:space="preserve">F. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline C Leclercq</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Simard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Scher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gaiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2023.109173⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 106 (2), pp.843-851. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2022-22133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04186792v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03954478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk protein-based cryogel monoliths as novel encapsulants of probiotic bacteria. Part I: Microstructural, physicochemical, and mechanical characterisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Milk protein-based cryogel monoliths as novel encapsulants of probiotic bacteria. Part II: Lacticaseibacillus rhamnosus GG storage stability and bioactivity under in vitro digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hellebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Canuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Nicolas Audinot</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline C Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Soukoulis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 140, pp.108641. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2023.108641⟩</w:t>
+              <w:t xml:space="preserve">, 2023, pp.109173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2023.109173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04117144v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of stirring speed and particle size on couscous powder reconstitution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Urielle M'Be</w:t>
+                <w:t xml:space="preserve">Milk protein-based cryogel monoliths as novel encapsulants of probiotic bacteria. Part I: Microstructural, physicochemical, and mechanical characterisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hellebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Canuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Addiego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Kiesgen de Richter</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Burgain</w:t>
+                <w:t xml:space="preserve">Jean-Nicolas Audinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2023.119026⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 140, pp.108641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2023.108641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04345244v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermentation of almond-based gel incorporated with double emulsion (W1/O/W2) : a study on gel properties and effectiveness of double emulsion as a fat replacer</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of stirring speed and particle size on couscous powder reconstitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïma Gaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urielle M'Be</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Kiesgen de Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Fournaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Burgain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foostr.2023.100322⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 430, pp.119026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2023.119026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04117155v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of processing and physicochemical parameter on hibiscus sabdariffa Calyxes biomolecules and antioxidant activity : from powder production to reconstitution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Burgain</w:t>
+                <w:t xml:space="preserve">Fermentation of almond-based gel incorporated with double emulsion (W1/O/W2) : a study on gel properties and effectiveness of double emulsion as a fat replacer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jia Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhesh Bhandari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gauzelin-Gaiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sangeeta Prakash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (16), pp.2984. </w:t>
+              <w:t xml:space="preserve">Food Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36, pp.100322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/foods12162984⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foostr.2023.100322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344480v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encapsulation of bioactive compounds using competitive emerging techniques: Electrospraying, nano spray drying, and electrostatic spray drying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preethi Jayaprakash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Maudhuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2602,295 +2602,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03880851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymatic coagulation of raw and reconstituted skim dromedary and cows’ milk powders: Kinetics, rheological and morphological properties</w:t>
+                <w:t xml:space="preserve">The effect of feed formulation on surface composition of powders and wall deposition during spray drying of acidified dairy products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imène Felfoul</w:t>
+                <w:t xml:space="preserve">Dolores Vickovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alia Bouazizi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Burgain</w:t>
+                <w:t xml:space="preserve">Tomasz Pawel Czaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gauzelin-Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Perroud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Gaiani</w:t>
+                <w:t xml:space="preserve">Søren Juhl Pedersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Ahrné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Dairy Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2022.105509⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 418, pp.118297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2023.118297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03880849v1</w:t>
+                <w:t xml:space="preserve">hal-04117158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of feed formulation on surface composition of powders and wall deposition during spray drying of acidified dairy products</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enzymatic coagulation of raw and reconstituted skim dromedary and cows’ milk powders: Kinetics, rheological and morphological properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomasz Pawel Czaja</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Gauzelin-Gaiani</w:t>
+                <w:t xml:space="preserve">Imène Felfoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Søren Juhl Pedersen</w:t>
+                <w:t xml:space="preserve">Alia Bouazizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Burgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilia Ahrné</w:t>
+                <w:t xml:space="preserve">Carole Perroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 418, pp.118297. </w:t>
+              <w:t xml:space="preserve">International Dairy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 137, pp.105509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2023.118297⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2022.105509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04117158v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic investigation of maltodextrins surface properties by environmental atomic force microscopy</w:t>
               </w:r>
@@ -3004,377 +3004,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04344107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of relative humidity and temperature oscillations mimicking authentic storage during shipping on whey proteins powders properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Alexander</w:t>
+                <w:t xml:space="preserve">Impact of matrices composition and processes on β-galactosidase encapsulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preethi Jayaprakash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Maxime Edorh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Beaupeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Maudhuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foostr.2023.100326⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 353, pp.111547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2023.111547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04117153v1</w:t>
+                <w:t xml:space="preserve">hal-04081144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of matrices composition and processes on β-galactosidase encapsulation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Audrey Maudhuit</w:t>
+                <w:t xml:space="preserve">Impact of relative humidity and temperature oscillations mimicking authentic storage during shipping on whey proteins powders properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Burgain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Francius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cvetkovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alexander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 353, pp.111547. </w:t>
+              <w:t xml:space="preserve">Food Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37, pp.100326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2023.111547⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foostr.2023.100326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04081144v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of electrostatic spray drying, spray drying, and freeze drying for Lacticaseibacillus rhamnosus GG dehydration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preethi Jayaprakash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Maxime Edorh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Beaupeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12 (16), pp.3117. </w:t>
@@ -3529,90 +3529,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Flaxseed Gums on the Colloidal Changes and In Vitro Digestibility of Milk Proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hellebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennyfer Fortuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Soukoulis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (24), pp.4096. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3646,51 +3646,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Descriptive modelling of food powders reconstitution kinetics followed by laser granulometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Fournaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3802,51 +3802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Francius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Burgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gauzelin-Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids for Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2, pp.100088. </w:t>
@@ -3884,51 +3884,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstitution of fruit powders: A process – structure – function approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Gaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4018,51 +4018,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of the co-structuring and stabilising role of flaxseed gum in whey protein isolate based cryo-hydrogels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hellebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4070,51 +4070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Noo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Soukoulis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 289, pp.119424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4282,77 +4282,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freeze − thaw induced structuration of whey protein − alfalfa (Medicago sativa L.) galactomannan binary systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hellebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Soukoulis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 125, pp.107389. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4386,77 +4386,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of alfalfa (Medicago sativa L.) galactomannan on the microstructural and physicochemical changes of milk proteins under static in-vitro digestion conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hellebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Soukoulis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry: X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14, pp.100330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4490,77 +4490,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the impact of whey protein powder storage on protein state and powder stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cvetkovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4758,103 +4758,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of spray‐drying conditions on flow properties of skim dromedary and cow's milk powders using the FT4 powder rheometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imène Felfoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Burgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Perroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Scher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Processing and Preservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 45 (6), </w:t>
@@ -4892,77 +4892,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data on the in-vitro digestibility of acid gels prepared from brewers’ spent grain protein isolates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hellebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5277,90 +5277,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure conformation, physicochemical and rheological properties of flaxseed gums extracted under alkaline and acidic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hellebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennyfer Fortuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Shaplov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5411,103 +5411,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryotropic gel-forming capacity of alfalfa (Medicago sativa L.) and fenugreek (Trigonella foenum graecum) seed galactomannans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hellebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennyfer Fortuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Shaplov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Soukoulis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 267, pp.118190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5541,51 +5541,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Main powder physicochemical characteristics influencing their reconstitution behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Fournaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jéremy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5645,51 +5645,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of heat treatment on the acid induced gelation of brewers’ spent grain protein isolate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hellebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5697,51 +5697,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Renaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Soukoulis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 113, pp.106531. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5788,51 +5788,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swelling of couscous grains under saturated conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Kiesgen de Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Gaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6171,1155 +6171,1155 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03214611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of pH on the physicochemical characteristics and the surface chemical composition of camel and bovine whey protein’s powders</w:t>
+                <w:t xml:space="preserve">Effect of particle size on flow behaviour and physical properties of semi‐ripe plantain (AA B Musa spp) powders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Zouari</w:t>
+                <w:t xml:space="preserve">Kady Rosine Irie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+                <w:t xml:space="preserve">Eliane Hadiowe Gnagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Gaucheron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Schuck</w:t>
+                <w:t xml:space="preserve">Olivier Kouadio Kouadio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.127514⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (1), pp.205-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ijfs.14620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02911587v1</w:t>
+                <w:t xml:space="preserve">hal-02881989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fast, efficient and easy to implement method to purify bacterial pili from Lacticaseibacillus rhamnosus GG based on multimodal chromatography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sofiane El-Kirat-Chatel</w:t>
+                <w:t xml:space="preserve">Impact of formulation on reconstitution and flowability of spray-dried milk powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Fournaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Burgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sarah Barrau</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Perroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Scher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.609880⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 372, pp.107-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2020.05.085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03059305v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02881990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaving and breaking bacterial chains with a viscous flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of pH on the physicochemical characteristics and the surface chemical composition of camel and bovine whey protein’s powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Zouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Gaucheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faustine Gomand</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Borges</w:t>
+                <w:t xml:space="preserve">Pierre Schuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0SM00292E⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 333, pp.127514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.127514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03068227v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02911587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure conformational and rheological characterisation of alfalfa seed (Medicago sativa L.) galactomannan</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xuan Xu</w:t>
+                <w:t xml:space="preserve">A fast, efficient and easy to implement method to purify bacterial pili from Lacticaseibacillus rhamnosus GG based on multimodal chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael dos Santos Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane El-Kirat-Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Burgain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Simard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Hausman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexander Shaplov</w:t>
+                <w:t xml:space="preserve">Sarah Barrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.117394. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.609880. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.117394⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.609880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03059294v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03059305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of particle size and formulation on powder rheology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shirin Enferad</w:t>
+                <w:t xml:space="preserve">Shaving and breaking bacterial chains with a viscous flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Gomand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Burgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Burgain</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Particulate Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02726351.2020.1738605⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (40), pp.9273-9291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0SM00292E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02866460v1</w:t>
+                <w:t xml:space="preserve">hal-03068227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of spray-drying conditions on physicochemical properties and rehydration ability of skim dromedary and cow's milk powders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imène Felfoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Burgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Perroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Scher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drying Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.1-13. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07373937.2020.1828448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03059297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of particle size on flow behaviour and physical properties of semi‐ripe plantain (AA B Musa spp) powders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kady Rosine Irie</w:t>
+                <w:t xml:space="preserve">Effect of particle size and formulation on powder rheology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shirin Enferad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliane Hadiowe Gnagne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claire Gaiani</w:t>
+                <w:t xml:space="preserve">Véronique Falk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Burgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ijfs.14620⟩</w:t>
+              <w:t xml:space="preserve">Particulate Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02726351.2020.1738605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02881989v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02866460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of formulation on reconstitution and flowability of spray-dried milk powders</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Gaiani</w:t>
+                <w:t xml:space="preserve">Structure conformational and rheological characterisation of alfalfa seed (Medicago sativa L.) galactomannan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hellebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Soukoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Hausman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Shaplov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 372, pp.107-116. </w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.117394. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2020.05.085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.117394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02881990v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03059294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure and chemical composition of camel and cow milk powders’ surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Zouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Schuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Gaucheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Triki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7645,295 +7645,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02275316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological, Textural, Physicochemical and Sensory Profiling of a Novel Functional Ice Cream Enriched with Muscat de Hamburg (Vitis vinifera L.) Grape Pulp and Skins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nutritional quality evaluation of commercial protein supplements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magda Corgneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoana Nikolova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Tsevdou</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Daniel Molitor</w:t>
+                <w:t xml:space="preserve">Sylvie Desobry-Banon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11947-019-2237-3⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 54 (8), pp.2586-2594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ijfs.14170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02132400v1</w:t>
+                <w:t xml:space="preserve">hal-02275304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional quality evaluation of commercial protein supplements</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yoana Nikolova</w:t>
+                <w:t xml:space="preserve">Rheological, Textural, Physicochemical and Sensory Profiling of a Novel Functional Ice Cream Enriched with Muscat de Hamburg (Vitis vinifera L.) Grape Pulp and Skins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Tsevdou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenio Aprea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuella Betta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iuliia Khomenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Desobry-Banon</w:t>
+                <w:t xml:space="preserve">Daniel Molitor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 54 (8), pp.2586-2594. </w:t>
+              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (4), pp.665-680. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ijfs.14170⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11947-019-2237-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02275304v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between Secondary Metabolites, Antiradical Activities, and Colour Characteristics of Cochlospermum Tinctorium A. Rich. (Bixaceae) Root</w:t>
               </w:r>
@@ -8187,90 +8187,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological and structural characterisation of whey protein acid gels co-structured with chia (Salvia hispanica L.) or flax seed (Linum usitatissimum L.) mucilage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Soukoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Cambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Serchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Tsevdou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8321,51 +8321,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adhesive Interactions Between Lactic Acid Bacteria and β-Lactoglobulin: Specificity and Impact on Bacterial Location in Whey Protein Isolate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustine Gomand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8851,797 +8851,797 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant seed mucilage as emerging biopolymer in food industry applications</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adhesion of Lactobacillus rhamnosus GG surface biomolecules to milk proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Burgain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Francius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane El-Kirat-Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Beaussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Food Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cofs.2018.01.004⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 82, pp.296 - 303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2018.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02146489v1</w:t>
+                <w:t xml:space="preserve">hal-01898949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhesion of Lactobacillus rhamnosus GG surface biomolecules to milk proteins</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plant seed mucilage as emerging biopolymer in food industry applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Soukoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 82, pp.296 - 303. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22, pp.28-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2018.04.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cofs.2018.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01898949v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of whey powder rehydration and dry-denaturation state on acid milk gels characteristics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Reine Barbar</w:t>
+                <w:t xml:space="preserve">Milk fat globule membrane glycoproteins: Valuable ingredients for lactic acid bacteria encapsulation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Burgain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Gomand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Scher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Processing and Preservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jfpp.13200⟩</w:t>
+              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 59 (4), pp.639-651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10408398.2017.1386158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02146501v1</w:t>
+                <w:t xml:space="preserve">hal-02132397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storage-induced caking of cocoa powder</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Dupas</w:t>
+                <w:t xml:space="preserve">Lactobacillus rhamnosus GG encapsulation by spray-drying: Milk proteins clotting control to produce innovative matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Burgain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Borges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhesh Bhandari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 199, pp.42-53. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2016.12.005⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 193, pp.10-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2016.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146517v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk fat globule membrane glycoproteins: Valuable ingredients for lactic acid bacteria encapsulation?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Joël Scher</w:t>
+                <w:t xml:space="preserve">Effect of whey powder rehydration and dry-denaturation state on acid milk gels characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Celeste Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadi Hosri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raza Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine Barbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10408398.2017.1386158⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Processing and Preservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41 (5), pp.e13200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jfpp.13200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02132397v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactobacillus rhamnosus GG encapsulation by spray-drying: Milk proteins clotting control to produce innovative matrices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bhesh Bhandari</w:t>
+                <w:t xml:space="preserve">Storage-induced caking of cocoa powder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Michaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chávez Montes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 193, pp.10-19. </w:t>
+              <w:t xml:space="preserve">, 2017, 199, pp.42-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2016.08.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2016.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146524v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure evolution of micellar casein powder upon ageing: Consequences on rehydration dynamics</w:t>
               </w:r>
@@ -9921,51 +9921,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Burgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Scher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ron Rasch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10287,531 +10287,531 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01278469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Links between particle surface hardening and rehydration impairment during micellar casein powder storage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Physico-chemical and rheological properties of Lebanese kishk powder, a dried fermented milk-cereal mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Scher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadi Hosri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2016.05.021⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 292, pp.307-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2016.01.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02146531v1</w:t>
+                <w:t xml:space="preserve">hal-02146571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local modifications of whey protein isolate powder surface during high temperature storage</w:t>
+                <w:t xml:space="preserve">Links between particle surface hardening and rehydration impairment during micellar casein powder storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Burgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Scher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Francius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaiani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2016.01.005⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61, pp.277-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2016.05.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454589v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physico-chemical and rheological properties of Lebanese kishk powder, a dried fermented milk-cereal mixture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local modifications of whey protein isolate powder surface during high temperature storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Burgain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Racha El Zein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Scher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Salameh</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Chadi Hosri</w:t>
+                <w:t xml:space="preserve">Jeremy Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve-Anne Norwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2016.01.040⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 178, pp.39-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2016.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02146571v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Textural Properties of Acid Milk Gels: Effects of Dairy Protein Powder Rehydration State</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Celeste Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadi Hosri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raza Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Scher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Processing and Preservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 40 (3), pp.414-421. </w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10851,567 +10851,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02146547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cocoa powder surface composition during aging: A focus on fat</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Dupas</w:t>
+                <w:t xml:space="preserve">Pili of Lactobacillus rhamnosus GG mediate interaction with β-lactoglobulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal Bacharouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Burgain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lebeer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Francius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2016.01.032⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 58, pp.35-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2016.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02146566v1</w:t>
+                <w:t xml:space="preserve">hal-02146541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical and functional properties of whole milk powders prepared from concentrate partially acidified with CO2 at two temperatures</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cocoa powder surface composition during aging: A focus on fat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Michaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chávez Montes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Dairy Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 292, pp.195-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2016.01.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2015.12.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02146556v1</w:t>
+                <w:t xml:space="preserve">hal-02146566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of whole milk concentrate carbonation on functional, physicochemical and structural properties of the resultant spray dried powder during storage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId343" w:history="1">
+                <w:t xml:space="preserve">Physical and functional properties of whole milk powders prepared from concentrate partially acidified with CO2 at two temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leni Kosasih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bhesh Bhandari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sangeeta Prakash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhi Bansal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Dairy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 56, pp.4-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2015.12.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2016.02.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02146551v1</w:t>
+                <w:t xml:space="preserve">hal-02146556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pili of Lactobacillus rhamnosus GG mediate interaction with β-lactoglobulin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Justine Guerin</w:t>
+                <w:t xml:space="preserve">Effect of whole milk concentrate carbonation on functional, physicochemical and structural properties of the resultant spray dried powder during storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leni Kosasih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhesh Bhandari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sangeeta Prakash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jalal Bacharouche</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nidhi Bansal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaiani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 179, pp.68-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2016.02.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2016.02.016⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02146541v1</w:t>
+                <w:t xml:space="preserve">hal-02146551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray photoelectron spectroscopic analysis of rice kernels and flours: Measurement of surface chemical composition</w:t>
               </w:r>
@@ -11539,64 +11539,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of pH-mediated EPS structure on probiotic bacterial pili–whey proteins interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Burgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Scher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Lebeer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jos Vanderleyden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11685,51 +11685,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a better determination of dairy powders surface composition through XPS matrices development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Nikolova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11800,441 +11800,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01278427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Significance of bacterial surface molecules interactions with milk proteins to enhance microencapsulation of Lactobacillus rhamnosus GG</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physicochemical and thermal properties of taro (Colocasia esculenta sp) powders as affected by state of maturity and drying method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Cailliez-Grimal</w:t>
+                <w:t xml:space="preserve">M. Himeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. N. Njintang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gaiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. M. Nguimbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Scher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2014.03.029⟩</w:t>
+              <w:t xml:space="preserve">JOURNAL OF FOOD SCIENCE AND TECHNOLOGY-MYSORE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 51 (9), pp.1857-1865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13197-012-0697-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01273470v1</w:t>
+                <w:t xml:space="preserve">hal-01273447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical and Rheological Properties of Taro (Colocasia esculenta) Flour Affected by Cormels Weight and Method of Peeling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic method to characterize rehydration of powdered cocoa beverage: Influence of sugar nature, quantity and size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Y. Njintang</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">I. Ben Abdelaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sahli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bornaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Scher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gaiani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11947-013-1175-8⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 264, pp.184-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2014.05.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01273460v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The structural characteristics and rheological properties of Lebanese locust bean gum</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ali Bassal</w:t>
+                <w:t xml:space="preserve">Significance of bacterial surface molecules interactions with milk proteins to enhance microencapsulation of Lactobacillus rhamnosus GG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Burgain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Scher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lebeer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jos Vanderleyden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Ismail</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Irina Ioannou</w:t>
+                <w:t xml:space="preserve">Catherine Cailliez-Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41, pp.60-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2014.03.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2013.07.026⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01273445v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Thermal and Chemical Pretreatments on Physicochemical, Rheological, and Functional Properties of Sweet Potato (Ipomea batatas Lam) Flour</w:t>
               </w:r>
@@ -12272,51 +12268,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathurin Nzikou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Scher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 7 (12), pp.3618-3628. </w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12344,291 +12340,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01273462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical and thermal properties of taro (Colocasia esculenta sp) powders as affected by state of maturity and drying method</w:t>
+                <w:t xml:space="preserve">Physicochemical and Rheological Properties of Taro (Colocasia esculenta) Flour Affected by Cormels Weight and Method of Peeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Himeda</w:t>
+                <w:t xml:space="preserve">Emmanuel A. Panyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. N. Njintang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Scher</w:t>
+                <w:t xml:space="preserve">Nicolas Y. Njintang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raza Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Scher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOURNAL OF FOOD SCIENCE AND TECHNOLOGY-MYSORE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13197-012-0697-9⟩</w:t>
+              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (5), pp.1354-1363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11947-013-1175-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01273447v1</w:t>
+                <w:t xml:space="preserve">hal-01273460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic method to characterize rehydration of powdered cocoa beverage: Influence of sugar nature, quantity and size</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The structural characteristics and rheological properties of Lebanese locust bean gum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Haddarah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Ben Abdelaziz</w:t>
+                <w:t xml:space="preserve">Ali Bassal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Sahli</w:t>
+                <w:t xml:space="preserve">Ali Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bornaz</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Irina Ioannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 264, pp.184-189. </w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 120, pp.204-214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2014.05.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2013.07.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01273457v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A better understanding of probiotic/milk proteins interactions: a way to enhance bacterial encapsulation efficiency</w:t>
               </w:r>
@@ -12761,51 +12761,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Patry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Scher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 255 (SI), pp.66-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12998,51 +12998,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is it possible to modulate the structure of skim milk particle through drying process and parameters?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Nikolova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13125,579 +13125,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01273449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-fine grinding increases the antioxidant capacity of wheat bran</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Encapsulation of Lactobacillus rhamnosus GG in microparticles: Influence of casein to whey protein ratio on bacterial survival during digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Burgain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gaiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Rosa</w:t>
+                <w:t xml:space="preserve">C. Cailliez-Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Barron</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Valerie Micard</w:t>
+                <w:t xml:space="preserve">C. Jeandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Scher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcs.2012.10.002⟩</w:t>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19, pp.233-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2013.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01267830v1</w:t>
+                <w:t xml:space="preserve">hal-01272772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encapsulation of Lactobacillus rhamnosus GG in microparticles: Influence of casein to whey protein ratio on bacterial survival during digestion</w:t>
+                <w:t xml:space="preserve">In vitro interactions between probiotic bacteria and milk proteins probed by atomic force microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Burgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Francius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. Revol-Junelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cailliez-Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2013.04.012⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 104, pp.153-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2012.11.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01272772v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro interactions between probiotic bacteria and milk proteins probed by atomic force microscopy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Francius</w:t>
+                <w:t xml:space="preserve">Characterization of Carnobacterium maltaromaticum LMA 28 for its positive technological role in soft cheese making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Inam Afzal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Citlalli Celeste Gonzalez Ariceaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. M. Revol-Junelles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Cailliez-Grimal</w:t>
+                <w:t xml:space="preserve">Nehal Kamel Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Payot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2012.11.032⟩</w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36 (2), pp.223-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2013.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01272759v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Carnobacterium maltaromaticum LMA 28 for its positive technological role in soft cheese making</w:t>
+                <w:t xml:space="preserve">Ultra-fine grinding increases the antioxidant capacity of wheat bran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Inam Afzal</w:t>
+                <w:t xml:space="preserve">Natalia Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citlalli Celeste Gonzalez Ariceaga</w:t>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Lhomme</w:t>
+                <w:t xml:space="preserve">Claire Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nehal Kamel Ali</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valerie Micard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 57, pp.84-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcs.2012.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2013.05.008⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01272773v1</w:t>
+                <w:t xml:space="preserve">hal-01267830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Cross-Section Differences and Drying Temperature on the Physicochemical, Functional and Antioxidant Properties of Giant Taro Flour</w:t>
               </w:r>
@@ -13735,51 +13735,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Himeda Makhlouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Scher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 6 (7), pp.1809-1819. </w:t>
@@ -13843,51 +13843,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Murrieta-Pazos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Galet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14076,103 +14076,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of dairy powders fortification on yogurt textural and sensorial properties: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Celeste Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadi Hosri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Burgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Scher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 80 (4), pp.400-409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14349,51 +14349,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface properties of bacteria sensitive and resistant to the class IIa carnobacteriocin Cbn BM1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cailliez-Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14604,103 +14604,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of dairy powder rehydration state on gel formation during yogurt process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Celeste Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gauzelin-Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Barbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadi Hosri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Scher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 79 (3), pp.280-286. </w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14785,64 +14785,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Jasniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raza Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Scher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 29 (1), pp.9-20. </w:t>
@@ -14886,529 +14886,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale characterization of whey protein isolates under high NaCl environments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joel Scher</w:t>
+                <w:t xml:space="preserve">Composition gradient from surface to core in dairy powders: Agglomeration effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Murrieta-Pazos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gaiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Galet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Scher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Milchwissenschaft Milk Science International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (1), pp.149-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2011.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01053133v1</w:t>
+                <w:t xml:space="preserve">hal-01593329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition gradient from surface to core in dairy powders: Agglomeration effect</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Scher</w:t>
+                <w:t xml:space="preserve">Multiscale characterization of whey protein isolates under high NaCl environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raza Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rizwan Shukat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Celeste Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Scher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Milchwissenschaft Milk Science International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 67 (3), pp.270 - 274</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01593329v1</w:t>
+                <w:t xml:space="preserve">hal-01053133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of particle structure evolution during water sorption: Skim and whole milk powders</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">X-ray photoelectron spectroscopy for wheat powders: measurement of surface chemical composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Gaiani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Galet</w:t>
+                <w:t xml:space="preserve">Moustafa Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Mullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Scher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cuq</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 87 (1), pp.1-10. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (5), pp.1527-1540. </w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2011.05.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jf102315h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01506074v1</w:t>
+                <w:t xml:space="preserve">hal-01506083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray photoelectron spectroscopy for wheat powders: measurement of surface chemical composition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative study of particle structure evolution during water sorption: Skim and whole milk powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Murrieta-Pazos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moustafa Saad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Gaiani</w:t>
+                <w:t xml:space="preserve">C Gaiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Galet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Mullet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Desobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 59 (5), pp.1527-1540. </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 87 (1), pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jf102315h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2011.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01506083v1</w:t>
+                <w:t xml:space="preserve">hal-01506074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological descriptors and colour as a tool to better understand rehydration properties of dairy powders</w:t>
               </w:r>
@@ -15708,51 +15708,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Janiewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Scher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15851,51 +15851,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lambert-Campagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elmira Arab-Tehrany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gauzelin-Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Texture Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 41 (4), pp.440-458. </w:t>
@@ -16250,64 +16250,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of a turbidity sensor to determine dairy powder rehydration properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Scher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Schuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Desobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16538,64 +16538,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Native phosphocaseinate powder during storage: Lipids released onto the surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Schuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Scher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Ehrhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16665,363 +16665,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water transfer during rehydration of micellar casein powders</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+                <w:t xml:space="preserve">Relationships between dairy powder surface composition and wetting properties during storage: importance of residual lipids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Scher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Linder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Schuck</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Banon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lait</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 55 (16), pp.6561-6567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf070364b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/lait:2007016⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01453989v1</w:t>
+                <w:t xml:space="preserve">hal-01454018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between dairy powder surface composition and wetting properties during storage: importance of residual lipids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water transfer during rehydration of micellar casein powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Schuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre Schuck</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Banon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jf070364b⟩</w:t>
+              <w:t xml:space="preserve">Lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 87, pp.425-432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lait:2007016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454018v1</w:t>
+                <w:t xml:space="preserve">hal-01453989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water transfer during rehydration of micellar casein powders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Schuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Mejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17089,64 +17089,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dairy powder rehydration: influence of protein state, incorporation mode, and agglomeration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Schuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Scher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Desobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17197,77 +17197,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water transfer during rehydration of micellar casein powders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Schuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Mejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17276,51 +17276,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Banon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 87 (4-5), pp.425-432. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/lait:2007016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03321751v1</w:t>
@@ -17344,852 +17344,852 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between Dairy Powder Surface Composition and Wetting Properties during Storage: Importance of Residual Lipids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Scher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Ehrhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Linder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Schuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 55 (16), pp.6561-6567. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jf070364b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03321750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dissolution behaviour of native phosphocaseinate as a function of concentration and temperature using a rheological approach</w:t>
+                <w:t xml:space="preserve">Surface composition of dairy powders observed by X-ray photoelectron spectroscopy and effects on their rehydration properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Scher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Desobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Dairy Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 16 (12), pp.1427-1434. </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 49 (1), pp.71-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2005.12.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2006.02.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03321756v1</w:t>
+                <w:t xml:space="preserve">hal-03321758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface composition of dairy powders observed by X-ray photoelectron spectroscopy and effects on their rehydration properties</w:t>
+                <w:t xml:space="preserve">The dissolution behaviour of native phosphocaseinate as a function of concentration and temperature using a rheological approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Scher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Desobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 49 (1), pp.71-78. </w:t>
+              <w:t xml:space="preserve">International Dairy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 16 (12), pp.1427-1434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2006.02.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2005.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03321758v1</w:t>
+                <w:t xml:space="preserve">hal-03321756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dissolution behaviour of native phosphocaseinate as a function of concentration and temperature using a rheological approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Scher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Schuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Desobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Dairy Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 16 (12), pp.1427-1434. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.idairyj.2005.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01453942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of a turbidity sensor to characterize micellar casein powder rehydration: influence of some technological effects</w:t>
+                <w:t xml:space="preserve">Use of a Turbidity Sensor to Characterize Micellar Casein Powder Rehydration: Influence of Some Technological Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Banon</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Desobry-Banon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Scher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Schuck</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 88, pp.2700-2706. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId544" w:history="1">
+              <w:t xml:space="preserve">, 2005, 88 (8), pp.2700-2706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3168/jds.S0022-0302(05)72948-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01453964v1</w:t>
+                <w:t xml:space="preserve">hal-03321759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of a Turbidity Sensor to Characterize Micellar Casein Powder Rehydration: Influence of Some Technological Effects</w:t>
+                <w:t xml:space="preserve">Use of a turbidity sensor to characterize micellar casein powder rehydration: influence of some technological effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Desobry-Banon</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Banon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Scher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Schuck</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Schuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 88 (8), pp.2700-2706. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 88, pp.2700-2706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.S0022-0302(05)72948-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.S0022-0302(05)72948-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03321759v1</w:t>
+                <w:t xml:space="preserve">hal-01453964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -18233,51 +18233,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Dijamentiuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Mangavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Revol-Junelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18617,51 +18617,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Burgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve-Anne Norwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18729,51 +18729,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Spray-Drying Process Parameters on Dairy Powder Surface Composition and Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Nikolova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gianfrancesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18889,51 +18889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Aberkane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Scher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19096,77 +19096,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring, understanding and improving rehydration of dairy powders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Schuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Mejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Scher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19273,51 +19273,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Galet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Scher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STP 2012 -7ème Colloque Science et Technologie des Poudres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Toulouse, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19476,90 +19476,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between morphology and rehydration properties of milk powders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Boyanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Murrieta-Pazos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Schuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDF World Dairy Summit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Auckland, New Zealand</w:t>
@@ -19620,51 +19620,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crucial role of milk proteins on adhesion of intestinal microbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Barrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19771,352 +19771,352 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of atomic force microscopy for food powders and contact materials</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Plant-based food as a sustainable source of food for the future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sangeeta Prakash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gauzelin-Gaiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhesh Bhandari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamentals and Application of Atomic Force Microscopy for Food Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elsevier, pp.233-262, 2023, </w:t>
+              <w:t xml:space="preserve">Engineering Plant-Based Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.1-12, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-823985-8.00005-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-323-89842-3.00005-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03880839v1</w:t>
+                <w:t xml:space="preserve">hal-03880832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic force microscopy: from theory to application in food science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sofiane El-Kirat-Chatel</w:t>
+                <w:t xml:space="preserve">Application of atomic force microscopy for food powders and contact materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Burgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gregory Francius</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gauzelin-Gaiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fundamentals and Application of Atomic Force Microscopy for Food Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Elsevier, pp.15-43, 2023, </w:t>
+              <w:t xml:space="preserve">, Elsevier, pp.233-262, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-823985-8.00008-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-823985-8.00005-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03880835v1</w:t>
+                <w:t xml:space="preserve">hal-03880839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant-based food as a sustainable source of food for the future</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bhesh Bhandari</w:t>
+                <w:t xml:space="preserve">Atomic force microscopy: from theory to application in food science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane El-Kirat-Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Burgain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Francius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Plant-Based Food Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elsevier, pp.1-12, 2023, </w:t>
+              <w:t xml:space="preserve">Fundamentals and Application of Atomic Force Microscopy for Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.15-43, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-323-89842-3.00005-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-823985-8.00008-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03880832v1</w:t>
+                <w:t xml:space="preserve">hal-03880835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Powder properties and influencing factors</w:t>
               </w:r>
@@ -20396,51 +20396,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Burgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Scher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. El Zein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20525,51 +20525,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Burgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magda Corgneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Scher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20741,51 +20741,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in Food Powder Agglomeration Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Turchiuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20920,51 +20920,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elimination de protéines lactosylees issues de concentrés protéiques laitiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Burgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gauzelin-Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21293,51 +21293,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05147400v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaiani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Nasirpour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafim Bakalis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mogens Andersen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Naseri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2025.112689" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05273006v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaiani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Francius" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane El-Kirat-Chatel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ray" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alexander" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.121516" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808452v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Meriaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Fournier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Burgain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Petit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2024.112374" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05368249v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangeeta Prakash" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foostr.2025.100459" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05336506v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Francius" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Quil&#232;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubiana Cvetkovska" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Alexander" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsfoodscitech.5c00437" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05147383v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Badin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desobry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhesh Bhandari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2024.123057" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04691925v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine J. Martin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Revol-Junelles" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Leyva Salas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13142233" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211147v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hellebois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Addiego" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gauzelin-Gaiani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shaplov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Soukoulis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.121376" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04454358v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Beaupeux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preethi Jayaprakash" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akaber Dokmak" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maxime Edorh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2024.02.016" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04765847v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Whelan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Alexander" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genelle Lunken" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Holmes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-024-01831-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04617620v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Zhao" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongdong Ni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.109849" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04617605v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennyfer Fortuin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cambier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Contal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leclercq" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.109867" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03954478v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paul" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Simard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Scher" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22133" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04186792v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Canuel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C Leclercq" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.109173" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04117144v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Audinot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.108641" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04345244v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Gaudel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urielle M'Be" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kiesgen de Richter" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Fournaise" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2023.119026" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04117155v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foostr.2023.100322" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04344480v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cho Urielle M&#8217;be" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Scher" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;guessan Georges Amani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12162984" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03880851v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maudhuit" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2022.111260" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03880849v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Felfoul" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Bouazizi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Perroud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2022.105509" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04117158v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Vickovic" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Pawel Czaja" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Juhl Pedersen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Ahrn&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2023.118297" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344107v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Desobry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.109081" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04117153v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cvetkovska" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paris" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foostr.2023.100326" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081144v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2023.111547" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590724v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borges" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12163117" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03704730v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2022.03.012" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04117162v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11244096" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03704729v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2022.117440" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03795936v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhik Mallick" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Francius" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fhfh.2022.100088" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03664698v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogesh Harshe" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Kammerhofer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pouzot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2021.110800" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03704723v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Noo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2022.119424" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03880855v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2022.107853" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03470213v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.107389" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03704727v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fochx.2022.100330" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03664712v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paris" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2022.111050" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03200435v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Omar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.106801" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03330387v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.15566" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03470242v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Planchon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Renaut" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107160" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03485216v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2021.08.007" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934544v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Beaussart" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Retourney" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael dos Santos Morais" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.08.107" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03470199v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Xu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2021.10.087" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03470223v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2021.118190" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03200362v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;remy Petit" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2021.01.056" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03171618v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2020.106531" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03516918v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Kiesgen de Richter" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pascot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Ferrari" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2021.110910" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03470230v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Enferad" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Pillitteri" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Lumay" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2021.04.101" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214611v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Louvet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubiana Cvetkovska-Ben Mohamed" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10050991" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911587v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zouari" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gaucheron" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schuck" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.127514" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059305v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Simard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barrau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.609880" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03068227v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Gomand" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mitchell" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM00292E" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059294v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Hausman" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.117394" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866460v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Falk" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02726351.2020.1738605" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059297v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2020.1828448" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881989v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kady Rosine Irie" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Hadiowe Gnagne" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kouadio Kouadio" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijfs.14620" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881990v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.05.085" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306145v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Triki" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2019.108693" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02573667v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Ramia" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mangavel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Muller-Gueudin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Taha" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63844-5" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02275316v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Corgneau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoana Nikolova" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Banon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijfs.14120" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02132400v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tsevdou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Aprea" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuella Betta" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Khomenko" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Molitor" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-019-2237-3" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02275304v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Desobry-Banon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijfs.14170" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02275343v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ndouyang" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kaptso" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nguimbou" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scher" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/gjs.v59i1.7" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02132412v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gomand" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Borges" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Burgain" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guerin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Revol-Junelles" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-food-032818-121140" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02132372v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cambier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Serchi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.11.002" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177524v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Guerin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01512" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02132419v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salim" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.06.038" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02132447v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricette Tchicaillat-Landou" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Miabangana" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Kimbonguila" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hermed.2018.05.002" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01898950v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Soligot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Huguet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2018.03.044" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146489v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Hoffmann" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2018.01.004" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01898949v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.04.016" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146501v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Celeste Karam" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Hosri" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raza Hussain" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Barbar" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.13200" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146517v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petit" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michaux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacquot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ch&#225;vez Montes" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupas" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.12.005" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02132397v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2017.1386158" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146524v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.08.008" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506665v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nasser" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Peres de Sa Peixoto Junior" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ronse" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nuns" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.03.004" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146509v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6fo01737a" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146493v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Rasch" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progsurf.2017.07.002" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146505v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gnagne" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Amani" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11694-017-9489-2" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278469v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corgneau" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Riti&#233;-Pertusa" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T.L. Le" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2015.1123671" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146531v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.05.021" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6H2TBTD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454589v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha El Zein" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Petit" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Anne Norwood" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.01.005" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146571v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Salameh" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2016.01.040" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LM27G8K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146547v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.12618" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F3S3RPFC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146566v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2016.01.032" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146556v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leni Kosasih" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhi Bansal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2015.12.009" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146551v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.02.005" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146541v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Bacharouche" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lebeer" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.02.016" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8MP2Q4R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146535v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Nawaz" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Fukai" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.05.188" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGK0LX39-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248665v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Vanderleyden" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2015.06.068" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQGZWF3J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278427v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nikolova" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sanders" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gianfrancesco" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2014.11.009" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273470v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cailliez-Grimal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2014.03.029" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KFWJ56G-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273460v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel A. Panyoo" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Y. Njintang" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-013-1175-8" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273445v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Haddarah" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bassal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ismail" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ioannou" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2013.07.026" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273462v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chancelle B. Ndangui" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathurin Nzikou" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-014-1361-3" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273447v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Himeda" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. N. Njintang" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Nguimbou" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13197-012-0697-9" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273457v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben Abdelaziz" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sahli" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bornaz" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2014.05.031" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274098v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273456v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Murrieta-Pazos" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Patry" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.10.049" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273472v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2014.09.005" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQLFWG3S-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273449v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Desbenoit" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.05.026" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K95VB249-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267830v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Rosa" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dufour" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Micard" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2012.10.002" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z34WH67F-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272772v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cailliez-Grimal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jeandel" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2013.04.012" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272759v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Revol-Junelles" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2012.11.032" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GDF6XM2P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272773v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Inam Afzal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Citlalli Celeste Gonzalez Ariceaga" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lhomme" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nehal Kamel Ali" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Payot" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2013.05.008" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272770v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Marcel Nguimbou" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Yanou Njintang" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himeda Makhlouf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-012-0846-1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01798128v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Calvet" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272761v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Chebil" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouroukba" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Charbonel" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Khaldi" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie3029202" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272767v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029913000514" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272765v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rolland" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2013.05.025" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059696v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jacquet" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2011.05195.x" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268290v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cuq" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.03.002" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770460v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029912000131" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-V56B2G97-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268086v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Aberkane" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Jasniewski" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2012.01.010" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W146KWSZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053133v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwan Shukat" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593329v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2011.05.003" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506074v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gaiani" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desobry" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2011.05.001" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506083v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Saad" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mullet" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf102315h" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02443564v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boyanova" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hussain" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Murrieta Pazos" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Karam" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2011.02.009" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4M7B0H0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02443578v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Linder" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2010.12.031" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJQV453G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668944v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Janiewski" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sanchez" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la100705d" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835842v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jacquot" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Lynn Li Yuet Hee" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lambert-Campagne" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmira Arab-Tehrany" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-4603.2010.00245.x" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CSK0D07G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729530v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morand" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Navarro Sanchez" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Tehrany" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacquot" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2009.09.016" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CNB9W69-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321744v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schuck" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Ehrhardt" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arab-Tehrany" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2009.01.038" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRZV24TN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454073v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Desobry" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.04.042" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMDHTCB4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666353v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Saad" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Ehrhardt" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2008.08.001" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85CTWC0R-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454066v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Ehrhardt" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453989v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mejean" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dolivet" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2007016" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454018v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Linder" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf070364b" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-3F5X8ZN2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895659v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453992v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321751v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321750v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Ehrhardt" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321756v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hardy" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2005.12.004" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LSXQ5HF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321758v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2006.02.015" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N85NBWK3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453942v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Hardy" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453964v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Banon" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(05)72948-9" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321759v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428164v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dijamentiuk" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Mangavel" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Michaux" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683897v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Baka" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godier" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mallick" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gribova" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Quil&#232;s" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03516441v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124903008" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03125634v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276695v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F. W. Sanders" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2015.1060494" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837412v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Aberkane" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924783v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dolivet" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mejean" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209366v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768689v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753249v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chamayou" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Scher" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454285v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hussain" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boyanova" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02504336v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Retourney" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mangavel" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Roux" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03880839v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-823985-8.00005-0" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03880835v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-823985-8.00008-6" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03880832v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-89842-3.00005-1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954408v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yrj&#246; Roos" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Afrassiabian" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khashayar Saleh" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Audebert" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9781351119504" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351119504-3" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899035v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. dos Santos Morais" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100596-5.23004-7" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278428v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Zein" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278429v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-800350-3.00019-4" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272762v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857098672.2.339" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209443v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Turchiuli" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Scher" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/192581.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-410540-9.00002-8" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05012203v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Reboul" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kriznik" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Paul" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752477v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006INPL031N" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05147400v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaiani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Nasirpour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafim Bakalis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mogens Andersen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Naseri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2025.112689" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05273006v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaiani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Francius" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane El-Kirat-Chatel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ray" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alexander" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.121516" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808452v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Meriaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Fournier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Burgain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Petit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2024.112374" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05368249v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangeeta Prakash" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foostr.2025.100459" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05336506v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Francius" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Quil&#232;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubiana Cvetkovska" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Alexander" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsfoodscitech.5c00437" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05147383v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Badin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desobry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhesh Bhandari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2024.123057" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211147v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hellebois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Addiego" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gauzelin-Gaiani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shaplov" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Soukoulis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.121376" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04454358v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Beaupeux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preethi Jayaprakash" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akaber Dokmak" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maxime Edorh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2024.02.016" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04691925v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine J. Martin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Revol-Junelles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Leyva Salas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13142233" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04765847v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Whelan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Alexander" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genelle Lunken" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Holmes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-024-01831-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04617620v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Zhao" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongdong Ni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.109849" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04617605v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennyfer Fortuin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cambier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Contal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leclercq" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.109867" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04344480v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cho Urielle M&#8217;be" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Scher" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;guessan Georges Amani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12162984" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03954478v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paul" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Simard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Scher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22133" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04186792v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Canuel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C Leclercq" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.109173" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04117144v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Audinot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.108641" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04345244v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Gaudel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urielle M'Be" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kiesgen de Richter" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Fournaise" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2023.119026" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04117155v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foostr.2023.100322" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03880851v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maudhuit" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2022.111260" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04117158v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Vickovic" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Pawel Czaja" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Juhl Pedersen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Ahrn&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2023.118297" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03880849v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Felfoul" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Bouazizi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Perroud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2022.105509" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344107v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Desobry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.109081" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081144v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2023.111547" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04117153v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cvetkovska" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paris" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foostr.2023.100326" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590724v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borges" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12163117" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03704730v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2022.03.012" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04117162v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11244096" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03704729v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2022.117440" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03795936v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhik Mallick" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Francius" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fhfh.2022.100088" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03664698v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogesh Harshe" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Kammerhofer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pouzot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2021.110800" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03704723v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Noo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2022.119424" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03880855v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2022.107853" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03470213v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.107389" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03704727v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fochx.2022.100330" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03664712v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paris" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2022.111050" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03200435v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Omar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.106801" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03330387v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.15566" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03470242v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Planchon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Renaut" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107160" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03485216v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2021.08.007" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934544v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Beaussart" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Retourney" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael dos Santos Morais" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.08.107" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03470199v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Xu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2021.10.087" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03470223v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2021.118190" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03200362v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;remy Petit" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2021.01.056" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03171618v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2020.106531" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03516918v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Kiesgen de Richter" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pascot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Ferrari" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2021.110910" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03470230v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Enferad" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Pillitteri" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Lumay" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2021.04.101" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214611v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Louvet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubiana Cvetkovska-Ben Mohamed" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10050991" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881989v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kady Rosine Irie" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Hadiowe Gnagne" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kouadio Kouadio" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijfs.14620" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881990v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.05.085" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911587v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zouari" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gaucheron" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schuck" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.127514" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059305v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Simard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barrau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.609880" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03068227v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Gomand" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mitchell" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM00292E" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059297v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2020.1828448" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866460v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Falk" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02726351.2020.1738605" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059294v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Hausman" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.117394" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306145v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Triki" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2019.108693" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02573667v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Ramia" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mangavel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Muller-Gueudin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Taha" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63844-5" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02275316v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Corgneau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoana Nikolova" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Banon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijfs.14120" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02275304v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Desobry-Banon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijfs.14170" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02132400v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tsevdou" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Aprea" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuella Betta" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Khomenko" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Molitor" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-019-2237-3" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02275343v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ndouyang" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kaptso" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nguimbou" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scher" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/gjs.v59i1.7" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02132412v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gomand" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Borges" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Burgain" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guerin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Revol-Junelles" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-food-032818-121140" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02132372v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cambier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Serchi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.11.002" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177524v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Guerin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01512" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02132419v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salim" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.06.038" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02132447v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricette Tchicaillat-Landou" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Miabangana" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Kimbonguila" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hermed.2018.05.002" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01898950v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Soligot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Huguet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2018.03.044" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01898949v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.04.016" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146489v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Hoffmann" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2018.01.004" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02132397v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2017.1386158" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146524v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.08.008" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146501v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Celeste Karam" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Hosri" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raza Hussain" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Barbar" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.13200" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146517v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petit" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michaux" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacquot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ch&#225;vez Montes" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupas" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.12.005" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506665v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nasser" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Peres de Sa Peixoto Junior" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ronse" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nuns" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.03.004" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146509v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6fo01737a" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146493v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Rasch" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progsurf.2017.07.002" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146505v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gnagne" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Amani" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11694-017-9489-2" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278469v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corgneau" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Riti&#233;-Pertusa" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T.L. Le" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2015.1123671" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146571v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Salameh" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2016.01.040" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LM27G8K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146531v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.05.021" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6H2TBTD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454589v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha El Zein" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Petit" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Anne Norwood" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.01.005" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146547v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.12618" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F3S3RPFC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146541v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Bacharouche" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lebeer" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.02.016" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8MP2Q4R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146566v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2016.01.032" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146556v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leni Kosasih" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhi Bansal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2015.12.009" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146551v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.02.005" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146535v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Nawaz" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Fukai" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.05.188" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGK0LX39-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248665v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Vanderleyden" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2015.06.068" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQGZWF3J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278427v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nikolova" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sanders" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gianfrancesco" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2014.11.009" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273447v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Himeda" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. N. Njintang" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Nguimbou" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13197-012-0697-9" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273457v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben Abdelaziz" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sahli" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bornaz" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2014.05.031" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273470v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cailliez-Grimal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2014.03.029" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KFWJ56G-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273462v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chancelle B. Ndangui" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathurin Nzikou" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-014-1361-3" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273460v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel A. Panyoo" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Y. Njintang" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-013-1175-8" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273445v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Haddarah" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bassal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ismail" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ioannou" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2013.07.026" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274098v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273456v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Murrieta-Pazos" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Patry" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.10.049" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273472v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2014.09.005" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQLFWG3S-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273449v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Desbenoit" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.05.026" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K95VB249-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272772v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cailliez-Grimal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jeandel" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2013.04.012" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272759v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Revol-Junelles" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2012.11.032" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GDF6XM2P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272773v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Inam Afzal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Citlalli Celeste Gonzalez Ariceaga" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lhomme" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nehal Kamel Ali" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Payot" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2013.05.008" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267830v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Rosa" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dufour" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Micard" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2012.10.002" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z34WH67F-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272770v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Marcel Nguimbou" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Yanou Njintang" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himeda Makhlouf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-012-0846-1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01798128v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Calvet" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272761v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Chebil" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouroukba" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Charbonel" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Khaldi" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie3029202" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272767v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029913000514" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272765v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rolland" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2013.05.025" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059696v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jacquet" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2011.05195.x" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268290v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cuq" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.03.002" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770460v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029912000131" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-V56B2G97-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268086v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Aberkane" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Jasniewski" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2012.01.010" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W146KWSZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593329v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2011.05.003" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053133v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwan Shukat" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506083v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Saad" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mullet" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf102315h" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506074v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gaiani" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desobry" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2011.05.001" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02443564v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boyanova" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hussain" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Murrieta Pazos" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Karam" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2011.02.009" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4M7B0H0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02443578v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Linder" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2010.12.031" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJQV453G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668944v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Janiewski" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sanchez" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la100705d" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835842v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jacquot" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Lynn Li Yuet Hee" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lambert-Campagne" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmira Arab-Tehrany" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-4603.2010.00245.x" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CSK0D07G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729530v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morand" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Navarro Sanchez" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Tehrany" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacquot" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2009.09.016" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CNB9W69-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321744v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schuck" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Ehrhardt" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arab-Tehrany" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2009.01.038" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRZV24TN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454073v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Desobry" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.04.042" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMDHTCB4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666353v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Saad" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Ehrhardt" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2008.08.001" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85CTWC0R-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454066v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Ehrhardt" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454018v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Linder" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf070364b" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-3F5X8ZN2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453989v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mejean" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dolivet" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2007016" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895659v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453992v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321751v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321750v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Ehrhardt" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321758v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hardy" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2006.02.015" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N85NBWK3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321756v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2005.12.004" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LSXQ5HF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453942v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Hardy" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321759v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(05)72948-9" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453964v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Banon" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428164v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dijamentiuk" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Mangavel" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Michaux" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683897v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Baka" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godier" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mallick" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gribova" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Quil&#232;s" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03516441v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124903008" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03125634v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276695v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F. W. Sanders" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2015.1060494" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837412v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Aberkane" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924783v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dolivet" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mejean" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209366v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768689v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753249v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chamayou" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Scher" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454285v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hussain" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boyanova" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02504336v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Retourney" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mangavel" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Roux" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03880832v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-89842-3.00005-1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03880839v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-823985-8.00005-0" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03880835v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-823985-8.00008-6" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954408v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yrj&#246; Roos" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Afrassiabian" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khashayar Saleh" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Audebert" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9781351119504" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351119504-3" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899035v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. dos Santos Morais" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100596-5.23004-7" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278428v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Zein" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278429v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-800350-3.00019-4" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272762v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857098672.2.339" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209443v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Turchiuli" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Scher" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/192581.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-410540-9.00002-8" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05012203v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Reboul" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kriznik" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Paul" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752477v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006INPL031N" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>