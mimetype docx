--- v1 (2026-04-09)
+++ v2 (2026-05-02)
@@ -93,51 +93,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (136)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (137)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -261,14299 +261,14299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05147400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From pilot to industrial production scale to better understand how dairy powders evolve during shipment</w:t>
+                <w:t xml:space="preserve">Impact of milk-to-vegetable fat ratio on infant formula emulsions stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gaiani</w:t>
+                <w:t xml:space="preserve">Regis Badin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Francius</w:t>
+                <w:t xml:space="preserve">Jeremy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofiane El-Kirat-Chatel</w:t>
+                <w:t xml:space="preserve">Jennifer Burgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ray</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Alexander</w:t>
+                <w:t xml:space="preserve">Laura Gailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2025.121516⟩</w:t>
+              <w:t xml:space="preserve">Current Research in Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 12, pp.101399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crfs.2026.101399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05273006v1</w:t>
+                <w:t xml:space="preserve">hal-05590762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing skimmed milk powder functionalities through multicriteria optimization of outlet drying air temperature and spraying air pressure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From pilot to industrial production scale to better understand how dairy powders evolve during shipment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gaiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Meriaux</w:t>
+                <w:t xml:space="preserve">G. Francius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frantz Fournier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Gaiani</w:t>
+                <w:t xml:space="preserve">Sofiane El-Kirat-Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Burgain</w:t>
+                <w:t xml:space="preserve">C. Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Petit</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Alexander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 388, pp.112374. </w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 467, pp.121516. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2024.112374⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2025.121516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04808452v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of formulation adjustment, microfiltration, and spray drying on physicochemical, functional, and microstructural attributes of dairy mixes and powders</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Enhancing skimmed milk powder functionalities through multicriteria optimization of outlet drying air temperature and spraying air pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Meriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sangeeta Prakash</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Burgain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foostr.2025.100459⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 388, pp.112374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2024.112374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368249v1</w:t>
+                <w:t xml:space="preserve">hal-04808452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Biochemical and Structural Evolution of Whey Protein Concentrate Powders Under Storage: Insights from Raman Spectroscopy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Burgain</w:t>
+                <w:t xml:space="preserve">Impact of formulation adjustment, microfiltration, and spray drying on physicochemical, functional, and microstructural attributes of dairy mixes and powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Meriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loubiana Cvetkovska</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sangeeta Prakash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Petit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Food Science &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsfoodscitech.5c00437⟩</w:t>
+              <w:t xml:space="preserve">Food Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45, pp.100459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foostr.2025.100459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05336506v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Links between single maltodextrin particles properties and powder functionality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating the Biochemical and Structural Evolution of Whey Protein Concentrate Powders Under Storage: Insights from Raman Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Francius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regis Badin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Gaiani</w:t>
+                <w:t xml:space="preserve">Fabienne Quilès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Burgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Desobry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sangeeta Prakash</w:t>
+                <w:t xml:space="preserve">Loubiana Cvetkovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bhesh Bhandari</w:t>
+                <w:t xml:space="preserve">Marcela Alexander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 350, pp.123057. </w:t>
+              <w:t xml:space="preserve">ACS Food Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (8), pp.3118-3127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2024.123057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsfoodscitech.5c00437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05147383v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05336506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the functionality of anionic and non-ionic plant seed gums on milk protein cryogels conveying Lacticaseibacillus rhamnosus GG</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Links between single maltodextrin particles properties and powder functionality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Badin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Hellebois</w:t>
+                <w:t xml:space="preserve">Stéphane Desobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sangeeta Prakash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Addiego</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bhesh Bhandari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 323, pp.121376. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2023.121376⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 350, pp.123057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2024.123057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04211147v1</w:t>
+                <w:t xml:space="preserve">hal-05147383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrostatic spray drying : advantages for thermosensitive actives</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impacts of oat flour fortification on the rheological, microstructural, digestibility, and sensory characteristics of low-fat, high-protein almond-based gels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jia Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongdong Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhesh Bhandari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sangeeta Prakash</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cherd.2024.02.016⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 151, pp.109849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2024.109849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04454358v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04617620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering rind color heterogeneity of smear-ripened Munster cheese and its Association with microbiota</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marcia Leyva Salas</w:t>
+                <w:t xml:space="preserve">Stability and adhesion properties of Lacticaseibacillus rhamnosus GG embedded in milk protein cryogels: Influence of plant seed gum inclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hellebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennyfer Fortuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cambier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Contal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods13142233⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 151, pp.109867. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2024.109867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04691925v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04617605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and reporting of prebiotic and probiotic clinical trials in the context of diet and the gut microbiome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrostatic spray drying : advantages for thermosensitive actives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Beaupeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preethi Jayaprakash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akaber Dokmak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Whelan</w:t>
+                <w:t xml:space="preserve">Jean-Maxime Edorh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaret Alexander</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Andrew Holmes</w:t>
+                <w:t xml:space="preserve">Claire Gauzelin-Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41564-024-01831-6⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 203, pp.688-696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2024.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04765847v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04454358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of oat flour fortification on the rheological, microstructural, digestibility, and sensory characteristics of low-fat, high-protein almond-based gels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unravelling the functionality of anionic and non-ionic plant seed gums on milk protein cryogels conveying Lacticaseibacillus rhamnosus GG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hellebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Addiego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gauzelin-Gaiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Shaplov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jia Zhao</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sangeeta Prakash</w:t>
+                <w:t xml:space="preserve">Christos Soukoulis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2024.109849⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 323, pp.121376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2023.121376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04617620v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04211147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability and adhesion properties of Lacticaseibacillus rhamnosus GG embedded in milk protein cryogels: Influence of plant seed gum inclusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Hellebois</w:t>
+                <w:t xml:space="preserve">Deciphering rind color heterogeneity of smear-ripened Munster cheese and its Association with microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine J. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennyfer Fortuin</w:t>
+                <w:t xml:space="preserve">Anne-Marie Revol-Junelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Cambier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Céline Leclercq</w:t>
+                <w:t xml:space="preserve">Marcia Leyva Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2024.109867⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (14), pp.2233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods13142233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04617605v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of processing and physicochemical parameter on hibiscus sabdariffa Calyxes biomolecules and antioxidant activity : from powder production to reconstitution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design and reporting of prebiotic and probiotic clinical trials in the context of diet and the gut microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Whelan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Alexander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cho Urielle M’be</w:t>
+                <w:t xml:space="preserve">Genelle Lunken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Scher</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andrew Holmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods12162984⟩</w:t>
+              <w:t xml:space="preserve">Nature Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (11), pp.2785-2794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41564-024-01831-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344480v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the segregation of proteins in high-protein dairy powders after spray-drying</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Gaiani</w:t>
+                <w:t xml:space="preserve">Comparison of electrostatic spray drying, spray drying, and freeze drying for Lacticaseibacillus rhamnosus GG dehydration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preethi Jayaprakash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Maxime Edorh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Borges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Beaupeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2022-22133⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (16), pp.3117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods12163117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03954478v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04590724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk protein-based cryogel monoliths as novel encapsulants of probiotic bacteria. Part II: Lacticaseibacillus rhamnosus GG storage stability and bioactivity under in vitro digestion</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fermentation of almond-based gel incorporated with double emulsion (W1/O/W2) : a study on gel properties and effectiveness of double emulsion as a fat replacer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christos Soukoulis</w:t>
+                <w:t xml:space="preserve">Jia Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhesh Bhandari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gauzelin-Gaiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sangeeta Prakash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2023.109173⟩</w:t>
+              <w:t xml:space="preserve">Food Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36, pp.100322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foostr.2023.100322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04186792v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk protein-based cryogel monoliths as novel encapsulants of probiotic bacteria. Part I: Microstructural, physicochemical, and mechanical characterisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Hellebois</w:t>
+                <w:t xml:space="preserve">Impact of processing and physicochemical parameter on hibiscus sabdariffa Calyxes biomolecules and antioxidant activity : from powder production to reconstitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cho Urielle M’be</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Scher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Canuel</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N’guessan Georges Amani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Burgain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2023.108641⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (16), pp.2984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods12162984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04117144v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of stirring speed and particle size on couscous powder reconstitution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Burgain</w:t>
+                <w:t xml:space="preserve">Deciphering the segregation of proteins in high-protein dairy powders after spray-drying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Simard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Scher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2023.119026⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 106 (2), pp.843-851. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2022-22133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04345244v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03954478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermentation of almond-based gel incorporated with double emulsion (W1/O/W2) : a study on gel properties and effectiveness of double emulsion as a fat replacer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Milk protein-based cryogel monoliths as novel encapsulants of probiotic bacteria. Part II: Lacticaseibacillus rhamnosus GG storage stability and bioactivity under in vitro digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hellebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Canuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline C Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jia Zhao</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sangeeta Prakash</w:t>
+                <w:t xml:space="preserve">Christos Soukoulis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foostr.2023.100322⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.109173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2023.109173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04117155v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encapsulation of bioactive compounds using competitive emerging techniques: Electrospraying, nano spray drying, and electrostatic spray drying</w:t>
+                <w:t xml:space="preserve">Milk protein-based cryogel monoliths as novel encapsulants of probiotic bacteria. Part I: Microstructural, physicochemical, and mechanical characterisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preethi Jayaprakash</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Audrey Maudhuit</w:t>
+                <w:t xml:space="preserve">Thierry Hellebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Canuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Addiego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Audinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2022.111260⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 140, pp.108641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2023.108641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03880851v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of feed formulation on surface composition of powders and wall deposition during spray drying of acidified dairy products</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of stirring speed and particle size on couscous powder reconstitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïma Gaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urielle M'Be</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dolores Vickovic</w:t>
+                <w:t xml:space="preserve">Sébastien Kiesgen de Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomasz Pawel Czaja</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lilia Ahrné</w:t>
+                <w:t xml:space="preserve">Tristan Fournaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Burgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 418, pp.118297. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2023.118297⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 430, pp.119026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2023.119026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04117158v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymatic coagulation of raw and reconstituted skim dromedary and cows’ milk powders: Kinetics, rheological and morphological properties</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Carole Perroud</w:t>
+                <w:t xml:space="preserve">Encapsulation of bioactive compounds using competitive emerging techniques: Electrospraying, nano spray drying, and electrostatic spray drying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preethi Jayaprakash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Maudhuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Desobry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Dairy Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2022.105509⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 339, pp.111260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2022.111260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03880849v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic investigation of maltodextrins surface properties by environmental atomic force microscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bhesh Bhandari</w:t>
+                <w:t xml:space="preserve">The effect of feed formulation on surface composition of powders and wall deposition during spray drying of acidified dairy products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolores Vickovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Pawel Czaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gauzelin-Gaiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Søren Juhl Pedersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Ahrné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2023.109081⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 418, pp.118297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2023.118297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344107v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of matrices composition and processes on β-galactosidase encapsulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Preethi Jayaprakash</w:t>
+                <w:t xml:space="preserve">Dynamic investigation of maltodextrins surface properties by environmental atomic force microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Audrey Maudhuit</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Desobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sangeeta Prakash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhesh Bhandari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 353, pp.111547. </w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 145, pp.109081. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2023.111547⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2023.109081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04081144v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of relative humidity and temperature oscillations mimicking authentic storage during shipping on whey proteins powders properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Enzymatic coagulation of raw and reconstituted skim dromedary and cows’ milk powders: Kinetics, rheological and morphological properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imène Felfoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alia Bouazizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Burgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Alexander</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Perroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foostr.2023.100326⟩</w:t>
+              <w:t xml:space="preserve">International Dairy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 137, pp.105509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2022.105509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04117153v1</w:t>
+                <w:t xml:space="preserve">hal-03880849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of electrostatic spray drying, spray drying, and freeze drying for Lacticaseibacillus rhamnosus GG dehydration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elodie Beaupeux</w:t>
+                <w:t xml:space="preserve">Impact of relative humidity and temperature oscillations mimicking authentic storage during shipping on whey proteins powders properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Burgain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Francius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cvetkovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alexander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods12163117⟩</w:t>
+              <w:t xml:space="preserve">Food Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37, pp.100326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foostr.2023.100326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04590724v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altering almond protein function through partial enzymatic hydrolysis for creating gel structures in acidic environment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bhesh Bhandari</w:t>
+                <w:t xml:space="preserve">Impact of matrices composition and processes on β-galactosidase encapsulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preethi Jayaprakash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Maxime Edorh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Beaupeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Maudhuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Research in Food Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crfs.2022.03.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 353, pp.111547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2023.111547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03704730v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Flaxseed Gums on the Colloidal Changes and In Vitro Digestibility of Milk Proteins</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Deciphering the impact of whey protein powder storage on protein state and powder stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gaiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cvetkovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alexander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods11244096⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 326, pp.111050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2022.111050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04117162v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03664712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Descriptive modelling of food powders reconstitution kinetics followed by laser granulometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tristan Fournaise</w:t>
+                <w:t xml:space="preserve">Impact of Flaxseed Gums on the Colloidal Changes and In Vitro Digestibility of Milk Proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hellebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennyfer Fortuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Petit</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Soukoulis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2022.117440⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (24), pp.4096. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods11244096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03704729v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An easy and robust method of preparation of capsules for delivering probiotic bacteria by a 3D bioprinting</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Altering almond protein function through partial enzymatic hydrolysis for creating gel structures in acidic environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jia Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhesh Bhandari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sangeeta Prakash</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids for Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Research in Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5, pp.653-664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crfs.2022.03.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fhfh.2022.100088⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03795936v1</w:t>
+                <w:t xml:space="preserve">hal-03704730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstitution of fruit powders: A process – structure – function approach</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An easy and robust method of preparation of capsules for delivering probiotic bacteria by a 3D bioprinting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jana Kammerhofer</w:t>
+                <w:t xml:space="preserve">Abhik Mallick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Pouzot</w:t>
+                <w:t xml:space="preserve">Gregory Francius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Burgain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gauzelin-Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 315, pp.110800. </w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids for Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.100088. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2021.110800⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fhfh.2022.100088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03664698v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of the co-structuring and stabilising role of flaxseed gum in whey protein isolate based cryo-hydrogels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Hellebois</w:t>
+                <w:t xml:space="preserve">Descriptive modelling of food powders reconstitution kinetics followed by laser granulometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Fournaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christos Soukoulis</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2022.119424⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 252, pp.117440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2022.117440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03704723v1</w:t>
+                <w:t xml:space="preserve">hal-03704729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing maltodextrins surface properties by atomic force microscopy: Interplay of glass transition and reconstitution properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Burgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Desobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bhesh Bhandari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sangeeta Prakash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 132, pp.107853. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2022.107853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03880855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freeze − thaw induced structuration of whey protein − alfalfa (Medicago sativa L.) galactomannan binary systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Exploration of the co-structuring and stabilising role of flaxseed gum in whey protein isolate based cryo-hydrogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hellebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cambier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Noo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Soukoulis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 125, pp.107389. </w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 289, pp.119424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2021.107389⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2022.119424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03470213v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03704723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of alfalfa (Medicago sativa L.) galactomannan on the microstructural and physicochemical changes of milk proteins under static in-vitro digestion conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Hellebois</w:t>
+                <w:t xml:space="preserve">Reconstitution of fruit powders: A process – structure – function approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïma Gaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yogesh Harshe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Kammerhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Pouzot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry: X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fochx.2022.100330⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 315, pp.110800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2021.110800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03704727v1</w:t>
+                <w:t xml:space="preserve">hal-03664698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the impact of whey protein powder storage on protein state and powder stability</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Freeze − thaw induced structuration of whey protein − alfalfa (Medicago sativa L.) galactomannan binary systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hellebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Soukoulis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2022.111050⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 125, pp.107389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2021.107389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03664712v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03470213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic force microscopy nanoscale analysis: Impact of storage conditions on surface properties of whey protein powders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of alfalfa (Medicago sativa L.) galactomannan on the microstructural and physicochemical changes of milk proteins under static in-vitro digestion conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hellebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Soukoulis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Chemistry: X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14, pp.100330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fochx.2022.100330⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2021.106801⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03200435v1</w:t>
+                <w:t xml:space="preserve">hal-03704727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of spray‐drying conditions on flow properties of skim dromedary and cow's milk powders using the FT4 powder rheometer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carole Perroud</w:t>
+                <w:t xml:space="preserve">Powder flow behavior governed by the surface properties of glass beads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shirin Enferad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Pillitteri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Lumay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joël Scher</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Kiesgen de Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Processing and Preservation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 388, pp.425-433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2021.04.101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jfpp.15566⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03330387v1</w:t>
+                <w:t xml:space="preserve">hal-03470230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data on the in-vitro digestibility of acid gels prepared from brewers’ spent grain protein isolates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jenny Renaut</w:t>
+                <w:t xml:space="preserve">Impact of &amp;lt;i&amp;gt;Lacticaseibacillus rhamnosus&amp;lt;/i&amp;gt; GG on the emulsion stability of raw milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael dos Santos Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Louvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Borges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubiana Cvetkovska-Ben Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.107160⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (5), pp.991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods10050991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03470242v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical and microstructural properties of fermentation-induced almond emulsion-filled gels with varying concentrations of protein, fat and sugar contents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bhesh Bhandari</w:t>
+                <w:t xml:space="preserve">Swelling of couscous grains under saturated conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Kiesgen de Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïma Gaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Pascot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Research in Food Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crfs.2021.08.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 319, pp.110910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2021.110910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03485216v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supported lysozyme for improved antimicrobial surface protection</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Raphael dos Santos Morais</w:t>
+                <w:t xml:space="preserve">Impact of spray‐drying conditions on flow properties of skim dromedary and cow's milk powders using the FT4 powder rheometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imène Felfoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Burgain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Perroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Scher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2020.08.107⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Processing and Preservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jfpp.15566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934544v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure conformation, physicochemical and rheological properties of flaxseed gums extracted under alkaline and acidic conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Data on the in-vitro digestibility of acid gels prepared from brewers’ spent grain protein isolates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hellebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Planchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Renaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2021.10.087⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37, pp.107160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.107160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03470199v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03470242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryotropic gel-forming capacity of alfalfa (Medicago sativa L.) and fenugreek (Trigonella foenum graecum) seed galactomannans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Hellebois</w:t>
+                <w:t xml:space="preserve">Physicochemical and microstructural properties of fermentation-induced almond emulsion-filled gels with varying concentrations of protein, fat and sugar contents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jia Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhesh Bhandari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christos Soukoulis</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sangeeta Prakash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2021.118190⟩</w:t>
+              <w:t xml:space="preserve">Current Research in Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4, pp.577-587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crfs.2021.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03470223v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Main powder physicochemical characteristics influencing their reconstitution behavior</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atomic force microscopy nanoscale analysis: Impact of storage conditions on surface properties of whey protein powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Omar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane El-Kirat-Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubiana Cvetkovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Alexander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2021.01.056⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118, pp.106801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2021.106801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03200362v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of heat treatment on the acid induced gelation of brewers’ spent grain protein isolate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Hellebois</w:t>
+                <w:t xml:space="preserve">Supported lysozyme for improved antimicrobial surface protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Beaussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Retourney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Quilès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael dos Santos Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2020.106531⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 582 (Part B), pp.764-772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2020.08.107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03171618v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swelling of couscous grains under saturated conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Naïma Gaudel</w:t>
+                <w:t xml:space="preserve">Structure conformation, physicochemical and rheological properties of flaxseed gums extracted under alkaline and acidic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hellebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennyfer Fortuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Shaplov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaiani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maude Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2021.110910⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 192, pp.1217-1230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2021.10.087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03516918v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03470199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Powder flow behavior governed by the surface properties of glass beads</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Lumay</w:t>
+                <w:t xml:space="preserve">Cryotropic gel-forming capacity of alfalfa (Medicago sativa L.) and fenugreek (Trigonella foenum graecum) seed galactomannans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hellebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennyfer Fortuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Shaplov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Soukoulis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2021.04.101⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 267, pp.118190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2021.118190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03470230v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03470223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of &amp;lt;i&amp;gt;Lacticaseibacillus rhamnosus&amp;lt;/i&amp;gt; GG on the emulsion stability of raw milk</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of heat treatment on the acid induced gelation of brewers’ spent grain protein isolate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hellebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Planchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Renaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Soukoulis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 113, pp.106531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2020.106531⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/foods10050991⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03214611v1</w:t>
+                <w:t xml:space="preserve">hal-03171618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of particle size on flow behaviour and physical properties of semi‐ripe plantain (AA B Musa spp) powders</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Petit</w:t>
+                <w:t xml:space="preserve">Main powder physicochemical characteristics influencing their reconstitution behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Fournaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliane Hadiowe Gnagne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Kouadio Kouadio</w:t>
+                <w:t xml:space="preserve">Jéremy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ijfs.14620⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 383, pp.65-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2021.01.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02881989v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of formulation on reconstitution and flowability of spray-dried milk powders</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Impact of spray-drying conditions on physicochemical properties and rehydration ability of skim dromedary and cow's milk powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imène Felfoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Burgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Perroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Scher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2020.05.085⟩</w:t>
+              <w:t xml:space="preserve">Drying Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07373937.2020.1828448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02881990v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03059297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of pH on the physicochemical characteristics and the surface chemical composition of camel and bovine whey protein’s powders</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Schuck</w:t>
+                <w:t xml:space="preserve">Effect of particle size and formulation on powder rheology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shirin Enferad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Falk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Burgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.127514⟩</w:t>
+              <w:t xml:space="preserve">Particulate Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02726351.2020.1738605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02911587v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02866460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fast, efficient and easy to implement method to purify bacterial pili from Lacticaseibacillus rhamnosus GG based on multimodal chromatography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sarah Barrau</w:t>
+                <w:t xml:space="preserve">Structure conformational and rheological characterisation of alfalfa seed (Medicago sativa L.) galactomannan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hellebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Soukoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Hausman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Shaplov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.609880⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.117394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.117394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03059305v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03059294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaving and breaking bacterial chains with a viscous flow</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Effect of particle size on flow behaviour and physical properties of semi‐ripe plantain (AA B Musa spp) powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kady Rosine Irie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Borges</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Hadiowe Gnagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kouadio Kouadio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0SM00292E⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (1), pp.205-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ijfs.14620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03068227v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02881989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of spray-drying conditions on physicochemical properties and rehydration ability of skim dromedary and cow's milk powders</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Impact of formulation on reconstitution and flowability of spray-dried milk powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Fournaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Burgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Perroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Scher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaiani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joël Scher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drying Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07373937.2020.1828448⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 372, pp.107-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2020.05.085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03059297v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02881990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of particle size and formulation on powder rheology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Petit</w:t>
+                <w:t xml:space="preserve">Effect of pH on the physicochemical characteristics and the surface chemical composition of camel and bovine whey protein’s powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Zouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Gaucheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Schuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaiani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Burgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Particulate Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02726351.2020.1738605⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 333, pp.127514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.127514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02866460v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02911587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure conformational and rheological characterisation of alfalfa seed (Medicago sativa L.) galactomannan</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xuan Xu</w:t>
+                <w:t xml:space="preserve">A fast, efficient and easy to implement method to purify bacterial pili from Lacticaseibacillus rhamnosus GG based on multimodal chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael dos Santos Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane El-Kirat-Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Burgain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Simard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Hausman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexander Shaplov</w:t>
+                <w:t xml:space="preserve">Sarah Barrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.117394. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.609880. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.117394⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.609880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03059294v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03059305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and chemical composition of camel and cow milk powders’ surface</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shaving and breaking bacterial chains with a viscous flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Triki</w:t>
+                <w:t xml:space="preserve">Faustine Gomand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Delaplace</w:t>
+                <w:t xml:space="preserve">William Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Burgain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 117, pp.108693. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (40), pp.9273-9291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lwt.2019.108693⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0SM00292E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02306145v1</w:t>
+                <w:t xml:space="preserve">hal-03068227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nested structure of intraspecific competition network in Carnobacterium maltaromaticum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microstructure and chemical composition of camel and cow milk powders’ surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Zouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Schuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Gaucheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nancy Ramia</w:t>
+                <w:t xml:space="preserve">Mehdi Triki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Mangavel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Samir Taha</w:t>
+                <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-63844-5⟩</w:t>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117, pp.108693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2019.108693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02573667v1</w:t>
+                <w:t xml:space="preserve">hal-02306145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digestibility of common native starches with reference to starch granule size, shape and surface features towards guidelines for starch‐containing food products</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nested structure of intraspecific competition network in Carnobacterium maltaromaticum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Ramia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mangavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magda Corgneau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Petit</w:t>
+                <w:t xml:space="preserve">Aurélie Muller-Gueudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoana Nikolova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Banon</w:t>
+                <w:t xml:space="preserve">Samir Taha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ijfs.14120⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-63844-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02275316v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional quality evaluation of commercial protein supplements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magda Corgneau</w:t>
+                <w:t xml:space="preserve">Rheological and structural characterisation of whey protein acid gels co-structured with chia (Salvia hispanica L.) or flax seed (Linum usitatissimum L.) mucilage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Soukoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Cambier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Serchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Tsevdou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaiani</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Desobry-Banon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ijfs.14170⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 89, pp.542-553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2018.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02275304v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological, Textural, Physicochemical and Sensory Profiling of a Novel Functional Ice Cream Enriched with Muscat de Hamburg (Vitis vinifera L.) Grape Pulp and Skins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Tsevdou</w:t>
+                <w:t xml:space="preserve">Adhesive Interactions Between Lactic Acid Bacteria and β-Lactoglobulin: Specificity and Impact on Bacterial Location in Whey Protein Isolate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Gomand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugenio Aprea</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Daniel Molitor</w:t>
+                <w:t xml:space="preserve">Justine Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane El-Kirat-Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Francius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11947-019-2237-3⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.1512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.01512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02132400v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02177524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between Secondary Metabolites, Antiradical Activities, and Colour Characteristics of Cochlospermum Tinctorium A. Rich. (Bixaceae) Root</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Gaiani</w:t>
+                <w:t xml:space="preserve">Nutritional quality evaluation of commercial protein supplements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magda Corgneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoana Nikolova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Desobry-Banon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ghana Journal of Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4314/gjs.v59i1.7⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 54 (8), pp.2586-2594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ijfs.14170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02275343v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02275304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food Matrix Design for Effective Lactic Acid Bacteria Delivery</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A.-M. Revol-Junelles</w:t>
+                <w:t xml:space="preserve">Rheological, Textural, Physicochemical and Sensory Profiling of a Novel Functional Ice Cream Enriched with Muscat de Hamburg (Vitis vinifera L.) Grape Pulp and Skins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Tsevdou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenio Aprea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuella Betta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iuliia Khomenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Molitor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1146/annurev-food-032818-121140⟩</w:t>
+              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (4), pp.665-680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11947-019-2237-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02132412v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological and structural characterisation of whey protein acid gels co-structured with chia (Salvia hispanica L.) or flax seed (Linum usitatissimum L.) mucilage</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maria Tsevdou</w:t>
+                <w:t xml:space="preserve">Digestibility of common native starches with reference to starch granule size, shape and surface features towards guidelines for starch‐containing food products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magda Corgneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoana Nikolova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Banon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2018.11.002⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 54 (6), pp.2132-2140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ijfs.14120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02132372v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02275316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhesive Interactions Between Lactic Acid Bacteria and β-Lactoglobulin: Specificity and Impact on Bacterial Location in Whey Protein Isolate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gregory Francius</w:t>
+                <w:t xml:space="preserve">Relationship between Secondary Metabolites, Antiradical Activities, and Colour Characteristics of Cochlospermum Tinctorium A. Rich. (Bixaceae) Root</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ndouyang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kaptso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Nguimbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Scher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.01512⟩</w:t>
+              <w:t xml:space="preserve">Ghana Journal of Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 59, pp.79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4314/gjs.v59i1.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02177524v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02275343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput screening approach to evaluate the adhesive properties of bacteria to milk biomolecules</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
+                <w:t xml:space="preserve">Food Matrix Design for Effective Lactic Acid Bacteria Delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gomand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Burgain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Salim</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J. Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-M. Revol-Junelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2018.06.038⟩</w:t>
+              <w:t xml:space="preserve">Annual Review of Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.285-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-food-032818-121140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02132419v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethnobotanical study of medicinal plants used by traditional healers for the treatment of oxidative stress-related diseases in the Congo Basin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Petit</w:t>
+                <w:t xml:space="preserve">Plant seed mucilage as emerging biopolymer in food industry applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Soukoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edmond Miabangana</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lucien Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Herbal Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hermed.2018.05.002⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22, pp.28-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cofs.2018.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02132447v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhesive interactions between milk fat globule membrane and Lactobacillus rhamnosus GG inhibit bacterial attachment to Caco-2 TC7 intestinal cell</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
+                <w:t xml:space="preserve">Adhesion of Lactobacillus rhamnosus GG surface biomolecules to milk proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Burgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Francius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane El-Kirat-Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Beaussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2018.03.044⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 82, pp.296 - 303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2018.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01898950v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhesion of Lactobacillus rhamnosus GG surface biomolecules to milk proteins</w:t>
+                <w:t xml:space="preserve">High-throughput screening approach to evaluate the adhesive properties of bacteria to milk biomolecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Guerin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Audrey Beaussart</w:t>
+                <w:t xml:space="preserve">F. Gomand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Borges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Salim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Burgain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 82, pp.296 - 303. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2018.04.016⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 84, pp.537-544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2018.06.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01898949v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant seed mucilage as emerging biopolymer in food industry applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christos Soukoulis</w:t>
+                <w:t xml:space="preserve">Ethnobotanical study of medicinal plants used by traditional healers for the treatment of oxidative stress-related diseases in the Congo Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Tchicaillat-Landou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Miabangana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucien Hoffmann</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">André Kimbonguila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Food Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 22, pp.28-42. </w:t>
+              <w:t xml:space="preserve">Journal of Herbal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13, pp.76-90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cofs.2018.01.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.hermed.2018.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146489v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk fat globule membrane glycoproteins: Valuable ingredients for lactic acid bacteria encapsulation?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
+                <w:t xml:space="preserve">Adhesive interactions between milk fat globule membrane and Lactobacillus rhamnosus GG inhibit bacterial attachment to Caco-2 TC7 intestinal cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Soligot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Burgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Francius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10408398.2017.1386158⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 167, pp.44 - 53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2018.03.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02132397v1</w:t>
+                <w:t xml:space="preserve">hal-01898950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactobacillus rhamnosus GG encapsulation by spray-drying: Milk proteins clotting control to produce innovative matrices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Recent Advances on Lactose Intolerance: Tolerance Thresholds and Currently Available Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Corgneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Scher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ritié-Pertusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.T.L. Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Petit</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bhesh Bhandari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2016.08.008⟩</w:t>
+              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 57 (15), pp.3344-3356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10408398.2015.1123671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146524v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01278469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of whey powder rehydration and dry-denaturation state on acid milk gels characteristics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Reine Barbar</w:t>
+                <w:t xml:space="preserve">Milk fat globule membrane glycoproteins: Valuable ingredients for lactic acid bacteria encapsulation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Burgain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Gomand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Scher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Processing and Preservation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 59 (4), pp.639-651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10408398.2017.1386158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jfpp.13200⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02146501v1</w:t>
+                <w:t xml:space="preserve">hal-02132397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storage-induced caking of cocoa powder</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Dupas</w:t>
+                <w:t xml:space="preserve">Lactobacillus rhamnosus GG encapsulation by spray-drying: Milk proteins clotting control to produce innovative matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Burgain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Borges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhesh Bhandari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 199, pp.42-53. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2016.12.005⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 193, pp.10-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2016.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146517v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure evolution of micellar casein powder upon ageing: Consequences on rehydration dynamics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Nuns</w:t>
+                <w:t xml:space="preserve">Effect of whey powder rehydration and dry-denaturation state on acid milk gels characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Celeste Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadi Hosri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raza Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine Barbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2017.03.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Processing and Preservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41 (5), pp.e13200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jfpp.13200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506665v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of imaging techniques to identify efficient controlled release systems of Lactobacillus rhamnosus GG during in vitro digestion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Desobry</w:t>
+                <w:t xml:space="preserve">Storage-induced caking of cocoa powder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Michaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chávez Montes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Function</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8 (4), pp.1587-1598. </w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 199, pp.42-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6fo01737a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2016.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146509v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface chemistry and microscopy of food powders</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Use of imaging techniques to identify efficient controlled release systems of Lactobacillus rhamnosus GG during in vitro digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Burgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Borges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bhesh Bhandari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Desobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.progsurf.2017.07.002⟩</w:t>
+              <w:t xml:space="preserve">Food and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (4), pp.1587-1598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6fo01737a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02146493v1</w:t>
+                <w:t xml:space="preserve">hal-02146509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of flow properties of foutou and foufou flours, staple foods in West Africa, using the FT4 powder rheometer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Surface chemistry and microscopy of food powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Burgain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Scher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ron Rasch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhesh Bhandari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Measurement and Characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11694-017-9489-2⟩</w:t>
+              <w:t xml:space="preserve">Progress in Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 92 (4), pp.409-429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.progsurf.2017.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146505v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Advances on Lactose Intolerance: Tolerance Thresholds and Currently Available Solutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microstructure evolution of micellar casein powder upon ageing: Consequences on rehydration dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Nasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jeantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Corgneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Scher</w:t>
+                <w:t xml:space="preserve">Paulo Peres de Sa Peixoto Junior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Ritié-Pertusa</w:t>
+                <w:t xml:space="preserve">Gilles Ronse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.T.L. Le</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Petit</w:t>
+                <w:t xml:space="preserve">Nicolas Nuns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 57 (15), pp.3344-3356. </w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 206, pp.57-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10408398.2015.1123671⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2017.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01278469v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physico-chemical and rheological properties of Lebanese kishk powder, a dried fermented milk-cereal mixture</w:t>
+                <w:t xml:space="preserve">Characterisation of flow properties of foutou and foufou flours, staple foods in West Africa, using the FT4 powder rheometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Salameh</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">E. Gnagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gaiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Scher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Amani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2016.01.040⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Measurement and Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (3), pp.1128-1136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11694-017-9489-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02146571v1</w:t>
+                <w:t xml:space="preserve">hal-02146505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Links between particle surface hardening and rehydration impairment during micellar casein powder storage</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gregory Francius</w:t>
+                <w:t xml:space="preserve">X-ray photoelectron spectroscopic analysis of rice kernels and flours: Measurement of surface chemical composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Nawaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shu Fukai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhesh Bhandari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2016.05.021⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 212, pp.349-357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.05.188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02146531v1</w:t>
+                <w:t xml:space="preserve">hal-02146535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local modifications of whey protein isolate powder surface during high temperature storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Burgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Racha El Zein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Scher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve-Anne Norwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 178, pp.39-46. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2016.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Textural Properties of Acid Milk Gels: Effects of Dairy Protein Powder Rehydration State</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Celeste Karam</w:t>
+                <w:t xml:space="preserve">Physico-chemical and rheological properties of Lebanese kishk powder, a dried fermented milk-cereal mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Scher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadi Hosri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Processing and Preservation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 292, pp.307-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2016.01.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jfpp.12618⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02146547v1</w:t>
+                <w:t xml:space="preserve">hal-02146571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pili of Lactobacillus rhamnosus GG mediate interaction with β-lactoglobulin</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Links between particle surface hardening and rehydration impairment during micellar casein powder storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Burgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Scher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Francius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaiani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 58, pp.35-41. </w:t>
+              <w:t xml:space="preserve">, 2016, 61, pp.277-285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2016.02.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2016.05.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146541v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cocoa powder surface composition during aging: A focus on fat</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Textural Properties of Acid Milk Gels: Effects of Dairy Protein Powder Rehydration State</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Chávez Montes</w:t>
+                <w:t xml:space="preserve">Marie Celeste Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Dupas</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chadi Hosri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raza Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Scher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 292, pp.195-202. </w:t>
+              <w:t xml:space="preserve">Journal of Food Processing and Preservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40 (3), pp.414-421. </w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2016.01.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jfpp.12618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02146566v1</w:t>
+                <w:t xml:space="preserve">hal-02146547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical and functional properties of whole milk powders prepared from concentrate partially acidified with CO2 at two temperatures</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cocoa powder surface composition during aging: A focus on fat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Michaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chávez Montes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Dairy Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2015.12.009⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 292, pp.195-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2016.01.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146556v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of whole milk concentrate carbonation on functional, physicochemical and structural properties of the resultant spray dried powder during storage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId348" w:history="1">
+                <w:t xml:space="preserve">Physical and functional properties of whole milk powders prepared from concentrate partially acidified with CO2 at two temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leni Kosasih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bhesh Bhandari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sangeeta Prakash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhi Bansal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2016.02.005⟩</w:t>
+              <w:t xml:space="preserve">International Dairy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 56, pp.4-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2015.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146551v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray photoelectron spectroscopic analysis of rice kernels and flours: Measurement of surface chemical composition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Malik Nawaz</w:t>
+                <w:t xml:space="preserve">Effect of whole milk concentrate carbonation on functional, physicochemical and structural properties of the resultant spray dried powder during storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leni Kosasih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhesh Bhandari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sangeeta Prakash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidhi Bansal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaiani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bhesh Bhandari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.05.188⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 179, pp.68-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2016.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02146535v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of pH-mediated EPS structure on probiotic bacterial pili–whey proteins interactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Pili of Lactobacillus rhamnosus GG mediate interaction with β-lactoglobulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal Bacharouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Burgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Lebeer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Magda Corgneau</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Francius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 58, pp.35-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2016.02.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2015.06.068⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01248665v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a better determination of dairy powders surface composition through XPS matrices development</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Scher</w:t>
+                <w:t xml:space="preserve">Impacts of pH-mediated EPS structure on probiotic bacterial pili–whey proteins interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Burgain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Scher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lebeer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jos Vanderleyden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magda Corgneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 125, pp.12-20. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2014.11.009⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 134, pp.332-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2015.06.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01278427v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01248665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical and thermal properties of taro (Colocasia esculenta sp) powders as affected by state of maturity and drying method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward a better determination of dairy powders surface composition through XPS matrices development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Nikolova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Himeda</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
+                <w:t xml:space="preserve">A. Gianfrancesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Scher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOURNAL OF FOOD SCIENCE AND TECHNOLOGY-MYSORE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13197-012-0697-9⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 125, pp.12-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2014.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01273447v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01278427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic method to characterize rehydration of powdered cocoa beverage: Influence of sugar nature, quantity and size</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Significance of bacterial surface molecules interactions with milk proteins to enhance microencapsulation of Lactobacillus rhamnosus GG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Burgain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Scher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lebeer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jos Vanderleyden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cailliez-Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2014.05.031⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41, pp.60-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2014.03.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01273457v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Significance of bacterial surface molecules interactions with milk proteins to enhance microencapsulation of Lactobacillus rhamnosus GG</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Impact of Thermal and Chemical Pretreatments on Physicochemical, Rheological, and Functional Properties of Sweet Potato (Ipomea batatas Lam) Flour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chancelle B. Ndangui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mathurin Nzikou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Scher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2014.03.029⟩</w:t>
+              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (12), pp.3618-3628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11947-014-1361-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01273470v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Thermal and Chemical Pretreatments on Physicochemical, Rheological, and Functional Properties of Sweet Potato (Ipomea batatas Lam) Flour</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Petit</w:t>
+                <w:t xml:space="preserve">Physicochemical and Rheological Properties of Taro (Colocasia esculenta) Flour Affected by Cormels Weight and Method of Peeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel A. Panyoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Y. Njintang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raza Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Scher</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 7 (12), pp.3618-3628. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11947-014-1361-3⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 7 (5), pp.1354-1363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11947-013-1175-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01273462v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical and Rheological Properties of Taro (Colocasia esculenta) Flour Affected by Cormels Weight and Method of Peeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The structural characteristics and rheological properties of Lebanese locust bean gum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Haddarah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Bassal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel A. Panyoo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Joël Scher</w:t>
+                <w:t xml:space="preserve">Irina Ioannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11947-013-1175-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 120, pp.204-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2013.07.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01273460v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The structural characteristics and rheological properties of Lebanese locust bean gum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic method to characterize rehydration of powdered cocoa beverage: Influence of sugar nature, quantity and size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ben Abdelaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amira Haddarah</w:t>
+                <w:t xml:space="preserve">A. Sahli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Bassal</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Bornaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Scher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gaiani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2013.07.026⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 264, pp.184-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2014.05.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01273445v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A better understanding of probiotic/milk proteins interactions: a way to enhance bacterial encapsulation efficiency</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Physicochemical and thermal properties of taro (Colocasia esculenta sp) powders as affected by state of maturity and drying method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Himeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. N. Njintang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. M. Nguimbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Scher</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioencapsulation Innovations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JOURNAL OF FOOD SCIENCE AND TECHNOLOGY-MYSORE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 51 (9), pp.1857-1865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13197-012-0697-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01274098v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of particle structure during water sorption observed on different size fractions of durum wheat semolina</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joël Scher</w:t>
+                <w:t xml:space="preserve">A better understanding of probiotic/milk proteins interactions: a way to enhance bacterial encapsulation efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gaiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Burgain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Scher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bioencapsulation Innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.6 - 7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01273456v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lactic acid bacteria in dairy food: Surface characterization and interactions with food matrix components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Burgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Scher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Francius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corgneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 213, pp.21-35. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cis.2014.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01273472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is it possible to modulate the structure of skim milk particle through drying process and parameters?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Gianfrancesco</w:t>
+                <w:t xml:space="preserve">Evolution of particle structure during water sorption observed on different size fractions of durum wheat semolina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Murrieta-Pazos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Galet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Desbenoit</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Severine Patry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Scher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 142, pp.179-189. </w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 255 (SI), pp.66-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.05.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2013.10.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01273449v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encapsulation of Lactobacillus rhamnosus GG in microparticles: Influence of casein to whey protein ratio on bacterial survival during digestion</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Is it possible to modulate the structure of skim milk particle through drying process and parameters?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Nikolova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gianfrancesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Desbenoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2013.04.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 142, pp.179-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.05.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01272772v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro interactions between probiotic bacteria and milk proteins probed by atomic force microscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of dairy powders fortification on yogurt textural and sensorial properties: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Celeste Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadi Hosri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Burgain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Scher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2012.11.032⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 80 (4), pp.400-409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0022029913000514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01272759v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Carnobacterium maltaromaticum LMA 28 for its positive technological role in soft cheese making</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elucidation of the Kinetic Behavior of Quercetin, Isoquercitrin, and Rutin Solubility by Physicochemical and Thermodynamic Investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Chebil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bouroukba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Charbonel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Inam Afzal</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sophie Payot</w:t>
+                <w:t xml:space="preserve">Marwa Khaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2013.05.008⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (4), pp.1464-1470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ie3029202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01272773v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-fine grinding increases the antioxidant capacity of wheat bran</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nouvelles méthodologies de caractérisation de la réactivité de surface de poudres alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Murrieta-Pazos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Galet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013-009/010, pp.20-22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01267830v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Cross-Section Differences and Drying Temperature on the Physicochemical, Functional and Antioxidant Properties of Giant Taro Flour</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interest of energy dispersive X-ray microanalysis to characterize the surface composition of milk powder particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Murrieta-Pazos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Galet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Scher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gaiani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11947-012-0846-1⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 111, pp.242-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2013.05.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01272770v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles méthodologies de caractérisation de la réactivité de surface de poudres alimentaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultra-fine grinding increases the antioxidant capacity of wheat bran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Micard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 57, pp.84-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcs.2012.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798128v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01267830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidation of the Kinetic Behavior of Quercetin, Isoquercitrin, and Rutin Solubility by Physicochemical and Thermodynamic Investigations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marwa Khaldi</w:t>
+                <w:t xml:space="preserve">Characterization of Carnobacterium maltaromaticum LMA 28 for its positive technological role in soft cheese making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Inam Afzal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Citlalli Celeste Gonzalez Ariceaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nehal Kamel Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Payot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ie3029202⟩</w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36 (2), pp.223-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2013.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01272761v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of dairy powders fortification on yogurt textural and sensorial properties: a review</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In vitro interactions between probiotic bacteria and milk proteins probed by atomic force microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Burgain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gaiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Francius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. Revol-Junelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cailliez-Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0022029913000514⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 104, pp.153-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2012.11.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01272767v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of energy dispersive X-ray microanalysis to characterize the surface composition of milk powder particles</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
+                <w:t xml:space="preserve">Encapsulation of Lactobacillus rhamnosus GG in microparticles: Influence of casein to whey protein ratio on bacterial survival during digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Burgain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gaiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cailliez-Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jeandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Scher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Gaiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2013.05.025⟩</w:t>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19, pp.233-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2013.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01272765v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface properties of bacteria sensitive and resistant to the class IIa carnobacteriocin Cbn BM1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Cross-Section Differences and Drying Temperature on the Physicochemical, Functional and Antioxidant Properties of Giant Taro Flour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Marcel Nguimbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Yanou Njintang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Jacquet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gregory Francius</w:t>
+                <w:t xml:space="preserve">Himeda Makhlouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Scher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 112 (2), pp.372-382. </w:t>
+              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (7), pp.1809-1819. </w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2672.2011.05195.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11947-012-0846-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02059696v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food powders: Surface and form characterization revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Murrieta-Pazos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Galet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14598,3592 +14598,3726 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of dairy powder rehydration state on gel formation during yogurt process</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Surface properties of bacteria sensitive and resistant to the class IIa carnobacteriocin Cbn BM1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cailliez-Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Borges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gaiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Francius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0022029912000131⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 112 (2), pp.372-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2672.2011.05195.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04770460v1</w:t>
+                <w:t xml:space="preserve">hal-02059696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structuration mechanism of beta-lactoglobulin - acacia gum assemblies in presence of quercetin</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of dairy powder rehydration state on gel formation during yogurt process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Celeste Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gauzelin-Gaiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine Barbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadi Hosri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Scher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2012.01.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 79 (3), pp.280-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0022029912000131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268086v1</w:t>
+                <w:t xml:space="preserve">hal-04770460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition gradient from surface to core in dairy powders: Agglomeration effect</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structuration mechanism of beta-lactoglobulin - acacia gum assemblies in presence of quercetin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Aberkane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordane Jasniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raza Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Scher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 26 (1), pp.149-158. </w:t>
+              <w:t xml:space="preserve">, 2012, 29 (1), pp.9-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2011.05.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2012.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01593329v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale characterization of whey protein isolates under high NaCl environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raza Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rizwan Shukat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Celeste Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Scher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Milchwissenschaft Milk Science International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 67 (3), pp.270 - 274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01053133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray photoelectron spectroscopy for wheat powders: measurement of surface chemical composition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Cuq</w:t>
+                <w:t xml:space="preserve">Composition gradient from surface to core in dairy powders: Agglomeration effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Murrieta-Pazos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gaiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Galet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Scher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jf102315h⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (1), pp.149-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2011.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506083v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of particle structure evolution during water sorption: Skim and whole milk powders</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Encapsulation of probiotic living cells: From laboratory scale to industrial applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Burgain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gaiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Linder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Scher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2011.05.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 104 (4), pp.467-483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2010.12.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506074v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological descriptors and colour as a tool to better understand rehydration properties of dairy powders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Gaiani</w:t>
+                <w:t xml:space="preserve">Comparative study of particle structure evolution during water sorption: Skim and whole milk powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Murrieta-Pazos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Gaiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Galet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Boyanova</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M.C. Karam</w:t>
+                <w:t xml:space="preserve">S. Desobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Dairy Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2011.02.009⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 87 (1), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2011.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02443564v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encapsulation of probiotic living cells: From laboratory scale to industrial applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Scher</w:t>
+                <w:t xml:space="preserve">X-ray photoelectron spectroscopy for wheat powders: measurement of surface chemical composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Mullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Scher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cuq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2010.12.031⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (5), pp.1527-1540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf102315h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02443578v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic characterization of acacia gum-beta-lactoglobulin complex coacervation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Morphological descriptors and colour as a tool to better understand rehydration properties of dairy powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gaiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boyanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Murrieta Pazos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la100705d⟩</w:t>
+              <w:t xml:space="preserve">International Dairy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (7), pp.462-469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2011.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668944v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3‐D dynamic optical techniques to model food mechanical deformation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermodynamic characterization of acacia gum-beta-lactoglobulin complex coacervation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Aberkane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordane Janiewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Scher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Jacquot</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Texture Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1745-4603.2010.00245.x⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26 (15), pp.12523-12533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la100705d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04835842v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How surface composition of high milk proteins powders is influenced by spray-drying temperature.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Jacquot</w:t>
+                <w:t xml:space="preserve">3‐D dynamic optical techniques to model food mechanical deformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Lynn Li Yuet Hee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lambert-Campagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmira Arab-Tehrany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gauzelin-Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2009.09.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Texture Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 41 (4), pp.440-458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1745-4603.2010.00245.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729530v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04835842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Native phosphocaseinate powder during storage: Lipids released onto the surface</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Arab-Tehrany</w:t>
+                <w:t xml:space="preserve">How surface composition of high milk proteins powders is influenced by spray-drying temperature.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gaiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Navarro Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.A. Tehrany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2009.01.038⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 75 (1), pp.377-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2009.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321744v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of a turbidity sensor to determine dairy powder rehydration properties</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of re-grinding on hydration properties and surface composition of wheat flour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. M. Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gaiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Scher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. J. Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2008.04.042⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 49 (1), pp.134-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcs.2008.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454073v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of re-grinding on hydration properties and surface composition of wheat flour</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. J. Ehrhardt</w:t>
+                <w:t xml:space="preserve">Native phosphocaseinate powder during storage: Lipids released onto the surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Schuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Scher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Arab-Tehrany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcs.2008.08.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 94, pp.130-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2009.01.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666353v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Native phosphocaseinate powder during storage: Lipids released onto the surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Scher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Arab-Tehrany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 94, pp.130-134. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId507" w:history="1">
+              <w:t xml:space="preserve">, 2009, 94 (2), pp.130-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2009.01.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454066v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between dairy powder surface composition and wetting properties during storage: importance of residual lipids</w:t>
+                <w:t xml:space="preserve">Use of a turbidity sensor to determine dairy powder rehydration properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Scher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Schuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Desobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Banon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 190 (1-2), pp.2-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2008.04.042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jf070364b⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454018v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water transfer during rehydration of micellar casein powders</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">Relationships between Dairy Powder Surface Composition and Wetting Properties during Storage: Importance of Residual Lipids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Scher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Linder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Schuck</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Banon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lait</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 55 (16), pp.6561-6567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf070364b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/lait:2007016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01453989v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water transfer during rehydration of micellar casein powders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Schuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Mejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Banon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Lait</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 87, pp.425-432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lait:2007016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00895659v1</w:t>
+                <w:t xml:space="preserve">hal-01453989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dairy powder rehydration: influence of protein state, incorporation mode, and agglomeration</w:t>
+                <w:t xml:space="preserve">Relationships between dairy powder surface composition and wetting properties during storage: importance of residual lipids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Scher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Linder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Schuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 55 (16), pp.6561-6567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf070364b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453992v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water transfer during rehydration of micellar casein powders</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">Dairy powder rehydration: influence of protein state, incorporation mode, and agglomeration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Schuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Scher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Desobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Banon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Lait</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 90 (2), pp.570-581</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321751v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between Dairy Powder Surface Composition and Wetting Properties during Storage: Importance of Residual Lipids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water transfer during rehydration of micellar casein powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Schuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre Schuck</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Banon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 87 (4-5), pp.425-432</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03321750v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00895659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface composition of dairy powders observed by X-ray photoelectron spectroscopy and effects on their rehydration properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water transfer during rehydration of micellar casein powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Schuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">S. Desobry</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Banon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 87 (4-5), pp.425-432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lait:2007016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2006.02.015⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03321758v1</w:t>
+                <w:t xml:space="preserve">hal-03321751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dissolution behaviour of native phosphocaseinate as a function of concentration and temperature using a rheological approach</w:t>
+                <w:t xml:space="preserve">Surface composition of dairy powders observed by X-ray photoelectron spectroscopy and effects on their rehydration properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Scher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Desobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Dairy Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 16 (12), pp.1427-1434. </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 49 (1), pp.71-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2005.12.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2006.02.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321756v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dissolution behaviour of native phosphocaseinate as a function of concentration and temperature using a rheological approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Scher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Desobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Dairy Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 16 (12), pp.1427-1434. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.idairyj.2005.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01453942v1</w:t>
+                <w:t xml:space="preserve">hal-03321756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of a Turbidity Sensor to Characterize Micellar Casein Powder Rehydration: Influence of Some Technological Effects</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The dissolution behaviour of native phosphocaseinate as a function of concentration and temperature using a rheological approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Scher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Schuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Desobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Dairy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 16 (12), pp.1427-1434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2005.12.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.S0022-0302(05)72948-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03321759v1</w:t>
+                <w:t xml:space="preserve">hal-01453942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of a turbidity sensor to characterize micellar casein powder rehydration: influence of some technological effects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Use of a Turbidity Sensor to Characterize Micellar Casein Powder Rehydration: Influence of Some Technological Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Desobry-Banon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Scher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 88 (8), pp.2700-2706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.S0022-0302(05)72948-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Use of a turbidity sensor to characterize micellar casein powder rehydration: influence of some technological effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gaiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Banon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Scher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Schuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2005, 88, pp.2700-2706. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3168/jds.S0022-0302(05)72948-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01453964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18193,1410 +18327,1410 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation de communautés microbiennes en émulsions inverses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Dijamentiuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Mangavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Revol-Junelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Burgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème CBL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Club des Bactéries Lactiques, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D bio-printing of living systems for food industries and medical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Baka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Godier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mallick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gribova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Quilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano in Bio 2022 - 30 Mai au 5 Juin 2002, Le Gosier Guadeloupe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Le Gosier Guadeloupe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03683897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrophobic and raw glass beads flow behavior under different processing conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirin Enferad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Pillitteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Lumay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Kiesgen de Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders and Grains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Virtual, France. pp.03008, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/202124903008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03516441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of storage conditions on functional properties of high protein dairy powders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Burgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve-Anne Norwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Properties of Water ISOPOW XIV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03125634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Spray-Drying Process Parameters on Dairy Powder Surface Composition and Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Nikolova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gianfrancesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. F. W. Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Scher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Drying Symposium (IDS 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Lyon, France. pp.1654-1661, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/07373937.2015.1060494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structuration mechanism of beta-lactoglobulin: Acacia gum assemblies in presence of quercetin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Jasniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Aberkane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Scher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">248. National Meeting of the American-Chemical-Society (ACS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Chemical Society (ACS). USA., Aug 2014, San Fransisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring, understanding and improving rehydration of dairy powders</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative study of the evolution of particle structure during water sorption in different size classes of durum wheat semolina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Murrieta-Pazos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Patry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Galet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Scher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Dairy Summit 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Cap Town (ZA), South Africa</w:t>
+              <w:t xml:space="preserve">STP 2012 -7ème Colloque Science et Technologie des Poudres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Toulouse, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00924783v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring, understanding and improving rehydration of dairy powders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Schuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Mejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Scher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Dairy Summit 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Cap Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of the evolution of particle structure during water sorption in different size classes of durum wheat semolina</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Monitoring, understanding and improving rehydration of dairy powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Scher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gaiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STP 2012 -7ème Colloque Science et Technologie des Poudres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Toulouse, France. 9 p</w:t>
+              <w:t xml:space="preserve">World Dairy Summit 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Cap Town (ZA), South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768689v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00924783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between surface composition and functional properties of food powders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Murrieta-Pazos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Galet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chamayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jo Scher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International granulation workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Lausanne, Switzerland. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01753249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between morphology and rehydration properties of milk powders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Boyanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Murrieta-Pazos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Schuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDF World Dairy Summit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Auckland, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19606,154 +19740,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crucial role of milk proteins on adhesion of intestinal microbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Barrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Retourney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mangavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomolecules: Research &amp; Development, Markets and Acceptability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Palma de Majorque, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02504336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19763,1127 +19897,1127 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant-based food as a sustainable source of food for the future</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bhesh Bhandari</w:t>
+                <w:t xml:space="preserve">Atomic force microscopy: from theory to application in food science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane El-Kirat-Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Burgain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Francius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Plant-Based Food Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-0-323-89842-3.00005-1⟩</w:t>
+              <w:t xml:space="preserve">Fundamentals and Application of Atomic Force Microscopy for Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.15-43, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-823985-8.00008-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03880832v1</w:t>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of atomic force microscopy for food powders and contact materials</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Plant-based food as a sustainable source of food for the future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sangeeta Prakash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gauzelin-Gaiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhesh Bhandari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamentals and Application of Atomic Force Microscopy for Food Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-823985-8.00005-0⟩</w:t>
+              <w:t xml:space="preserve">Engineering Plant-Based Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.1-12, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-323-89842-3.00005-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03880839v1</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic force microscopy: from theory to application in food science</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of atomic force microscopy for food powders and contact materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Badin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofiane El-Kirat-Chatel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jennifer Burgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gregory Francius</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gauzelin-Gaiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fundamentals and Application of Atomic Force Microscopy for Food Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Elsevier, pp.15-43, 2023, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-823985-8.00008-6⟩</w:t>
+              <w:t xml:space="preserve">, Elsevier, pp.233-262, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-823985-8.00005-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03880835v1</w:t>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Powder properties and influencing factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yrjö Roos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Afrassiabian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cécile Le Floch-Fouéré; Pierre Schuck; Gaëlle Tanguy; Luca Lanotte; Romain Jeantet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drying in the Dairy IndustryFrom Established Technologies to Advanced Innovations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRC Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 68 p., 2021, 9781351119504. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781351119504-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions Microbe-Matrix in Dairy Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. dos Santos Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Burgain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reference Module in Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-08-100596-5.23004-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02899035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Force Microscopy for a better understanding of milk powder surface modification during storage</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">SOCIÉTÉ FRANÇAISE DE GÉNIE DES PROCÉDÉS. </w:t>
+                <w:t xml:space="preserve">Encapsulation of Probiotics in Milk Protein Microcapsules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Burgain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magda Corgneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Scher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaiani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sagis, Leonard M.C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microencapsulation and Microspheres for Food Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chapter 20, Academic Press, pp.391-406, 2015, 978-0-12-800350-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-800350-3.00019-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01278428v1</w:t>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01278429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encapsulation of Probiotics in Milk Protein Microcapsules</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">Sagis, Leonard M.C. </w:t>
+                <w:t xml:space="preserve">Atomic Force Microscopy for a better understanding of milk powder surface modification during storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Burgain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Scher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. El Zein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Francius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SOCIÉTÉ FRANÇAISE DE GÉNIE DES PROCÉDÉS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microencapsulation and Microspheres for Food Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 107, Lavoisier, 2015, 9782910239817</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01278429v1</w:t>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01278428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface composition of food powders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Burgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Scher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bhandari, B and Bansal, N and Zhang, M and Schuck, P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HANDBOOK OF FOOD POWDERS: PROCESSES AND PROPERTIES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 255, pp.339-378, 2013, Woodhead Publishing Series in Food Science Technology and Nutrition, 978-0-85709-867-2; 978-0-85709-513-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1533/9780857098672.2.339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01272762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in Food Powder Agglomeration Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Turchiuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Galet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Scher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Food and Nutrition Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 69 (1 ére édition), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.240, 2013, Advances in Food and Nutrition Research, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-410540-9.00002-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId605" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20893,143 +21027,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elimination de protéines lactosylees issues de concentrés protéiques laitiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Burgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gauzelin-Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kriznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: WO2023094759. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId610" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05012203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21039,114 +21173,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des mécanismes de réhydratation des poudres laitières : influence de la structure et de la composition des poudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Institut National Polytechnique de Lorraine, 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2006INPL031N⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01752477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId613"/>
+      <w:footerReference w:type="default" r:id="rId616"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -21293,51 +21427,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05147400v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaiani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Nasirpour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafim Bakalis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mogens Andersen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Naseri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2025.112689" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05273006v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaiani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Francius" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane El-Kirat-Chatel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ray" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alexander" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.121516" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808452v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Meriaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Fournier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Burgain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Petit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2024.112374" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05368249v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangeeta Prakash" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foostr.2025.100459" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05336506v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Francius" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Quil&#232;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubiana Cvetkovska" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Alexander" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsfoodscitech.5c00437" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05147383v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Badin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desobry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhesh Bhandari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2024.123057" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211147v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hellebois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Addiego" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gauzelin-Gaiani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shaplov" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Soukoulis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.121376" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04454358v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Beaupeux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preethi Jayaprakash" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akaber Dokmak" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maxime Edorh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2024.02.016" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04691925v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine J. Martin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Revol-Junelles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Leyva Salas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13142233" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04765847v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Whelan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Alexander" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genelle Lunken" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Holmes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-024-01831-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04617620v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Zhao" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongdong Ni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.109849" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04617605v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennyfer Fortuin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cambier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Contal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leclercq" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.109867" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04344480v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cho Urielle M&#8217;be" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Scher" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;guessan Georges Amani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12162984" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03954478v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paul" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Simard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Scher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22133" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04186792v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Canuel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C Leclercq" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.109173" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04117144v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Audinot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.108641" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04345244v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Gaudel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urielle M'Be" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kiesgen de Richter" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Fournaise" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2023.119026" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04117155v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foostr.2023.100322" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03880851v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maudhuit" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2022.111260" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04117158v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Vickovic" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Pawel Czaja" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Juhl Pedersen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Ahrn&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2023.118297" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03880849v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Felfoul" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Bouazizi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Perroud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2022.105509" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344107v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Desobry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.109081" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081144v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2023.111547" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04117153v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cvetkovska" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paris" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foostr.2023.100326" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590724v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borges" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12163117" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03704730v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2022.03.012" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04117162v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11244096" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03704729v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2022.117440" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03795936v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhik Mallick" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Francius" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fhfh.2022.100088" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03664698v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogesh Harshe" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Kammerhofer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pouzot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2021.110800" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03704723v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Noo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2022.119424" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03880855v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2022.107853" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03470213v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.107389" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03704727v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fochx.2022.100330" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03664712v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paris" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2022.111050" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03200435v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Omar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.106801" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03330387v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.15566" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03470242v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Planchon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Renaut" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107160" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03485216v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2021.08.007" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934544v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Beaussart" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Retourney" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael dos Santos Morais" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.08.107" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03470199v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Xu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2021.10.087" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03470223v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2021.118190" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03200362v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;remy Petit" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2021.01.056" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03171618v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2020.106531" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03516918v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Kiesgen de Richter" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pascot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Ferrari" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2021.110910" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03470230v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Enferad" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Pillitteri" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Lumay" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2021.04.101" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214611v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Louvet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubiana Cvetkovska-Ben Mohamed" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10050991" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881989v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kady Rosine Irie" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Hadiowe Gnagne" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kouadio Kouadio" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijfs.14620" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881990v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.05.085" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911587v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zouari" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gaucheron" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schuck" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.127514" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059305v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Simard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barrau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.609880" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03068227v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Gomand" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mitchell" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM00292E" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059297v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2020.1828448" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866460v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Falk" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02726351.2020.1738605" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059294v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Hausman" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.117394" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306145v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Triki" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2019.108693" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02573667v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Ramia" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mangavel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Muller-Gueudin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Taha" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63844-5" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02275316v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Corgneau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoana Nikolova" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Banon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijfs.14120" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02275304v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Desobry-Banon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijfs.14170" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02132400v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tsevdou" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Aprea" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuella Betta" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Khomenko" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Molitor" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-019-2237-3" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02275343v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ndouyang" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kaptso" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nguimbou" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scher" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/gjs.v59i1.7" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02132412v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gomand" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Borges" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Burgain" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guerin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Revol-Junelles" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-food-032818-121140" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02132372v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cambier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Serchi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.11.002" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177524v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Guerin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01512" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02132419v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salim" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.06.038" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02132447v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricette Tchicaillat-Landou" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Miabangana" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Kimbonguila" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hermed.2018.05.002" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01898950v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Soligot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Huguet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2018.03.044" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01898949v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.04.016" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146489v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Hoffmann" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2018.01.004" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02132397v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2017.1386158" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146524v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.08.008" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146501v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Celeste Karam" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Hosri" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raza Hussain" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Barbar" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.13200" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146517v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petit" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michaux" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacquot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ch&#225;vez Montes" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupas" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.12.005" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506665v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nasser" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Peres de Sa Peixoto Junior" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ronse" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nuns" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.03.004" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146509v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6fo01737a" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146493v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Rasch" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progsurf.2017.07.002" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146505v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gnagne" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Amani" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11694-017-9489-2" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278469v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corgneau" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Riti&#233;-Pertusa" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T.L. Le" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2015.1123671" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146571v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Salameh" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2016.01.040" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LM27G8K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146531v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.05.021" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6H2TBTD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454589v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha El Zein" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Petit" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Anne Norwood" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.01.005" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146547v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.12618" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F3S3RPFC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146541v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Bacharouche" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lebeer" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.02.016" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8MP2Q4R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146566v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2016.01.032" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146556v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leni Kosasih" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhi Bansal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2015.12.009" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146551v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.02.005" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146535v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Nawaz" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Fukai" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.05.188" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGK0LX39-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248665v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Vanderleyden" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2015.06.068" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQGZWF3J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278427v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nikolova" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sanders" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gianfrancesco" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2014.11.009" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273447v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Himeda" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. N. Njintang" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Nguimbou" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13197-012-0697-9" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273457v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben Abdelaziz" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sahli" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bornaz" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2014.05.031" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273470v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cailliez-Grimal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2014.03.029" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KFWJ56G-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273462v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chancelle B. Ndangui" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathurin Nzikou" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-014-1361-3" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273460v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel A. Panyoo" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Y. Njintang" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-013-1175-8" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273445v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Haddarah" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bassal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ismail" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ioannou" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2013.07.026" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274098v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273456v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Murrieta-Pazos" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Patry" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.10.049" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273472v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2014.09.005" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQLFWG3S-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273449v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Desbenoit" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.05.026" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K95VB249-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272772v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cailliez-Grimal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jeandel" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2013.04.012" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272759v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Revol-Junelles" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2012.11.032" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GDF6XM2P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272773v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Inam Afzal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Citlalli Celeste Gonzalez Ariceaga" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lhomme" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nehal Kamel Ali" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Payot" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2013.05.008" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267830v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Rosa" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dufour" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Micard" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2012.10.002" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z34WH67F-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272770v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Marcel Nguimbou" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Yanou Njintang" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himeda Makhlouf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-012-0846-1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01798128v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Calvet" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272761v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Chebil" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouroukba" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Charbonel" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Khaldi" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie3029202" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272767v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029913000514" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272765v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rolland" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2013.05.025" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059696v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jacquet" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2011.05195.x" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268290v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cuq" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.03.002" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770460v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029912000131" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-V56B2G97-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268086v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Aberkane" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Jasniewski" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2012.01.010" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W146KWSZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593329v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2011.05.003" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053133v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwan Shukat" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506083v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Saad" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mullet" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf102315h" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506074v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gaiani" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desobry" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2011.05.001" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02443564v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boyanova" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hussain" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Murrieta Pazos" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Karam" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2011.02.009" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4M7B0H0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02443578v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Linder" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2010.12.031" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJQV453G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668944v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Janiewski" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sanchez" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la100705d" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835842v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jacquot" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Lynn Li Yuet Hee" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lambert-Campagne" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmira Arab-Tehrany" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-4603.2010.00245.x" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CSK0D07G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729530v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morand" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Navarro Sanchez" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Tehrany" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacquot" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2009.09.016" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CNB9W69-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321744v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schuck" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Ehrhardt" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arab-Tehrany" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2009.01.038" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRZV24TN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454073v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Desobry" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.04.042" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMDHTCB4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666353v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Saad" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Ehrhardt" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2008.08.001" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85CTWC0R-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454066v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Ehrhardt" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454018v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Linder" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf070364b" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-3F5X8ZN2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453989v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mejean" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dolivet" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2007016" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895659v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453992v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321751v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321750v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Ehrhardt" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321758v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hardy" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2006.02.015" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N85NBWK3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321756v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2005.12.004" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LSXQ5HF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453942v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Hardy" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321759v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(05)72948-9" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453964v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Banon" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428164v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dijamentiuk" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Mangavel" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Michaux" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683897v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Baka" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godier" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mallick" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gribova" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Quil&#232;s" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03516441v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124903008" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03125634v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276695v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F. W. Sanders" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2015.1060494" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837412v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Aberkane" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924783v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dolivet" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mejean" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209366v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768689v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753249v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chamayou" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Scher" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454285v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hussain" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boyanova" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02504336v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Retourney" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mangavel" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Roux" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03880832v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-89842-3.00005-1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03880839v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-823985-8.00005-0" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03880835v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-823985-8.00008-6" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954408v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yrj&#246; Roos" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Afrassiabian" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khashayar Saleh" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Audebert" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9781351119504" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351119504-3" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899035v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. dos Santos Morais" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100596-5.23004-7" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278428v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Zein" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278429v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-800350-3.00019-4" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272762v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857098672.2.339" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209443v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Turchiuli" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Scher" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/192581.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-410540-9.00002-8" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05012203v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Reboul" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kriznik" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Paul" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752477v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006INPL031N" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05147400v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaiani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Nasirpour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafim Bakalis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mogens Andersen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Naseri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2025.112689" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05590762v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Badin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Petit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Burgain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gailly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2026.101399" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05273006v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaiani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Francius" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane El-Kirat-Chatel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ray" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alexander" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.121516" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808452v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Meriaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Fournier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Petit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2024.112374" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05368249v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangeeta Prakash" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foostr.2025.100459" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05336506v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Francius" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Quil&#232;s" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubiana Cvetkovska" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Alexander" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsfoodscitech.5c00437" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05147383v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desobry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhesh Bhandari" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2024.123057" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04617620v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Zhao" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongdong Ni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.109849" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04617605v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hellebois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennyfer Fortuin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cambier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Contal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leclercq" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.109867" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04454358v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Beaupeux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preethi Jayaprakash" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akaber Dokmak" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maxime Edorh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gauzelin-Gaiani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2024.02.016" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211147v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Addiego" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shaplov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Soukoulis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.121376" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04691925v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine J. Martin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Revol-Junelles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Leyva Salas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13142233" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04765847v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Whelan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Alexander" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genelle Lunken" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Holmes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-024-01831-6" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590724v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borges" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12163117" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04117155v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foostr.2023.100322" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04344480v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cho Urielle M&#8217;be" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Scher" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;guessan Georges Amani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12162984" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03954478v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paul" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Simard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Scher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22133" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04186792v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Canuel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C Leclercq" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.109173" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04117144v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Audinot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.108641" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04345244v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Gaudel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urielle M'Be" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kiesgen de Richter" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Fournaise" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2023.119026" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03880851v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maudhuit" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2022.111260" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04117158v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Vickovic" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Pawel Czaja" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Juhl Pedersen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Ahrn&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2023.118297" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344107v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Desobry" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.109081" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03880849v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Felfoul" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Bouazizi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Perroud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2022.105509" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04117153v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cvetkovska" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paris" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foostr.2023.100326" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081144v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2023.111547" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03664712v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paris" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2022.111050" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04117162v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11244096" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03704730v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2022.03.012" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03795936v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhik Mallick" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Francius" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fhfh.2022.100088" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03704729v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2022.117440" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03880855v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2022.107853" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03704723v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Noo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2022.119424" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03664698v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogesh Harshe" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Kammerhofer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pouzot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2021.110800" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03470213v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.107389" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03704727v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fochx.2022.100330" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03470230v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Enferad" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Pillitteri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Lumay" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Kiesgen de Richter" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2021.04.101" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214611v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael dos Santos Morais" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Louvet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubiana Cvetkovska-Ben Mohamed" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10050991" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03516918v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pascot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Ferrari" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2021.110910" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03330387v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.15566" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03470242v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Planchon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Renaut" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107160" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03485216v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2021.08.007" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03200435v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Omar" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.106801" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934544v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Beaussart" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Retourney" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.08.107" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03470199v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Xu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2021.10.087" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03470223v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2021.118190" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03171618v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2020.106531" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03200362v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;remy Petit" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2021.01.056" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059297v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2020.1828448" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866460v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Falk" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02726351.2020.1738605" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059294v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Hausman" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.117394" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881989v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kady Rosine Irie" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Hadiowe Gnagne" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kouadio Kouadio" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijfs.14620" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881990v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.05.085" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911587v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zouari" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gaucheron" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schuck" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.127514" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059305v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Simard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barrau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.609880" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03068227v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Gomand" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mitchell" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM00292E" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306145v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Triki" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2019.108693" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02573667v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Ramia" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mangavel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Muller-Gueudin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Taha" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63844-5" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02132372v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cambier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Serchi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tsevdou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.11.002" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177524v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Guerin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01512" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02275304v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Corgneau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoana Nikolova" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Desobry-Banon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijfs.14170" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02132400v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Aprea" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuella Betta" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Khomenko" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Molitor" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-019-2237-3" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02275316v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Banon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijfs.14120" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02275343v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ndouyang" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kaptso" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nguimbou" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scher" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/gjs.v59i1.7" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02132412v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gomand" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Borges" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Burgain" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guerin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Revol-Junelles" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-food-032818-121140" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146489v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Hoffmann" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2018.01.004" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01898949v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.04.016" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02132419v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salim" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.06.038" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02132447v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricette Tchicaillat-Landou" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Miabangana" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Kimbonguila" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hermed.2018.05.002" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01898950v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Soligot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Huguet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2018.03.044" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278469v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corgneau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Riti&#233;-Pertusa" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T.L. Le" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2015.1123671" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02132397v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2017.1386158" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146524v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.08.008" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146501v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Celeste Karam" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Hosri" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raza Hussain" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Barbar" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.13200" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146517v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petit" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michaux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacquot" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ch&#225;vez Montes" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupas" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.12.005" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146509v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6fo01737a" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146493v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Rasch" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progsurf.2017.07.002" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506665v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nasser" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Peres de Sa Peixoto Junior" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ronse" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nuns" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.03.004" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146505v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gnagne" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Amani" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11694-017-9489-2" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146535v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Nawaz" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Fukai" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.05.188" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGK0LX39-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454589v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha El Zein" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Anne Norwood" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.01.005" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146571v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Salameh" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2016.01.040" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LM27G8K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146531v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.05.021" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6H2TBTD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146547v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.12618" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F3S3RPFC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146566v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2016.01.032" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146556v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leni Kosasih" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhi Bansal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2015.12.009" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146551v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.02.005" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146541v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Bacharouche" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lebeer" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.02.016" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8MP2Q4R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248665v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Vanderleyden" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2015.06.068" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQGZWF3J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278427v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nikolova" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sanders" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gianfrancesco" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2014.11.009" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273470v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cailliez-Grimal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2014.03.029" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KFWJ56G-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273462v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chancelle B. Ndangui" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathurin Nzikou" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-014-1361-3" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273460v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel A. Panyoo" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Y. Njintang" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-013-1175-8" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273445v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Haddarah" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bassal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ismail" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ioannou" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2013.07.026" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273457v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben Abdelaziz" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sahli" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bornaz" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2014.05.031" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273447v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Himeda" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. N. Njintang" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Nguimbou" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13197-012-0697-9" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274098v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273472v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2014.09.005" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQLFWG3S-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273456v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Murrieta-Pazos" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galet" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Patry" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.10.049" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273449v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Desbenoit" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.05.026" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K95VB249-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272767v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029913000514" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272761v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Chebil" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouroukba" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Charbonel" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Khaldi" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie3029202" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01798128v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Calvet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272765v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rolland" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2013.05.025" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267830v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Rosa" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dufour" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Micard" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2012.10.002" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z34WH67F-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272773v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Inam Afzal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Citlalli Celeste Gonzalez Ariceaga" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lhomme" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nehal Kamel Ali" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Payot" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2013.05.008" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272759v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Revol-Junelles" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cailliez-Grimal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2012.11.032" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GDF6XM2P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272772v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jeandel" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2013.04.012" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272770v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Marcel Nguimbou" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Yanou Njintang" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himeda Makhlouf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-012-0846-1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268290v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cuq" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.03.002" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059696v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jacquet" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2011.05195.x" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770460v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029912000131" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-V56B2G97-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268086v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Aberkane" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Jasniewski" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2012.01.010" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W146KWSZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053133v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwan Shukat" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593329v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2011.05.003" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02443578v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Linder" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2010.12.031" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJQV453G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506074v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gaiani" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desobry" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2011.05.001" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506083v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Saad" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mullet" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf102315h" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02443564v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boyanova" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hussain" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Murrieta Pazos" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Karam" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2011.02.009" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4M7B0H0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668944v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Janiewski" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sanchez" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la100705d" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835842v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jacquot" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Lynn Li Yuet Hee" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lambert-Campagne" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmira Arab-Tehrany" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-4603.2010.00245.x" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CSK0D07G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729530v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morand" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Navarro Sanchez" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Tehrany" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacquot" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2009.09.016" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CNB9W69-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666353v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Saad" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Ehrhardt" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2008.08.001" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85CTWC0R-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454066v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Ehrhardt" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arab-Tehrany" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2009.01.038" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRZV24TN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321744v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schuck" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Ehrhardt" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454073v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Desobry" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.04.042" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMDHTCB4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321750v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Ehrhardt" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Linder" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf070364b" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-3F5X8ZN2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453989v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mejean" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dolivet" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2007016" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454018v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453992v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895659v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321751v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321758v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hardy" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2006.02.015" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N85NBWK3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321756v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2005.12.004" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LSXQ5HF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453942v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Hardy" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321759v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(05)72948-9" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453964v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Banon" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428164v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dijamentiuk" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Mangavel" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Michaux" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683897v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Baka" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godier" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mallick" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gribova" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Quil&#232;s" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03516441v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124903008" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03125634v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276695v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F. W. Sanders" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2015.1060494" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837412v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Aberkane" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768689v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209366v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924783v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dolivet" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mejean" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753249v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chamayou" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Scher" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454285v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hussain" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boyanova" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02504336v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Retourney" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mangavel" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Roux" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03880835v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-823985-8.00008-6" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03880832v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-89842-3.00005-1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03880839v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-823985-8.00005-0" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954408v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yrj&#246; Roos" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Afrassiabian" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khashayar Saleh" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Audebert" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9781351119504" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351119504-3" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899035v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. dos Santos Morais" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100596-5.23004-7" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278429v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-800350-3.00019-4" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278428v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Zein" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272762v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857098672.2.339" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209443v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Turchiuli" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Scher" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/192581.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-410540-9.00002-8" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05012203v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Reboul" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kriznik" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Paul" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752477v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006INPL031N" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>